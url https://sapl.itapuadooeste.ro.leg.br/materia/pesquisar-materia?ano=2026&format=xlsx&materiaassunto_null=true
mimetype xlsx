--- v1 (2026-03-21)
+++ v2 (2026-05-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="285" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="217">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -72,191 +72,347 @@
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1878/projeto_de_lei_n005_2026.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL DE ITAPUÃ DO OESTE/RO A REALIZAR DISTRIBUIÇÃO DE PRÊMIOS MEDIANTE SORTEIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Itapuã do Oeste - PMIO</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1847/projeto_de_lei_n006_2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CALENDÁRIO OFICIAL MUNICIPAL DE EVENTOS CULTURAIS, ESPORTIVOS, DE LAZER E TURÍSTICOS DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>1887</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1887/projeto_de_lei_n008_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2026 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1888</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1888/projeto_de_lei_n009_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2026 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>1898</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1898/projeto_de_lei_n011substitutivo_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL NO 935, DE 30 DE AGOSTO DE 2022, PARA REDEFINIR OS IMÓVEIS OBJETO DE DOAÇÃO AO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1905</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1905/projeto_de_resolucao_004_2026.pdf</t>
+  </si>
+  <si>
+    <t>"INSTITUI E REGULAMENTA A COTA PARA O EXERCÍCIO DA ATIVIDADE PARLAMENTAR (CEAP) NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE-RO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
     <t>1849</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autógrafo</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1849/autografo_n001_p006_2026.pdf</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1859/autografo_n02_p001_legislativo_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA MUNICIPAL DE FORNECIMENTO GRATUITO DE ABSORVENTES HIGIÊNICOS NAS UNIDADES DE SAÚDE DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1864/autografo_n03_p002_legislativo_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA "MULHER - SUA SAÚDE, SEUS DIREITOS", NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1869/autografo_n04_p003_legislativo_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DAS PESSOAS COM FIBROMIALGIA COMO PESSOAS COM DEFICIÊNCIA NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE-RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1880/autografo_n005_p005_2026.pdf</t>
   </si>
   <si>
+    <t>1889</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1889/autografo_n07_p008_2026.pdf</t>
+  </si>
+  <si>
+    <t>1893</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1893/autografo_n08_p009_2026.pdf</t>
+  </si>
+  <si>
+    <t>1900</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/</t>
+  </si>
+  <si>
     <t>1856</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>VEREADORA RONILVANE ALVES SANTOS (VÂNIA)</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1856/projeto_de_lei_n001cmio_2026.pdf</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1857/projeto_de_lei_n002cmio_2026.pdf</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>VEREADOR AILSON BASÍLIO GUERRA, VEREADOR JAIRO GOMES DE ARAUJO, VEREADORA MINÉIA DA SILVA PEREIRA VILLA</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1858/projeto_de_lei_n003cmio_2026.pdf</t>
   </si>
   <si>
+    <t>1884</t>
+  </si>
+  <si>
+    <t>RQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1884/requerimento_001_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES COMPLEMENTARES ACERCA DA APLICAÇÃO DO PISO SALARIAL NACIONAL DO MAGISTÉRIO NO MUNICÍPIO DE ITAPUÃ DO OESTE.</t>
+  </si>
+  <si>
+    <t>1910</t>
+  </si>
+  <si>
+    <t>TP</t>
+  </si>
+  <si>
+    <t>Termo de Posse</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1910/termo_de_posse_ailson.pdf</t>
+  </si>
+  <si>
+    <t>TERMO DE POSSE DO VEREADOR AILSON BASILIO GUERRA, EM RAZÃO DA VACÂNCIA DO CARGO ESTABELECIDA PELO DECRETO N° 001, DE 8 DE JANEIRO DE 2026.</t>
+  </si>
+  <si>
     <t>1853</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1853/resolucao-001_retificado.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DESCONVOCAÇÃO DA SESSÃO ORDINÁRIA.”</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1877/resolucao-02.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a desconvocação da Sessão Ordinária.”</t>
   </si>
   <si>
+    <t>1885</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1885/resolucao-003.pdf</t>
+  </si>
+  <si>
+    <t>''DISPÕE SOBRE A DESCONVOCAÇÃO DA SESSÃO ORDINÁRIA.''</t>
+  </si>
+  <si>
+    <t>1906</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1906/resolucao_004_2026.pdf</t>
+  </si>
+  <si>
+    <t>1911</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1911/resolucao_005_2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A DESCONVOCAÇÃO DA SESSÃO ORDINÁRIA".</t>
+  </si>
+  <si>
     <t>1836</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1836/portaria01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA EQUIPE DE APOIO, E DÁ OUTRAS PROVIDÊNCIAS (EM CONFORMIDADE COM O ARTIGO 3°, DA LEI N°14.133, DE 1° DE ABRIL DE 2021).</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1875/portaria-002_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LOTAÇÃO DE SERVIDORA NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1876/portaria-003_3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS VEREADORES PARA COMPOR AS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE RO.</t>
   </si>
   <si>
+    <t>1883</t>
+  </si>
+  <si>
+    <t>At</t>
+  </si>
+  <si>
+    <t>Atas</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1883/ata_2_sessao_ordinaria_05_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA SEGUNDA SESSÃO ORDINÁRIA DA CAMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTERO. REALIZADA NO DIA 5 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>1899</t>
+  </si>
+  <si>
+    <t>LS</t>
+  </si>
+  <si>
+    <t>Leis Sancionadas</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1899/lei-1237.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA A LEI MUNICIPAL Nº 935, DE 30 DE AGOSTO DE 2022, PARA REDEFINIR OS IMÓVEIS OBJETO DE DOAÇÃO AO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.".</t>
+  </si>
+  <si>
     <t>1753</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1753/decreto-001_luto_oficial.pdf</t>
   </si>
   <si>
     <t>FICA DECRETADO LUTO OFICIAL NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE, PELO PERÍODO DE 03 (TRÊS) DIAS, EM SINAL DE PROFUNDO PESAR PELO FALECIMENTO DO VEREADOR AILTON JOSÉ DA SILVA.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1844/decreto-002_3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DO PODER LEGISLATIVO CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE - RO NO PERÍODO DAS DATAS COMEMORATIVAS E DE FESTIVIDADES DO MÊS DE FEVEREIRO DE 2026.</t>
   </si>
   <si>
     <t>1850</t>
@@ -273,186 +429,282 @@
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1860/ccjr_cof_cecds_p001_legislativo_2026.pdf</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1866/ccjr_cof_cecds_p002_legislativo_2026.pdf</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1871/ccjr_cof_cecds_p003_legislativo_2026.pdf</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1881/ccjr_cof_p005_2026.pdf</t>
   </si>
   <si>
+    <t>1895</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1895/ccjr_cof_p008_2026.pdf</t>
+  </si>
+  <si>
+    <t>1890</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1890/ccjr_cof_p009_2026.pdf</t>
+  </si>
+  <si>
+    <t>1901</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1901/ccjr_p011_2026.pdf</t>
+  </si>
+  <si>
+    <t>1908</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1908/ccjr_cof_projeto_de_resolucao_n004_2026.pdf</t>
+  </si>
+  <si>
     <t>1851</t>
   </si>
   <si>
     <t>CECDS</t>
   </si>
   <si>
     <t>Comissão de Educação Cultura Desporto e Saúde</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1851/ccjr_cof_cecds_p006_2026.pdf</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1861/ccjr_cof_cecds_p001_legislativo_2026.pdf</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>http://sapl.itapuadooeste.ro.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>1872</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1872/ccjr_cof_cecds_p003_legislativo_2026.pdf</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cédula de Votação</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1848/cedula_de_votacao_006_2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CALENDÁRIO OFICIAL MUNICIPAL DE EVENTOS CULTURAIS, ESPORTIVOS, DE LAZER E TURÍSTICOS DO MUNICÍPIO DE ITAPUĂ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1862/cedula_de_votacao_p001_legislativo_2026.pdf</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1865/cedula_de_votacao_p002_legislativo_2026.pdf</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1870/cedula_de_votacao_p003_legislativo_2026.pdf</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1879/cedula_de_votacao_p005_2026.pdf</t>
   </si>
   <si>
+    <t>1894</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1894/cedula_de_votacao_p008_2026.pdf</t>
+  </si>
+  <si>
+    <t>1892</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1892/cedula_de_votacao_p009_2026.pdf</t>
+  </si>
+  <si>
+    <t>1902</t>
+  </si>
+  <si>
+    <t>1907</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1907/cedula_de_votacao_projeto_de_resolucao_n004_2026.pdf</t>
+  </si>
+  <si>
     <t>1852</t>
   </si>
   <si>
     <t>COF</t>
   </si>
   <si>
     <t>Comissão de Orçamentos e Finanças</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1852/ccjr_cof_cecds_p006_2026.pdf</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1863/ccjr_cof_cecds_p001_legislativo_2026.pdf</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1868/ccjr_cof_cecds_p002_legislativo_2026.pdf</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1873/ccjr_cof_cecds_p003_legislativo_2026.pdf</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1882/ccjr_cof_p005_2026.pdf</t>
   </si>
   <si>
+    <t>1896</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1896/ccjr_cof_p008_2026.pdf</t>
+  </si>
+  <si>
+    <t>1891</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1891/ccjr_cof_p009_2026.pdf</t>
+  </si>
+  <si>
+    <t>1909</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1909/ccjr_cof_projeto_de_resolucao_n004_2026.pdf</t>
+  </si>
+  <si>
     <t>1846</t>
   </si>
   <si>
     <t>ODRS</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1846/ordem_do_dia_19_02_2026.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 19 DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1854/ordem_do_dia_05_03_2026.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 05 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1874/ordem_do_dia_12_03_2026.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 12 DE MARÇO DE 2025.</t>
+  </si>
+  <si>
+    <t>1886</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1886/ordem_do_dia_02_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 2 DE ABRIL DE 2025.</t>
+  </si>
+  <si>
+    <t>1897</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1897/ordem_do_dia_sessao_05_.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 9 DE ABRIL DE 2025.</t>
+  </si>
+  <si>
+    <t>1903</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1903/ordem_do_dia_sessao_06.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 16 DE ABRIL DE 2025.</t>
+  </si>
+  <si>
+    <t>1904</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1904/ordem_do_dia_23_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 23 DE ABRIL DE 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -756,68 +1008,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1878/projeto_de_lei_n005_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1847/projeto_de_lei_n006_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1849/autografo_n001_p006_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1859/autografo_n02_p001_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1864/autografo_n03_p002_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1869/autografo_n04_p003_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1880/autografo_n005_p005_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1856/projeto_de_lei_n001cmio_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1857/projeto_de_lei_n002cmio_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1858/projeto_de_lei_n003cmio_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1853/resolucao-001_retificado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1877/resolucao-02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1836/portaria01.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1875/portaria-002_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1876/portaria-003_3.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1753/decreto-001_luto_oficial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1844/decreto-002_3.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1850/ccjr_cof_cecds_p006_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1860/ccjr_cof_cecds_p001_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1866/ccjr_cof_cecds_p002_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1871/ccjr_cof_cecds_p003_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1881/ccjr_cof_p005_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1851/ccjr_cof_cecds_p006_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1861/ccjr_cof_cecds_p001_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1872/ccjr_cof_cecds_p003_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1848/cedula_de_votacao_006_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1862/cedula_de_votacao_p001_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1865/cedula_de_votacao_p002_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1870/cedula_de_votacao_p003_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1879/cedula_de_votacao_p005_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1852/ccjr_cof_cecds_p006_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1863/ccjr_cof_cecds_p001_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1868/ccjr_cof_cecds_p002_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1873/ccjr_cof_cecds_p003_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1882/ccjr_cof_p005_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1846/ordem_do_dia_19_02_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1854/ordem_do_dia_05_03_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1874/ordem_do_dia_12_03_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1878/projeto_de_lei_n005_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1847/projeto_de_lei_n006_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1887/projeto_de_lei_n008_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1888/projeto_de_lei_n009_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1898/projeto_de_lei_n011substitutivo_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1905/projeto_de_resolucao_004_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1849/autografo_n001_p006_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1859/autografo_n02_p001_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1864/autografo_n03_p002_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1869/autografo_n04_p003_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1880/autografo_n005_p005_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1889/autografo_n07_p008_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1893/autografo_n08_p009_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1856/projeto_de_lei_n001cmio_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1857/projeto_de_lei_n002cmio_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1858/projeto_de_lei_n003cmio_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1884/requerimento_001_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1910/termo_de_posse_ailson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1853/resolucao-001_retificado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1877/resolucao-02.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1885/resolucao-003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1906/resolucao_004_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1911/resolucao_005_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1836/portaria01.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1875/portaria-002_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1876/portaria-003_3.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1883/ata_2_sessao_ordinaria_05_03_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1899/lei-1237.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1753/decreto-001_luto_oficial.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1844/decreto-002_3.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1850/ccjr_cof_cecds_p006_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1860/ccjr_cof_cecds_p001_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1866/ccjr_cof_cecds_p002_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1871/ccjr_cof_cecds_p003_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1881/ccjr_cof_p005_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1895/ccjr_cof_p008_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1890/ccjr_cof_p009_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1901/ccjr_p011_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1908/ccjr_cof_projeto_de_resolucao_n004_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1851/ccjr_cof_cecds_p006_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1861/ccjr_cof_cecds_p001_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1872/ccjr_cof_cecds_p003_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1848/cedula_de_votacao_006_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1862/cedula_de_votacao_p001_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1865/cedula_de_votacao_p002_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1870/cedula_de_votacao_p003_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1879/cedula_de_votacao_p005_2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1894/cedula_de_votacao_p008_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1892/cedula_de_votacao_p009_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1907/cedula_de_votacao_projeto_de_resolucao_n004_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1852/ccjr_cof_cecds_p006_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1863/ccjr_cof_cecds_p001_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1868/ccjr_cof_cecds_p002_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1873/ccjr_cof_cecds_p003_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1882/ccjr_cof_p005_2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1896/ccjr_cof_p008_2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1891/ccjr_cof_p009_2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1909/ccjr_cof_projeto_de_resolucao_n004_2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1846/ordem_do_dia_19_02_2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1854/ordem_do_dia_05_03_2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1874/ordem_do_dia_12_03_2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1886/ordem_do_dia_02_04_2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1897/ordem_do_dia_sessao_05_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1903/ordem_do_dia_sessao_06.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1904/ordem_do_dia_23_04_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H40"/>
+  <dimension ref="A1:H69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="106.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.42578125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="189.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="203.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -862,940 +1114,1636 @@
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>25</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>29</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D6" t="s">
-[...5 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>33</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>34</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E9" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="F9" t="s">
         <v>41</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="F10" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E11" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D12" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E12" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="H12" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="E13" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="H13" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>21</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H14" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H15" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
         <v>64</v>
       </c>
-      <c r="B16" t="s">
-[...9 lines deleted...]
-        <v>58</v>
+      <c r="F16" t="s">
+        <v>65</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H16" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>64</v>
+      </c>
+      <c r="F17" t="s">
+        <v>65</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="E17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>69</v>
+        <v>64</v>
+      </c>
+      <c r="F18" t="s">
+        <v>70</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="H18" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" t="s">
+        <v>73</v>
+      </c>
+      <c r="E19" t="s">
+        <v>74</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B19" t="s">
-[...5 lines deleted...]
-      <c r="D19" t="s">
+      <c r="H19" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" t="s">
+        <v>78</v>
+      </c>
+      <c r="E20" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H20" t="s">
-        <v>28</v>
+        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="E21" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="H21" t="s">
-        <v>32</v>
+        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>44</v>
+      </c>
+      <c r="D22" t="s">
         <v>83</v>
       </c>
-      <c r="B22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="H22" t="s">
-        <v>36</v>
+        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D23" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="E23" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="H23" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D24" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="E24" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="H24" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="E25" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="H25" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D26" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="E26" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="H26" t="s">
-        <v>32</v>
+        <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D27" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="E27" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="H27" t="s">
-        <v>36</v>
+        <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="D28" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E28" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="H28" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="D29" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E29" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="H29" t="s">
-        <v>28</v>
+        <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D30" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="E30" t="s">
-        <v>99</v>
+        <v>116</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="H30" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D31" t="s">
-        <v>98</v>
+        <v>120</v>
       </c>
       <c r="E31" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>107</v>
+        <v>122</v>
       </c>
       <c r="H31" t="s">
-        <v>36</v>
+        <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D32" t="s">
-        <v>98</v>
+        <v>120</v>
       </c>
       <c r="E32" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="H32" t="s">
-        <v>14</v>
+        <v>126</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="D33" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="E33" t="s">
-        <v>112</v>
+        <v>129</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
       <c r="H33" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="D34" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="E34" t="s">
-        <v>112</v>
+        <v>129</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="H34" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="D35" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="E35" t="s">
-        <v>112</v>
+        <v>129</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>117</v>
+        <v>134</v>
       </c>
       <c r="H35" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D36" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="E36" t="s">
-        <v>112</v>
+        <v>129</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>119</v>
+        <v>136</v>
       </c>
       <c r="H36" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>120</v>
+        <v>137</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>10</v>
       </c>
       <c r="D37" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="E37" t="s">
-        <v>112</v>
+        <v>129</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>121</v>
+        <v>138</v>
       </c>
       <c r="H37" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>122</v>
+        <v>139</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D38" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="E38" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="H38" t="s">
-        <v>126</v>
+        <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="D39" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="E39" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>128</v>
+        <v>142</v>
       </c>
       <c r="H39" t="s">
-        <v>129</v>
+        <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D40" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="E40" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="H40" t="s">
-        <v>132</v>
+        <v>31</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>145</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>25</v>
+      </c>
+      <c r="D41" t="s">
+        <v>128</v>
+      </c>
+      <c r="E41" t="s">
+        <v>129</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H41" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>147</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42" t="s">
+        <v>148</v>
+      </c>
+      <c r="E42" t="s">
+        <v>149</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H42" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>151</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>44</v>
+      </c>
+      <c r="D43" t="s">
+        <v>148</v>
+      </c>
+      <c r="E43" t="s">
+        <v>149</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H43" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>153</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>48</v>
+      </c>
+      <c r="D44" t="s">
+        <v>148</v>
+      </c>
+      <c r="E44" t="s">
+        <v>149</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H44" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>154</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>33</v>
+      </c>
+      <c r="D45" t="s">
+        <v>148</v>
+      </c>
+      <c r="E45" t="s">
+        <v>149</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H45" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>156</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46" t="s">
+        <v>157</v>
+      </c>
+      <c r="E46" t="s">
+        <v>158</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H46" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>161</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>44</v>
+      </c>
+      <c r="D47" t="s">
+        <v>157</v>
+      </c>
+      <c r="E47" t="s">
+        <v>158</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H47" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>163</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>48</v>
+      </c>
+      <c r="D48" t="s">
+        <v>157</v>
+      </c>
+      <c r="E48" t="s">
+        <v>158</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H48" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>165</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>33</v>
+      </c>
+      <c r="D49" t="s">
+        <v>157</v>
+      </c>
+      <c r="E49" t="s">
+        <v>158</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H49" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>167</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" t="s">
+        <v>157</v>
+      </c>
+      <c r="E50" t="s">
+        <v>158</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H50" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>169</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>16</v>
+      </c>
+      <c r="D51" t="s">
+        <v>157</v>
+      </c>
+      <c r="E51" t="s">
+        <v>158</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H51" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>171</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>57</v>
+      </c>
+      <c r="D52" t="s">
+        <v>157</v>
+      </c>
+      <c r="E52" t="s">
+        <v>158</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H52" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>173</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>21</v>
+      </c>
+      <c r="D53" t="s">
+        <v>157</v>
+      </c>
+      <c r="E53" t="s">
+        <v>158</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H53" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>174</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>25</v>
+      </c>
+      <c r="D54" t="s">
+        <v>157</v>
+      </c>
+      <c r="E54" t="s">
+        <v>158</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H54" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>176</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55" t="s">
+        <v>177</v>
+      </c>
+      <c r="E55" t="s">
+        <v>178</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H55" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>180</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>44</v>
+      </c>
+      <c r="D56" t="s">
+        <v>177</v>
+      </c>
+      <c r="E56" t="s">
+        <v>178</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H56" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>182</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>48</v>
+      </c>
+      <c r="D57" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" t="s">
+        <v>178</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H57" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>184</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>33</v>
+      </c>
+      <c r="D58" t="s">
+        <v>177</v>
+      </c>
+      <c r="E58" t="s">
+        <v>178</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H58" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>186</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" t="s">
+        <v>177</v>
+      </c>
+      <c r="E59" t="s">
+        <v>178</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H59" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>188</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>16</v>
+      </c>
+      <c r="D60" t="s">
+        <v>177</v>
+      </c>
+      <c r="E60" t="s">
+        <v>178</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H60" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>190</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>57</v>
+      </c>
+      <c r="D61" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" t="s">
+        <v>178</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H61" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>192</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>21</v>
+      </c>
+      <c r="D62" t="s">
+        <v>177</v>
+      </c>
+      <c r="E62" t="s">
+        <v>178</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H62" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>194</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>39</v>
+      </c>
+      <c r="D63" t="s">
+        <v>195</v>
+      </c>
+      <c r="E63" t="s">
+        <v>196</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H63" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>199</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>44</v>
+      </c>
+      <c r="D64" t="s">
+        <v>195</v>
+      </c>
+      <c r="E64" t="s">
+        <v>196</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H64" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>202</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>48</v>
+      </c>
+      <c r="D65" t="s">
+        <v>195</v>
+      </c>
+      <c r="E65" t="s">
+        <v>196</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H65" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>205</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>33</v>
+      </c>
+      <c r="D66" t="s">
+        <v>195</v>
+      </c>
+      <c r="E66" t="s">
+        <v>196</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H66" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>208</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
+        <v>195</v>
+      </c>
+      <c r="E67" t="s">
+        <v>196</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H67" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>211</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>16</v>
+      </c>
+      <c r="D68" t="s">
+        <v>195</v>
+      </c>
+      <c r="E68" t="s">
+        <v>196</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H68" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>214</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>57</v>
+      </c>
+      <c r="D69" t="s">
+        <v>195</v>
+      </c>
+      <c r="E69" t="s">
+        <v>196</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H69" t="s">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>