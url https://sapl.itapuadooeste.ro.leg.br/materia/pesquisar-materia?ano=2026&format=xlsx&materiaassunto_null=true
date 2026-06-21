--- v2 (2026-05-06)
+++ v3 (2026-06-21)
@@ -10,701 +10,1779 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1443" uniqueCount="576">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>At</t>
+  </si>
+  <si>
+    <t>Atas</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2002/ata_da_1_sessao_ordinaria_19_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 1° SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA 19 DE FEVEREIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>1883</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1883/ata_2_sessao_ordinaria_05_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 2° SESSÃO ORDINÁRIA DA CAMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTERO. REALIZADA NO DIA 5 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2003/ata_de_3_sessao_ordinaria_12_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 3° SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA 12 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2004/ata_de_4_sessao_ordinaria_02_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 4° SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA 2 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2005/ata_da_5_sessao_ordinaria_09_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 5° SESSÃO ORDINARIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA 9 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2006/ata_da_6_sessao_ordinaria_16_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 6° SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA 16 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2007/ata_da_7_sessao_ordinaria_23_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 7° SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA 23 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2008/ata_da_8_sessao_ordinaria_07_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 8° SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA 7 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>2043</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2043/ata_da_9_sessao_ordinaria_14_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 9° SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA 14 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>2040</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2040/ata_da_10_sessao_ordinaria_21_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 10° SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA 21 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>1849</t>
+  </si>
+  <si>
+    <t>AUT</t>
+  </si>
+  <si>
+    <t>Autógrafo</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1849/autografo_n001_p006_2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O CALENDÁRIO OFICIAL MUNICIPAL DE EVENTOS CULTURAIS, ESPORTIVOS, DE LAZER E TURÍSTICOS DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1859</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1859/autografo_n02_p001_legislativo_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA MUNICIPAL DE FORNECIMENTO GRATUITO DE ABSORVENTES HIGIÊNICOS NAS UNIDADES DE SAÚDE DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1864</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1864/autografo_n03_p002_legislativo_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA "MULHER - SUA SAÚDE, SEUS DIREITOS", NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1869</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1869/autografo_n04_p003_legislativo_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O RECONHECIMENTO DAS PESSOAS COM FIBROMIALGIA COMO PESSOAS COM DEFICIÊNCIA NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE-RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1880</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1880/autografo_n005_p005_2026.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL DE ITAPUÃ DO OESTE/RO A REALIZAR DISTRIBUIÇÃO DE PRÊMIOS MEDIANTE SORTEIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>1889</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1889/autografo_n07_p008_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2026 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>1893</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1893/autografo_n08_p009_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2026 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1900</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL NO 935, DE 30 DE AGOSTO DE 2022, PARA REDEFINIR OS IMÓVEIS OBJETO DE DOAÇÃO AO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1980/autografo_n010_p024_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2026 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE CULTURA, ESPORTE, LAZER E TURISMO - SEMCELT E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1934</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1934/autografo_n011_p012_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2026, POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE - SEMSAU E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1935</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1935/autografo_n012_p013_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2026 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE - SEMSAU E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1939</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1939/autografo_n013_p014_2026.pdf</t>
+  </si>
+  <si>
+    <t>1943</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1943/autografo_n014_p015_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2026 POR EXCESSO DE ARRECADAÇÃO E SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE - SEMAGRI E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1949</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1949/autografo_n015_p016_2026.pdf</t>
+  </si>
+  <si>
+    <t>1954</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1954/autografo_n016_p017_2026.pdf</t>
+  </si>
+  <si>
+    <t>1958</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1958/autografo_n017_p018_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2026 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE - SEMAGRI E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1975/autografo_n018_p023_2026.pdf</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1962/autografo_n019_p019_2026.pdf</t>
+  </si>
+  <si>
+    <t>FICA INSTITUÍDO O PROGRAMA MUNICIPAL DE IDENTIFICAÇÃO E ACOMPANHAMENTO DE EDUCANDOS COM TRANSTORNOS DE APRENDIZAGEM NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>1966</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>FICA ASSEGURADO, NO ÂMBITO DA REDE MUNICIPAL DE ENSINO DE ITAPUÃ DO OESTE - RO, O DIREITO À TRANSPARÊNCIA E À INFORMAÇÃO AOS PAIS OU RESPONSÁVEIS LEGAIS ACERCA DE CONTEÚDOS PEDAGÓGICOS QUE ENVOLVAM ABORDAGEM DE NATUREZA RELIGIOSA.</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1970/autografo_n022_p022cmio_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A SUBSTITUIÇÃO DE SINAIS SONOROS ESTRIDENTES POR SINAIS SONOROS SUAVES OU MISICAIS NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1984/autografo_n023_p025_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REGULARIZAÇÃO FUNDIÁRIA URBANA (REURB) NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, REVOGA A LEI MUNICIPAL N° 605/2017 E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2020/autografo_n024_p027_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORCAMENTO DE 2026 POR EXCESSO DE ARRECADAÇÃO E SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2022/autografo_n025_p028_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2026 POR EXCESSO DE ARRECADAÇÃO E SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2051</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2051/autografo_n026_p032_2026.pdf</t>
+  </si>
+  <si>
+    <t>1848</t>
+  </si>
+  <si>
+    <t>CV</t>
+  </si>
+  <si>
+    <t>Cédula de Votação</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1848/cedula_de_votacao_006_2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O CALENDÁRIO OFICIAL MUNICIPAL DE EVENTOS CULTURAIS, ESPORTIVOS, DE LAZER E TURÍSTICOS DO MUNICÍPIO DE ITAPUĂ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1862</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1862/cedula_de_votacao_p001_legislativo_2026.pdf</t>
+  </si>
+  <si>
+    <t>1865</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1865/cedula_de_votacao_p002_legislativo_2026.pdf</t>
+  </si>
+  <si>
+    <t>1870</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1870/cedula_de_votacao_p003_legislativo_2026.pdf</t>
+  </si>
+  <si>
+    <t>1879</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1879/cedula_de_votacao_p005_2026.pdf</t>
+  </si>
+  <si>
+    <t>1894</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1894/cedula_de_votacao_p008_2026.pdf</t>
+  </si>
+  <si>
+    <t>1892</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1892/cedula_de_votacao_p009_2026.pdf</t>
+  </si>
+  <si>
+    <t>1902</t>
+  </si>
+  <si>
+    <t>1907</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1907/cedula_de_votacao_projeto_de_resolucao_n004_2026.pdf</t>
+  </si>
+  <si>
+    <t>"INSTITUI E REGULAMENTA A COTA PARA O EXERCÍCIO DA ATIVIDADE PARLAMENTAR (CEAP) NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE-RO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>1933</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1933/cedula_de_votacao_p012_2026.pdf</t>
+  </si>
+  <si>
+    <t>1936</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1936/cedula_de_votacao_p013_2026.pdf</t>
+  </si>
+  <si>
+    <t>1940</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1940/cedula_de_votacao_p014_2026.pdf</t>
+  </si>
+  <si>
+    <t>1944</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1944/cedula_de_votacao_p015_2026.pdf</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1950/cedula_de_votacao_p016_2026.pdf</t>
+  </si>
+  <si>
+    <t>1953</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1953/cedula_de_votacao_p017_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2026 POR EXCESSO DE ARRECADAÇÃO E SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE - SEMAGRI E DÁ OUTRAS PROVIDÊNCIAS.0</t>
+  </si>
+  <si>
+    <t>1955</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1955/cedula_de_votacao_p018_2026.pdf</t>
+  </si>
+  <si>
+    <t>1959</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1959/cedula_de_votacao_p019_2026.pdf</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1965/cedula_de_votacao_p020cmio_2026.pdf</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1969/cedula_de_votacao_p022cmio_2026.pdf</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1974/cedula_de_votacao_p023_2026.pdf</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1979/cedula_de_votacao_p024_2026.pdf</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1983/cedula_de_votacao_p025_2026.pdf</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2019/cedula_de_votacao_p027_2026.pdf</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2021/cedula_de_votacao_p028_2026.pdf</t>
+  </si>
+  <si>
+    <t>2036</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2036/cedula_de_votacao_projeto_de_resolucao_n007_2026.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA A APLICAÇÃO DA LEI GERAL DE PROTEÇÃO DE DADOS PESSOAIS (LEI Nº 13.709/2018) E ESTABELECE AS DIRETRIZES PARA A IMPLEMENTAÇÃO DO GOVERNO DIGITAL NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>2050</t>
+  </si>
+  <si>
+    <t>1850</t>
+  </si>
+  <si>
+    <t>CCJ</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1850/ccjr_cof_cecds_p006_2026.pdf</t>
+  </si>
+  <si>
+    <t>1860</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1860/ccjr_cof_cecds_p001_legislativo_2026.pdf</t>
+  </si>
+  <si>
+    <t>1866</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1866/ccjr_cof_cecds_p002_legislativo_2026.pdf</t>
+  </si>
+  <si>
+    <t>1871</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1871/ccjr_cof_cecds_p003_legislativo_2026.pdf</t>
+  </si>
+  <si>
+    <t>1881</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1881/ccjr_cof_p005_2026.pdf</t>
+  </si>
+  <si>
+    <t>1895</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1895/ccjr_cof_p008_2026.pdf</t>
+  </si>
+  <si>
+    <t>1890</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1890/ccjr_cof_p009_2026.pdf</t>
+  </si>
+  <si>
+    <t>1901</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1901/ccjr_p011_2026.pdf</t>
+  </si>
+  <si>
+    <t>1908</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1908/ccjr_cof_projeto_de_resolucao_n004_2026.pdf</t>
+  </si>
+  <si>
+    <t>1931</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1931/ccjr_cof_p012_2026.pdf</t>
+  </si>
+  <si>
+    <t>1937</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1937/ccjr_cof_p013_2026.pdf</t>
+  </si>
+  <si>
+    <t>1941</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1941/ccjr_cof_p014_2026.pdf</t>
+  </si>
+  <si>
+    <t>1945</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1945/ccjr_cof_p015_2026.pdf</t>
+  </si>
+  <si>
+    <t>1947</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1947/ccjr_cof_p016_2026.pdf</t>
+  </si>
+  <si>
+    <t>1951</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1951/ccjr_cof_p017_2026.pdf</t>
+  </si>
+  <si>
+    <t>1956</t>
+  </si>
+  <si>
+    <t>1960</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1960/ccjr_cecds_p019_2026.pdf</t>
+  </si>
+  <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1963/ccjr_cecds_p020cmio_2026.pdf</t>
+  </si>
+  <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1967/ccjr_cecds_p022cmio_2026.pdf</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1971/ccjr_cof_cecds_p023_2026.pdf</t>
+  </si>
+  <si>
+    <t>1976</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1976/ccjr_cof_cecds_p024_2026.pdf</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1981/ccjr_cof_p025_2026.pdf</t>
+  </si>
+  <si>
+    <t>2037</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2037/ccjr_cof_projeto_de_resolucao_n007_2026.pdf</t>
+  </si>
+  <si>
+    <t>2047</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2047/ccjr_cof_cecds_p032_2026.pdf</t>
+  </si>
+  <si>
+    <t>1852</t>
+  </si>
+  <si>
+    <t>COF</t>
+  </si>
+  <si>
+    <t>Comissão de Orçamentos e Finanças</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1852/ccjr_cof_cecds_p006_2026.pdf</t>
+  </si>
+  <si>
+    <t>1863</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1863/ccjr_cof_cecds_p001_legislativo_2026.pdf</t>
+  </si>
+  <si>
+    <t>1868</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1868/ccjr_cof_cecds_p002_legislativo_2026.pdf</t>
+  </si>
+  <si>
+    <t>1873</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1873/ccjr_cof_cecds_p003_legislativo_2026.pdf</t>
+  </si>
+  <si>
+    <t>1882</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1882/ccjr_cof_p005_2026.pdf</t>
+  </si>
+  <si>
+    <t>1896</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1896/ccjr_cof_p008_2026.pdf</t>
+  </si>
+  <si>
+    <t>1891</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1891/ccjr_cof_p009_2026.pdf</t>
+  </si>
+  <si>
+    <t>1909</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1909/ccjr_cof_projeto_de_resolucao_n004_2026.pdf</t>
+  </si>
+  <si>
+    <t>1932</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1932/ccjr_cof_p012_2026.pdf</t>
+  </si>
+  <si>
+    <t>1938</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1938/ccjr_cof_p013_2026.pdf</t>
+  </si>
+  <si>
+    <t>1942</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1942/ccjr_cof_p014_2026.pdf</t>
+  </si>
+  <si>
+    <t>1946</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1946/ccjr_cof_p015_2026.pdf</t>
+  </si>
+  <si>
+    <t>1948</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1948/ccjr_cof_p016_2026.pdf</t>
+  </si>
+  <si>
+    <t>1952</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1952/ccjr_cof_p017_2026.pdf</t>
+  </si>
+  <si>
+    <t>1957</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1957/ccjr_cof_p018_2026.pdf</t>
+  </si>
+  <si>
+    <t>1973</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1973/ccjr_cof_cecds_p023_2026.pdf</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1978/ccjr_cof_cecds_p024_2026.pdf</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1982/ccjr_cof_p025_2026.pdf</t>
+  </si>
+  <si>
+    <t>2038</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2038/ccjr_cof_projeto_de_resolucao_n007_2026.pdf</t>
+  </si>
+  <si>
+    <t>2048</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2048/ccjr_cof_cecds_p032_2026.pdf</t>
+  </si>
+  <si>
+    <t>1851</t>
+  </si>
+  <si>
+    <t>CECDS</t>
+  </si>
+  <si>
+    <t>Comissão de Educação Cultura Desporto e Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1851/ccjr_cof_cecds_p006_2026.pdf</t>
+  </si>
+  <si>
+    <t>1861</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1861/ccjr_cof_cecds_p001_legislativo_2026.pdf</t>
+  </si>
+  <si>
+    <t>1867</t>
+  </si>
+  <si>
+    <t>1872</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1872/ccjr_cof_cecds_p003_legislativo_2026.pdf</t>
+  </si>
+  <si>
+    <t>1961</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1961/ccjr_cecds_p019_2026.pdf</t>
+  </si>
+  <si>
+    <t>1964</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1964/ccjr_cecds_p020cmio_2026.pdf</t>
+  </si>
+  <si>
+    <t>1968</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1968/ccjr_cecds_p022cmio_2026.pdf</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1972/ccjr_cof_cecds_p023_2026.pdf</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1977/ccjr_cof_cecds_p024_2026.pdf</t>
+  </si>
+  <si>
+    <t>2049</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2049/ccjr_cof_cecds_p032_2026.pdf</t>
+  </si>
+  <si>
+    <t>2044</t>
+  </si>
+  <si>
+    <t>CVS</t>
+  </si>
+  <si>
+    <t>Convocação de Sessões</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2044/convocacao_sessao_extraordinaria_15_06_2026.pdf</t>
+  </si>
+  <si>
+    <t>RONILVANE ALVES SANTOS PRESIDENTE DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE, ESTADO DE RONDÔNIA, NOS TERMOS DO ARTIGO 98 DO REGIMENTO INTERNO.</t>
+  </si>
+  <si>
+    <t>1753</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1753/decreto-001_luto_oficial.pdf</t>
+  </si>
+  <si>
+    <t>FICA DECRETADO LUTO OFICIAL NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE, PELO PERÍODO DE 03 (TRÊS) DIAS, EM SINAL DE PROFUNDO PESAR PELO FALECIMENTO DO VEREADOR AILTON JOSÉ DA SILVA.</t>
+  </si>
+  <si>
+    <t>1844</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1844/decreto-002_3.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O FUNCIONAMENTO DO PODER LEGISLATIVO CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE - RO NO PERÍODO DAS DATAS COMEMORATIVAS E DE FESTIVIDADES DO MÊS DE FEVEREIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>2033</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2033/decreto_n003_2026.pdf</t>
+  </si>
+  <si>
+    <t>TORNAR PONTO FACULTATIVO, NESTE PODER LEGISLATIVO, O DIA 05 DE JUNHO (SEXTA-FEIRA), EM DECORRÊNCIA DO FERIADO DE CORPUS CHRISTI NO DIA 04 DE JUNHO (QUINTA- FEIRA).</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>i</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>VEREADORA MINÉIA DA SILVA PEREIRA VILLA</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1989/indicacao_conjunta_n001_2026_ok.pdf</t>
+  </si>
+  <si>
+    <t>OS VEREADORES MINÉIA VILLA, JAIRO GOMES E AILSON GUERRA, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE ITAPUÃ DO OESTE, QUE ENCAMINHE A ESTA CASA DE LEIS PROJETO DE LEI QUE: INSTITUA O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA E O FUNDO MUNICIPAL DO IDOSO NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>VEREADORA MINÉIA DA SILVA PEREIRA VILLA, VEREADOR AILSON BASÍLIO GUERRA, VEREADOR JAIRO GOMES DE ARAUJO</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1986/indicacao_n002_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, NA FORMA REGIMENTAL, QUE SEJA REALIZADO ESTUDO TÉCNICO E JURÍDICO PARA ELABORAÇÃO DE PROJETO DE LEI MUNICIPAL QUE ASSEGURE A REDUÇÃO DA CARGA HORÁRIA DO SERVIDOR PÚBLICO MUNICIPAL QUE SEJA PAI, MÃE, TUTOR, CURADOR OU RESPONSÁVEL LEGAL POR PESSOA COM DEFICIÊNCIA, SEM PREJUÍZO DA REMUNERAÇÃO, MEDIANTE COMPROVAÇÃO POR LAUDO MÉDICO E ACOMPANHAMENTO TERAPÊUTICO.</t>
+  </si>
+  <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>VEREADORA RONILVANE ALVES SANTOS (VÂNIA)</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1987/indicacao_n003_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A INCLUSÃO, CONTINUIDADE E DISPONIBILIZAÇÃO REGULAR DE MEDICAMENTOS DESTINADOS AO TRATAMENTO DE PACIENTES DIAGNOSTICADOS COM FIBROMIALGIA, NO ÂMBITO DA REDE PÚBLICA MUNICIPAL DE SAÚDE DO MUNICIPIO DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>1988</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1988/indicacao_n004_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO E REGULAMENTAÇÃO DO PROGRAMA MUNICIPAL DE INDENTIFICAÇÃO, DIAGNÓSTICO E ACOMPANHAMENTO DE EDUCANDOS COM TRANSTORNOS DE APRENDIZAGEM, INCLUINDO TDAH, DISLEXIA E OUTROS TRANSTORNOS DE NEURODESENVOLVIVEMTO, EM COMFORMIDADE COM A LEI FEDERAL N° 14.254/2021.</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1990/indicacao_n005_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, PARA QUE SEJA ESTUDADA E VIABILIZADA A DISPONIBILIZAÇÃO DE TRANSPORTE UNIVERSITÁRIO AOS SÁBADOS, VISANDO ATENDER OS ESTUDANTES DO MUNICÍPIO DE ITAPUÃ DO OESTE QUE POSSUEM ATIVIDADES ACADÊMICAS NESTA DATA.</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>VEREADORA LUCIENE SILVA CARVALHO (KENIA)</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1991/indicacao_n007_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA À EXCELENTÍSSIMA SENHORA PRESIDENTE DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE, PARA QUE, APÓS LEITURA EM PLENÁRIO, SEJA ENCAMINHADA AO PODER EXECUTIVO MUNICIPAL, A PRESENTE PROPOSIÇÃO, SUGERINDO A ADOÇÃO DE MEDIDAS QUE POSSIBILITEM A CONCESSÃO DE AUSÊNCIA JUSTIFICADA A SERVIDORES PÚBLICOS MUNICIPAIS PARA PARTICIPAÇÃO EM REUNIÕES ESCOLARES DE SEUS FILHOS OU DEPENDENTES LEGAIS.</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>VEREADORA ANGELA MARIA CABRAL DE PAULA</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1992/indicacao_n008_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE, POR INTERMÉDIO DA SECRETARIA COMPETENTE, SEJAM REALIZADOS ESTUDOS TÉCNICOS E ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO DE UM PROGRAMA MUNICIPAL DE INICIAÇÃO ESPORTIVA E ATIVIDADES DE GINÁSTICA COMUNITÁRIA, DESTINADO AO ATENDIMENTO DE CRIANÇAS, ADOLESCENTES E À POPULAÇÃO EM GERAL, COM FOCO NAS MODALIDADES DE VOLEIBOL, BASQUETEBOL E GINÁSTICA, NO ÂMBITO DO MUNICIPIO DE ITAPUA DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1993/indicacao_n009_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE, POR MEIO DA SECRETARIA COMPETENTE, SEJAM REALIZADOS ESTUDOS TÉCNICOS E ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A INSTALAÇÃO DE TELAS DE PROTEÇÃO E BANCOS NA PRAÇA LOCALIZADA NO CONJUNTO NOVO, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1994/indicacao_n010_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A IMPLANTAÇÃO DE AÇÕES CONTÍNUAS DE EDUCAÇÃO E CONSCIENTIZAÇÃO NO TRÂNSITO NAS ESCOLAS DA REDE MUNICIPAL, EM PARCERIA COM O DETRAN-RO, COM POSSIBILIDADE DE EXTENSÃO, MEDIANTE ARTICULAÇÃO, ÀS ESCOLAS DA REDE ESTADUAL DE ENSINO, BEM COMO O FORTALECIMENTO_x000D_
+DAS AÇÕES DE FISCALIZAÇÃO NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>VEREADOR JAIRO GOMES DE ARAUJO, VEREADORA MINÉIA DA SILVA PEREIRA VILLA</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1995/indicacao_n011_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE, IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NO TRECHO RESTANTE DA RUA 13 DE MAIO, NO CRUZAMENTO COM A RUA MATO GROSSO, NO MUNICÍPIO DE ITAPUÃ DO OESTE - RO.</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1996/indicacao_n012_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A NECESSIDADE DE IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA EDGAR RODRIGUES TREVIZAN, TENDO COMO PONTO DE REFERÊNCIA O CAMPO DE FUTEBOL CLUBE DOS 30.</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1997/indicacao_n013_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA, QUE O PODER EXECUTIVO, POR MEIO DA SECRETARIA COMPETENTE, PROVIDENCIE A MANUTENÇÃO E/OU SUBSTITUIÇÃO DA ILUMINAÇÃO PÚBLICA DO ESPAÇO ALTERNATIVO JOÃO MARTINS - JANGO, ESPECIALMENTE DAS LUMINARIAS EM FORMATO DE GLOBO QUE ATUALMENTE SE ENCONTRAM APAGADAS.</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1998/indicacao_n014_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A AMPLIAÇÃO DO AUXÍLIO DESLOCAMENTO AOS PROFISSIONAIS DA SAÚDE QUE REALIZAM ACOMPANHAMENTO DE PACIENTES EM DESLOCAMENTOS INTERMUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1999/indicacao_n015_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, QUE SEJA REALIZADO ESTUDO DE VIABILIDADE PARA REGULAMENTAÇÃO E AMPLIAÇÃO DO SUPORTE AOS PACIENTES DO MUNICÍPIO QUE REALIZAM TRATAMENTO FORA DO DOMICÍLIO (TFD) PELO SISTEMA ÚNICO DE SAÚDE - SUS.</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2000/indicacao_n016_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA COMPETENTE, QUE SEJAM TOMADAS PROVIDÊNCIAS URGENTES PARA RECUPERAÇÃO E MANUTENÇÃO DA LINHA B-20, EM NOSSO MUNICÍPIO.A VEREADORA QUE O PRESENTE SUBSCREVE, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, VEM RESPEITOSAMENTE SOLICITAR AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA COMPETENTE, QUE SEJAM TOMADAS PROVIDÊNCIAS URGENTES PARA RECUPERAÇÃO E MANUTENÇÃO DA LINHA B-20, EM NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2001/indicacao_n017_2026.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA MINÉIA VILLA – MDB, EM CONJUNTO COM O VEREADOR JAIRO GOMES DO MDB, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, INDICA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE: INSTALAÇÃO DE RESERVATÓRIO DE ÁGUA DE GRANDE PORTE (CAIXA D'ÁGUA) PARA ABASTECIMENTO DOS CONJUNTOS HABITACIONAIS DO MUNICÍPIO DE ITAPUÃ DO OESTE - RO.</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>VEREADOR ROBSON JOSÉ MELO DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2025/indicacao_n017_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROMOVA A ADEQUAÇÃO DA NOMENCLATURA DO CARGO DE "MOTORISTA DE VEICULOS LEVES" ATRIBUÍDA AOS SERVIDORES COM LOTAÇÃO NA SECRETARIA MUNICIPAL DE SAÚDE E QUE EXERCEM A FUNÇÃO DE MOTORISTA DE AMBULÂNCIA, PARA QUE PASSEM A SER CONSIDERADAS COMO CONDUTORES DE AMBULANCIA, EM CONFORMIDADE COM A LEI FEDERAL N° 15.250/2025.</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2026/indicacao_n018_2026.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA VÂNIA ALVES SANTOS, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE SAÚDE, ESPECIALMENTE À VIGILÂNCIA EM SAÚDE, VIGILÂNCIA EPIDEMIOLÓGICA, COORDENAÇÃO DE ENDEMIAS, AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE ÀS ENDEMIAS (ACE), A REALIZAÇÃO DE CAMPANHA MUNICIPAL DE CONSCIENTIZAÇÃO, PREVENÇÃO E COMBATE À MENINGITE NO MUNICÍPIO DE ITAPUÃ DO OESTE, BEM COMO A EXECUÇÃO DE MUTIRÃO DE COMBATE, RECOLHIMENTO E DESCARTE ADEQUADO DE CARAMUJOS.</t>
+  </si>
+  <si>
+    <t>2027</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2027/indicacao_n019_2026.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA VÂNIA ALVES SANTOS, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, POR INTERMÉDIO DAS SECRETARIAS COMPETENTES, A REGULAMENTAÇÃO E EFETIVA EXECUÇÃO DA LEI MUNICIPAL DO PROGRAMA JOVEM APRENDIZ, BEM COMO A ADOÇÃO DE MEDIDAS COMPLEMENTARES VOLTADAS À GERAÇÃO DE OPORTUNIDADES PARA OS JOVENS DO MUNICÍPIO DE ITAPUÃ DO OESTE.</t>
+  </si>
+  <si>
+    <t>2028</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2028/indicacao_n020_2026.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA VÂNIA ALVES SANTOS, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, POR INTERMÉDIO DAS SECRETARIAS COMPETENTES, A AMPLIAÇÃO E FORTALECIMENTO DAS AÇÕES PREVISTAS NA LEI MUNICIPAL DO EMPREENDEDORISMO FEMININO, VISANDO À CONSOLIDAÇÃO DO PROGRAMA MULHER QUE PRODUZ COMO POLÍTICA PERMANENTE DE INCENTIVO À GERAÇÃO DE RENDA, VALORIZAÇÃO DA MULHER EMPREENDEDORA E FORTALECIMENTO DA ECONOMIA LOCAL.</t>
+  </si>
+  <si>
+    <t>2029</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2029/indicacao_n021_2026.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA VANIA ALVES SANTOS, NO USO DE SUAS ATRIBUICOES LEGAIS E REGIMENTAIS, INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE SAÚDE, A CRIAÇÃO E ORGANIZAÇÃO DO PROGRAMA SAÚDE MAIS PERTO DA COMUNIDADE, VISANDO AMPLIAR E FORTALECER AS AÇÕES JÁ REALIZADAS PELAS EQUIPES DE SAÚDE DO MUNICÍPIO, POR MEIO DE ATENDIMENTO REGIONALIZADO, CALENDÁRIO PERMANENTE DE VISITAS E ACOMPANHAMENTO CONTÍNUO ÀS FAMÍLIAS DAS LINHAS E MICRO - REGIÕES DE ITAPUÃ DO OESTE.</t>
+  </si>
+  <si>
+    <t>2041</t>
+  </si>
+  <si>
+    <t>VEREADOR JAIRO GOMES DE ARAUJO</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2041/indicacao_n023_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA QUE DETERMINE, JUNTO À SECRETARIA MUNICIPAL COMPETENTE, A REALIZAÇÃO DE SERVIÇOS PALIATIVOS DE RECUPERAÇÃO, REORGANIZAÇÃO E NIVELAMENTO DO BLOQUETEAMENTO EXISTENTE NO ESPAÇO LOCALIZADO EM FRENTE À RODOVIÁRIA MUNICIPAL, OBJETIVANDO PROPORCIONAR MELHORES CONDIÇÕES DE TRAFEGABILIDADE, SEGURANÇA E ACESSIBILIDADE À POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>1899</t>
+  </si>
+  <si>
+    <t>LS</t>
+  </si>
+  <si>
+    <t>Leis Sancionadas</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1899/lei-1237.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA A LEI MUNICIPAL Nº 935, DE 30 DE AGOSTO DE 2022, PARA REDEFINIR OS IMÓVEIS OBJETO DE DOAÇÃO AO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.".</t>
+  </si>
+  <si>
+    <t>1846</t>
+  </si>
+  <si>
+    <t>ODRS</t>
+  </si>
+  <si>
+    <t>Ordem do dia / roteiro de sessão</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1846/ordem_do_dia_19_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 19 DE FEVEREIRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1854</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1854/ordem_do_dia_roteiro_de_sessao_05_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 05 DE MARÇO DE 2025.</t>
+  </si>
+  <si>
+    <t>1874</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1874/ordem_do_dia_12_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 12 DE MARÇO DE 2025.</t>
+  </si>
+  <si>
+    <t>1886</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1886/ordem_do_dia_02_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 2 DE ABRIL DE 2025.</t>
+  </si>
+  <si>
+    <t>1897</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1897/ordem_do_dia_sessao_05_.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 9 DE ABRIL DE 2025.</t>
+  </si>
+  <si>
+    <t>1903</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1903/ordem_do_dia_sessao_06.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 16 DE ABRIL DE 2025.</t>
+  </si>
+  <si>
+    <t>1904</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1904/ordem_do_dia_roteiro_de_sessao_23_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 23 DE ABRIL DE 2025.</t>
+  </si>
+  <si>
+    <t>1912</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1912/ordem_do_dia_07_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 7 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1930/ordem_do_dia_roteiro_de_sessao_14_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 14 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2013/ordem_do_dia_roteiro_de_sessao_21_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 21 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2024/ordem_do_dia_28_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 28 DE MAIO DE 2026</t>
+  </si>
+  <si>
+    <t>2042</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2042/ordem_do_dia_11_06_2026.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 11 DE JUNHO DE 2026.</t>
+  </si>
+  <si>
+    <t>2045</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2045/ordem_do_dia_16_06_2026.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 16 DE JUNHO DE 2026.</t>
+  </si>
+  <si>
+    <t>2052</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2052/ordem_do_dia_18_06_2026_errata.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 18 DE JUNHO DE 2026.</t>
+  </si>
+  <si>
+    <t>2009</t>
+  </si>
+  <si>
+    <t>PP</t>
+  </si>
+  <si>
+    <t>Pedido de Providências</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2009/pedido_de_providencias_n001_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE INSTALAÇÃO DE ABRIGO COBERTO PARA USUÁRIOS DO TRANSPORTE DA SAÚDE.</t>
+  </si>
+  <si>
     <t>1878</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1878/projeto_de_lei_n005_2026.pdf</t>
   </si>
   <si>
-    <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL DE ITAPUÃ DO OESTE/RO A REALIZAR DISTRIBUIÇÃO DE PRÊMIOS MEDIANTE SORTEIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS."</t>
-[...1 lines deleted...]
-  <si>
     <t>1847</t>
   </si>
   <si>
-    <t>6</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1847/projeto_de_lei_n006_2026.pdf</t>
   </si>
   <si>
-    <t>INSTITUI O CALENDÁRIO OFICIAL MUNICIPAL DE EVENTOS CULTURAIS, ESPORTIVOS, DE LAZER E TURÍSTICOS DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1887</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1887/projeto_de_lei_n008_2026.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2026 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1888</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1888/projeto_de_lei_n009_2026.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2026 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS</t>
-[...1 lines deleted...]
-  <si>
     <t>1898</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1898/projeto_de_lei_n011substitutivo_2026.pdf</t>
   </si>
   <si>
-    <t>ALTERA A LEI MUNICIPAL NO 935, DE 30 DE AGOSTO DE 2022, PARA REDEFINIR OS IMÓVEIS OBJETO DE DOAÇÃO AO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>1917</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1917/projeto_de_lei_n012_2026.pdf</t>
+  </si>
+  <si>
+    <t>1918</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1918/projeto_de_lei_n013_2026.pdf</t>
+  </si>
+  <si>
+    <t>1919</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1919/projeto_de_lei_n014_2026.pdf</t>
+  </si>
+  <si>
+    <t>1920</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1920/projeto_de_lei_n015_2026.pdf</t>
+  </si>
+  <si>
+    <t>1921</t>
+  </si>
+  <si>
+    <t>1922</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1922/projeto_de_lei_n017_2026.pdf</t>
+  </si>
+  <si>
+    <t>1923</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1923/projeto_de_lei_n018_2026.pdf</t>
+  </si>
+  <si>
+    <t>1927</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1927/projeto_de_lei_n023_2026.pdf</t>
+  </si>
+  <si>
+    <t>1928</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1928/projeto_de_lei_n024_2026.pdf</t>
+  </si>
+  <si>
+    <t>1929</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1929/projeto_de_lei_n025_2026.pdf</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2017/projeto_de_lei_n027_2026.pdf</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2018/projeto_de_lei_n028_2026.pdf</t>
+  </si>
+  <si>
+    <t>1856</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1856/projeto_de_lei_n001cmio_2026.pdf</t>
+  </si>
+  <si>
+    <t>1857</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1857/projeto_de_lei_n002cmio_2026.pdf</t>
+  </si>
+  <si>
+    <t>1858</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1858/projeto_de_lei_n003cmio_2026.pdf</t>
+  </si>
+  <si>
+    <t>1924</t>
+  </si>
+  <si>
+    <t>VEREADORA MINÉIA DA SILVA PEREIRA VILLA, VEREADOR JAIRO GOMES DE ARAUJO</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1924/projeto_de_lei_n019_2026_cmio.pdf</t>
+  </si>
+  <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1925/projeto_de_lei_n020_2026_cmio.pdf</t>
+  </si>
+  <si>
+    <t>1926</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1926/projeto_de_lei_n022_2026_cmio.pdf</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1905/projeto_de_resolucao_004_2026.pdf</t>
   </si>
   <si>
-    <t>"INSTITUI E REGULAMENTA A COTA PARA O EXERCÍCIO DA ATIVIDADE PARLAMENTAR (CEAP) NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE-RO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
-[...101 lines deleted...]
-    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1858/projeto_de_lei_n003cmio_2026.pdf</t>
+    <t>2034</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2034/projeto_de_resolucao_n007_2026.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA A APLICAÇÃO DA LEI GERAL DE PROTEÇÃO DE DADOS PESSOAIS (LEI N° 13.709/2018) E ESTABELECE AS DIRETRIZES PARA A IMPLEMENTAÇÃO DO GOVERNO DIGITAL NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>2053</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2053/projeto_regimento_itapua_006_2026.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A ATUALIZAÇÃO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>1836</t>
+  </si>
+  <si>
+    <t>PRT</t>
+  </si>
+  <si>
+    <t>Portaria</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1836/portaria01.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA EQUIPE DE APOIO, E DÁ OUTRAS PROVIDÊNCIAS (EM CONFORMIDADE COM O ARTIGO 3°, DA LEI N°14.133, DE 1° DE ABRIL DE 2021).</t>
+  </si>
+  <si>
+    <t>1875</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1875/portaria-002_1.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A LOTAÇÃO DE SERVIDORA NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1876</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1876/portaria-003_3.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DOS VEREADORES PARA COMPOR AS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE RO.</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1985/portaria_004_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>2030</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2030/portaria_n006_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPOE SOBRE A NOMEACÃO DO ENCARREGADO DE DADOS (DPO) DA CAMARA MUNICIPAL DE ITAPUA DO OESTE/RO E ESTABELECE SUAS ATRIBUIÇÕES, EM CONFORMIDADE COM A LEI GERAL DE PROTECAO DE DADOS PESSOAIS (LEI N° 13.709/2018).</t>
+  </si>
+  <si>
+    <t>2011</t>
+  </si>
+  <si>
+    <t>RDL</t>
+  </si>
+  <si>
+    <t>Relatório da Diretoria Legislativa</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2011/relatorio_da_diretoria_legislativa_05_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>RELATÓRIO DA DIRETORIA LEGISLATIVA DAS MATÉRIAS E DOCUMENTOS REFERENTES À SESSÃO ORDINÁRIA REALIZADA EM 5 DE MARÇO DE 2026, PARA AS DEVIDAS PUBLICAÇÕES NOS CANAIS OFICIAIS DESTA CASA DE LEIS, OBSERVANDO OS PRINCÍPIOS DA PUBLICIDADE E TRANSPARÊNCIA ADMINISTRATIVA.</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2012/relatorio_da_diretoria_legislativa_15_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>RELATÓRIO DA DIRETORIA LEGISLATIVA DAS MATÉRIAS E DOCUMENTOS REFERENTES À SESSÃO ORDINÁRIA REALIZADA EM 15 DE MAIO DE 2026, PARA AS DEVIDAS PUBLICAÇÕES NOS CANAIS OFICIAIS DESTA CASA DE LEIS, OBSERVANDO OS PRINCÍPIOS DA PUBLICIDADE E TRANSPARÊNCIA ADMINISTRATIVA.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1884/requerimento_001_2026.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1884/requerimento_n001_2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES ACERCA DA REGULAMENTAÇÃO E IMPLEMENTAÇÃO DO CONSELHO MUNICIPAL DO IDOSO E DA EXISTÊNCIA DO FUNDO MUNICIPAL DO IDOSO.</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2010/requerimento_n002_2026.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES COMPLEMENTARES ACERCA DA APLICAÇÃO DO PISO SALARIAL NACIONAL DO MAGISTÉRIO NO MUNICÍPIO DE ITAPUÃ DO OESTE.</t>
   </si>
   <si>
+    <t>1853</t>
+  </si>
+  <si>
+    <t>RES</t>
+  </si>
+  <si>
+    <t>Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1853/resolucao-001_retificado.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A DESCONVOCAÇÃO DA SESSÃO ORDINÁRIA.”</t>
+  </si>
+  <si>
+    <t>1877</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1877/resolucao-02.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a desconvocação da Sessão Ordinária.”</t>
+  </si>
+  <si>
+    <t>1885</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1885/resolucao-003.pdf</t>
+  </si>
+  <si>
+    <t>''DISPÕE SOBRE A DESCONVOCAÇÃO DA SESSÃO ORDINÁRIA.''</t>
+  </si>
+  <si>
+    <t>1906</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1906/resolucao_004_2026.pdf</t>
+  </si>
+  <si>
+    <t>1911</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1911/resolucao_005_2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A DESCONVOCAÇÃO DA SESSÃO ORDINÁRIA".</t>
+  </si>
+  <si>
+    <t>2035</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2035/resolucao_n007_2026.pdf</t>
+  </si>
+  <si>
+    <t>2039</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2039/resolucao_da_mesa_diretora_n008_2026.pdf</t>
+  </si>
+  <si>
     <t>1910</t>
   </si>
   <si>
     <t>TP</t>
   </si>
   <si>
     <t>Termo de Posse</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1910/termo_de_posse_ailson.pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE DO VEREADOR AILSON BASILIO GUERRA, EM RAZÃO DA VACÂNCIA DO CARGO ESTABELECIDA PELO DECRETO N° 001, DE 8 DE JANEIRO DE 2026.</t>
   </si>
   <si>
-    <t>1853</t>
-[...401 lines deleted...]
-    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 23 DE ABRIL DE 2025.</t>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2023/composicao_das_comissoes_permanentes__exercicio_2026..pdf</t>
+  </si>
+  <si>
+    <t>COMPOSIÇÃO DAS COMISSÕES PERMANENTES – EXERCÍCIO 2026.</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>VP</t>
+  </si>
+  <si>
+    <t>Voto de Pesar</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2014/voto_de_pesar_n001_2026.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE PESAR PELO FALECIMENTO DA SENHORA GRACIELI CRISTINA JORGE ZORTEA, OCORRIDO NO DIA 28 DE FEVEREIRO DE 2026, AOS 36 ANOS DE IDADE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1008,68 +2086,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1878/projeto_de_lei_n005_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1847/projeto_de_lei_n006_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1887/projeto_de_lei_n008_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1888/projeto_de_lei_n009_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1898/projeto_de_lei_n011substitutivo_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1905/projeto_de_resolucao_004_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1849/autografo_n001_p006_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1859/autografo_n02_p001_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1864/autografo_n03_p002_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1869/autografo_n04_p003_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1880/autografo_n005_p005_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1889/autografo_n07_p008_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1893/autografo_n08_p009_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1856/projeto_de_lei_n001cmio_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1857/projeto_de_lei_n002cmio_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1858/projeto_de_lei_n003cmio_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1884/requerimento_001_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1910/termo_de_posse_ailson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1853/resolucao-001_retificado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1877/resolucao-02.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1885/resolucao-003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1906/resolucao_004_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1911/resolucao_005_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1836/portaria01.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1875/portaria-002_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1876/portaria-003_3.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1883/ata_2_sessao_ordinaria_05_03_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1899/lei-1237.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1753/decreto-001_luto_oficial.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1844/decreto-002_3.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1850/ccjr_cof_cecds_p006_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1860/ccjr_cof_cecds_p001_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1866/ccjr_cof_cecds_p002_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1871/ccjr_cof_cecds_p003_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1881/ccjr_cof_p005_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1895/ccjr_cof_p008_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1890/ccjr_cof_p009_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1901/ccjr_p011_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1908/ccjr_cof_projeto_de_resolucao_n004_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1851/ccjr_cof_cecds_p006_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1861/ccjr_cof_cecds_p001_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1872/ccjr_cof_cecds_p003_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1848/cedula_de_votacao_006_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1862/cedula_de_votacao_p001_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1865/cedula_de_votacao_p002_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1870/cedula_de_votacao_p003_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1879/cedula_de_votacao_p005_2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1894/cedula_de_votacao_p008_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1892/cedula_de_votacao_p009_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1907/cedula_de_votacao_projeto_de_resolucao_n004_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1852/ccjr_cof_cecds_p006_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1863/ccjr_cof_cecds_p001_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1868/ccjr_cof_cecds_p002_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1873/ccjr_cof_cecds_p003_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1882/ccjr_cof_p005_2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1896/ccjr_cof_p008_2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1891/ccjr_cof_p009_2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1909/ccjr_cof_projeto_de_resolucao_n004_2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1846/ordem_do_dia_19_02_2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1854/ordem_do_dia_05_03_2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1874/ordem_do_dia_12_03_2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1886/ordem_do_dia_02_04_2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1897/ordem_do_dia_sessao_05_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1903/ordem_do_dia_sessao_06.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1904/ordem_do_dia_23_04_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2002/ata_da_1_sessao_ordinaria_19_04_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1883/ata_2_sessao_ordinaria_05_03_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2003/ata_de_3_sessao_ordinaria_12_03_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2004/ata_de_4_sessao_ordinaria_02_04_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2005/ata_da_5_sessao_ordinaria_09_04_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2006/ata_da_6_sessao_ordinaria_16_04_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2007/ata_da_7_sessao_ordinaria_23_04_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2008/ata_da_8_sessao_ordinaria_07_05_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2043/ata_da_9_sessao_ordinaria_14_05_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2040/ata_da_10_sessao_ordinaria_21_05_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1849/autografo_n001_p006_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1859/autografo_n02_p001_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1864/autografo_n03_p002_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1869/autografo_n04_p003_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1880/autografo_n005_p005_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1889/autografo_n07_p008_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1893/autografo_n08_p009_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1980/autografo_n010_p024_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1934/autografo_n011_p012_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1935/autografo_n012_p013_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1939/autografo_n013_p014_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1943/autografo_n014_p015_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1949/autografo_n015_p016_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1954/autografo_n016_p017_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1958/autografo_n017_p018_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1975/autografo_n018_p023_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1962/autografo_n019_p019_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1970/autografo_n022_p022cmio_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1984/autografo_n023_p025_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2020/autografo_n024_p027_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2022/autografo_n025_p028_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2051/autografo_n026_p032_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1848/cedula_de_votacao_006_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1862/cedula_de_votacao_p001_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1865/cedula_de_votacao_p002_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1870/cedula_de_votacao_p003_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1879/cedula_de_votacao_p005_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1894/cedula_de_votacao_p008_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1892/cedula_de_votacao_p009_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1907/cedula_de_votacao_projeto_de_resolucao_n004_2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1933/cedula_de_votacao_p012_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1936/cedula_de_votacao_p013_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1940/cedula_de_votacao_p014_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1944/cedula_de_votacao_p015_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1950/cedula_de_votacao_p016_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1953/cedula_de_votacao_p017_2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1955/cedula_de_votacao_p018_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1959/cedula_de_votacao_p019_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1965/cedula_de_votacao_p020cmio_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1969/cedula_de_votacao_p022cmio_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1974/cedula_de_votacao_p023_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1979/cedula_de_votacao_p024_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1983/cedula_de_votacao_p025_2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2019/cedula_de_votacao_p027_2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2021/cedula_de_votacao_p028_2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2036/cedula_de_votacao_projeto_de_resolucao_n007_2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1850/ccjr_cof_cecds_p006_2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1860/ccjr_cof_cecds_p001_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1866/ccjr_cof_cecds_p002_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1871/ccjr_cof_cecds_p003_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1881/ccjr_cof_p005_2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1895/ccjr_cof_p008_2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1890/ccjr_cof_p009_2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1901/ccjr_p011_2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1908/ccjr_cof_projeto_de_resolucao_n004_2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1931/ccjr_cof_p012_2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1937/ccjr_cof_p013_2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1941/ccjr_cof_p014_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1945/ccjr_cof_p015_2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1947/ccjr_cof_p016_2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1951/ccjr_cof_p017_2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1960/ccjr_cecds_p019_2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1963/ccjr_cecds_p020cmio_2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1967/ccjr_cecds_p022cmio_2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1971/ccjr_cof_cecds_p023_2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1976/ccjr_cof_cecds_p024_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1981/ccjr_cof_p025_2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2037/ccjr_cof_projeto_de_resolucao_n007_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2047/ccjr_cof_cecds_p032_2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1852/ccjr_cof_cecds_p006_2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1863/ccjr_cof_cecds_p001_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1868/ccjr_cof_cecds_p002_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1873/ccjr_cof_cecds_p003_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1882/ccjr_cof_p005_2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1896/ccjr_cof_p008_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1891/ccjr_cof_p009_2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1909/ccjr_cof_projeto_de_resolucao_n004_2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1932/ccjr_cof_p012_2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1938/ccjr_cof_p013_2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1942/ccjr_cof_p014_2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1946/ccjr_cof_p015_2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1948/ccjr_cof_p016_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1952/ccjr_cof_p017_2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1957/ccjr_cof_p018_2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1973/ccjr_cof_cecds_p023_2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1978/ccjr_cof_cecds_p024_2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1982/ccjr_cof_p025_2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2038/ccjr_cof_projeto_de_resolucao_n007_2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2048/ccjr_cof_cecds_p032_2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1851/ccjr_cof_cecds_p006_2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1861/ccjr_cof_cecds_p001_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1872/ccjr_cof_cecds_p003_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1961/ccjr_cecds_p019_2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1964/ccjr_cecds_p020cmio_2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1968/ccjr_cecds_p022cmio_2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1972/ccjr_cof_cecds_p023_2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1977/ccjr_cof_cecds_p024_2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2049/ccjr_cof_cecds_p032_2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2044/convocacao_sessao_extraordinaria_15_06_2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1753/decreto-001_luto_oficial.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1844/decreto-002_3.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2033/decreto_n003_2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1989/indicacao_conjunta_n001_2026_ok.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1986/indicacao_n002_2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1987/indicacao_n003_2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1988/indicacao_n004_2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1990/indicacao_n005_2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1991/indicacao_n007_2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1992/indicacao_n008_2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1993/indicacao_n009_2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1994/indicacao_n010_2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1995/indicacao_n011_2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1996/indicacao_n012_2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1997/indicacao_n013_2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1998/indicacao_n014_2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1999/indicacao_n015_2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2000/indicacao_n016_2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2001/indicacao_n017_2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2025/indicacao_n017_2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2026/indicacao_n018_2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2027/indicacao_n019_2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2028/indicacao_n020_2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2029/indicacao_n021_2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2041/indicacao_n023_2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1899/lei-1237.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1846/ordem_do_dia_19_02_2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1854/ordem_do_dia_roteiro_de_sessao_05_03_2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1874/ordem_do_dia_12_03_2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1886/ordem_do_dia_02_04_2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1897/ordem_do_dia_sessao_05_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1903/ordem_do_dia_sessao_06.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1904/ordem_do_dia_roteiro_de_sessao_23_04_2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1912/ordem_do_dia_07_05_2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1930/ordem_do_dia_roteiro_de_sessao_14_05_2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2013/ordem_do_dia_roteiro_de_sessao_21_05_2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2024/ordem_do_dia_28_05_2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2042/ordem_do_dia_11_06_2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2045/ordem_do_dia_16_06_2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2052/ordem_do_dia_18_06_2026_errata.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2009/pedido_de_providencias_n001_2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1878/projeto_de_lei_n005_2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1847/projeto_de_lei_n006_2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1887/projeto_de_lei_n008_2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1888/projeto_de_lei_n009_2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1898/projeto_de_lei_n011substitutivo_2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1917/projeto_de_lei_n012_2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1918/projeto_de_lei_n013_2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1919/projeto_de_lei_n014_2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1920/projeto_de_lei_n015_2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1922/projeto_de_lei_n017_2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1923/projeto_de_lei_n018_2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1927/projeto_de_lei_n023_2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1928/projeto_de_lei_n024_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1929/projeto_de_lei_n025_2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2017/projeto_de_lei_n027_2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2018/projeto_de_lei_n028_2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1856/projeto_de_lei_n001cmio_2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1857/projeto_de_lei_n002cmio_2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1858/projeto_de_lei_n003cmio_2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1924/projeto_de_lei_n019_2026_cmio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1925/projeto_de_lei_n020_2026_cmio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1926/projeto_de_lei_n022_2026_cmio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1905/projeto_de_resolucao_004_2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2034/projeto_de_resolucao_n007_2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2053/projeto_regimento_itapua_006_2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1836/portaria01.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1875/portaria-002_1.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1876/portaria-003_3.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1985/portaria_004_2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2030/portaria_n006_2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2011/relatorio_da_diretoria_legislativa_05_03_2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2012/relatorio_da_diretoria_legislativa_15_05_2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1884/requerimento_n001_2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2010/requerimento_n002_2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1853/resolucao-001_retificado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1877/resolucao-02.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1885/resolucao-003.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1906/resolucao_004_2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1911/resolucao_005_2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2035/resolucao_n007_2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2039/resolucao_da_mesa_diretora_n008_2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1910/termo_de_posse_ailson.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2023/composicao_das_comissoes_permanentes__exercicio_2026..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/2014/voto_de_pesar_n001_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H69"/>
+  <dimension ref="A1:H202"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="106.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.7109375" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="203.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1093,1585 +2171,4716 @@
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>32</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D7" t="s">
+      <c r="H7" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H8" t="s">
         <v>38</v>
-      </c>
-[...16 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="G9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="E12" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="G12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H12" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" t="s">
+        <v>53</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D13" t="s">
-[...5 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H14" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H15" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="E16" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H16" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="E17" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H17" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="E18" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H18" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="E19" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="H19" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>77</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
+        <v>52</v>
+      </c>
+      <c r="E20" t="s">
+        <v>53</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="E20" t="s">
+      <c r="H20" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>81</v>
+      </c>
+      <c r="D21" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" t="s">
+        <v>53</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B21" t="s">
-[...5 lines deleted...]
-      <c r="D21" t="s">
+      <c r="H21" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>85</v>
+      </c>
+      <c r="D22" t="s">
+        <v>52</v>
+      </c>
+      <c r="E22" t="s">
+        <v>53</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H22" t="s">
         <v>87</v>
-      </c>
-[...16 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>88</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>89</v>
+      </c>
+      <c r="D23" t="s">
+        <v>52</v>
+      </c>
+      <c r="E23" t="s">
+        <v>53</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B23" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>92</v>
+      </c>
+      <c r="D24" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" t="s">
+        <v>53</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B24" t="s">
-[...11 lines deleted...]
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>95</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="D25" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="E25" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H25" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>98</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="D26" t="s">
-        <v>99</v>
+        <v>52</v>
       </c>
       <c r="E26" t="s">
+        <v>53</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="G26" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>101</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>102</v>
+      </c>
+      <c r="D27" t="s">
+        <v>52</v>
+      </c>
+      <c r="E27" t="s">
+        <v>53</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B27" t="s">
-[...11 lines deleted...]
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
         <v>106</v>
       </c>
-      <c r="B28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>99</v>
+        <v>52</v>
       </c>
       <c r="E28" t="s">
-        <v>100</v>
+        <v>53</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="H28" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>108</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
         <v>109</v>
       </c>
-      <c r="B29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" t="s">
+        <v>52</v>
+      </c>
+      <c r="E29" t="s">
+        <v>53</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="E29" t="s">
+      <c r="H29" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>113</v>
+      </c>
+      <c r="D30" t="s">
+        <v>52</v>
+      </c>
+      <c r="E30" t="s">
+        <v>53</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H30" t="s">
         <v>114</v>
-      </c>
-[...16 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>39</v>
+        <v>116</v>
       </c>
       <c r="D31" t="s">
-        <v>120</v>
+        <v>52</v>
       </c>
       <c r="E31" t="s">
-        <v>121</v>
+        <v>53</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="H31" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="D32" t="s">
-        <v>120</v>
+        <v>52</v>
       </c>
       <c r="E32" t="s">
+        <v>53</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="G32" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>39</v>
+        <v>124</v>
       </c>
       <c r="D33" t="s">
-        <v>128</v>
+        <v>52</v>
       </c>
       <c r="E33" t="s">
-        <v>129</v>
+        <v>53</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="H33" t="s">
-        <v>19</v>
+        <v>126</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="D34" t="s">
-        <v>128</v>
+        <v>52</v>
       </c>
       <c r="E34" t="s">
+        <v>53</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="G34" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>46</v>
+        <v>130</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>131</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>132</v>
+      </c>
+      <c r="D35" t="s">
+        <v>52</v>
+      </c>
+      <c r="E35" t="s">
+        <v>53</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B35" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H35" t="s">
-        <v>50</v>
+        <v>79</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>134</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" t="s">
         <v>135</v>
       </c>
-      <c r="B36" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E36" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H36" t="s">
-        <v>53</v>
+        <v>138</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D37" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="E37" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H37" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D38" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="E38" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="H38" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="D39" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="E39" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H39" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D40" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="E40" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H40" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D41" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="E41" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H41" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D42" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="E42" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>150</v>
       </c>
       <c r="H42" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>151</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D43" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="E43" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>152</v>
+        <v>75</v>
       </c>
       <c r="H43" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>152</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>44</v>
+      </c>
+      <c r="D44" t="s">
+        <v>135</v>
+      </c>
+      <c r="E44" t="s">
+        <v>136</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="B44" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>50</v>
+        <v>154</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D45" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="E45" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H45" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>39</v>
+        <v>81</v>
       </c>
       <c r="D46" t="s">
-        <v>157</v>
+        <v>135</v>
       </c>
       <c r="E46" t="s">
+        <v>136</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="G46" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H46" t="s">
-        <v>160</v>
+        <v>87</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>44</v>
+        <v>85</v>
       </c>
       <c r="D47" t="s">
-        <v>157</v>
+        <v>135</v>
       </c>
       <c r="E47" t="s">
-        <v>158</v>
+        <v>136</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="H47" t="s">
-        <v>46</v>
+        <v>87</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="D48" t="s">
-        <v>157</v>
+        <v>135</v>
       </c>
       <c r="E48" t="s">
-        <v>158</v>
+        <v>136</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="H48" t="s">
-        <v>50</v>
+        <v>94</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>33</v>
+        <v>92</v>
       </c>
       <c r="D49" t="s">
-        <v>157</v>
+        <v>135</v>
       </c>
       <c r="E49" t="s">
-        <v>158</v>
+        <v>136</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="H49" t="s">
-        <v>53</v>
+        <v>94</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>165</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>96</v>
+      </c>
+      <c r="D50" t="s">
+        <v>135</v>
+      </c>
+      <c r="E50" t="s">
+        <v>136</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H50" t="s">
         <v>167</v>
-      </c>
-[...16 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>168</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>99</v>
+      </c>
+      <c r="D51" t="s">
+        <v>135</v>
+      </c>
+      <c r="E51" t="s">
+        <v>136</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="B51" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H51" t="s">
-        <v>23</v>
+        <v>104</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>170</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>102</v>
+      </c>
+      <c r="D52" t="s">
+        <v>135</v>
+      </c>
+      <c r="E52" t="s">
+        <v>136</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="B52" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H52" t="s">
-        <v>27</v>
+        <v>111</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>172</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>106</v>
+      </c>
+      <c r="D53" t="s">
+        <v>135</v>
+      </c>
+      <c r="E53" t="s">
+        <v>136</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="B53" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H53" t="s">
-        <v>31</v>
+        <v>114</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>174</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>25</v>
+        <v>109</v>
       </c>
       <c r="D54" t="s">
-        <v>157</v>
+        <v>135</v>
       </c>
       <c r="E54" t="s">
-        <v>158</v>
+        <v>136</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>175</v>
       </c>
       <c r="H54" t="s">
-        <v>37</v>
+        <v>118</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>176</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>39</v>
+        <v>113</v>
       </c>
       <c r="D55" t="s">
+        <v>135</v>
+      </c>
+      <c r="E55" t="s">
+        <v>136</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="E55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H55" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>178</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>179</v>
+      </c>
+      <c r="D56" t="s">
+        <v>135</v>
+      </c>
+      <c r="E56" t="s">
+        <v>136</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="B56" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H56" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>181</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>116</v>
+      </c>
+      <c r="D57" t="s">
+        <v>135</v>
+      </c>
+      <c r="E57" t="s">
+        <v>136</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="B57" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H57" t="s">
-        <v>50</v>
+        <v>122</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>183</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>120</v>
+      </c>
+      <c r="D58" t="s">
+        <v>135</v>
+      </c>
+      <c r="E58" t="s">
+        <v>136</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="B58" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H58" t="s">
-        <v>53</v>
+        <v>126</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>185</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>124</v>
+      </c>
+      <c r="D59" t="s">
+        <v>135</v>
+      </c>
+      <c r="E59" t="s">
+        <v>136</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="B59" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H59" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>187</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>128</v>
+      </c>
+      <c r="D60" t="s">
+        <v>135</v>
+      </c>
+      <c r="E60" t="s">
+        <v>136</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="B60" t="s">
-[...11 lines deleted...]
-      <c r="G60" s="1" t="s">
+      <c r="H60" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>190</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>57</v>
+        <v>132</v>
       </c>
       <c r="D61" t="s">
-        <v>177</v>
+        <v>135</v>
       </c>
       <c r="E61" t="s">
-        <v>178</v>
+        <v>136</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>191</v>
+        <v>75</v>
       </c>
       <c r="H61" t="s">
-        <v>23</v>
+        <v>79</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>191</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" t="s">
         <v>192</v>
       </c>
-      <c r="B62" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E62" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H62" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="D63" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="E63" t="s">
+        <v>193</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="G63" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H63" t="s">
-        <v>198</v>
+        <v>58</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D64" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="E64" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="H64" t="s">
-        <v>201</v>
+        <v>61</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="D65" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="E65" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="H65" t="s">
-        <v>204</v>
+        <v>64</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D66" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="E66" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="H66" t="s">
-        <v>207</v>
+        <v>67</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D67" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="E67" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="H67" t="s">
-        <v>210</v>
+        <v>73</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="D68" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="E68" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="H68" t="s">
-        <v>213</v>
+        <v>73</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>207</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>40</v>
+      </c>
+      <c r="D69" t="s">
+        <v>192</v>
+      </c>
+      <c r="E69" t="s">
+        <v>193</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H69" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>209</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>44</v>
+      </c>
+      <c r="D70" t="s">
+        <v>192</v>
+      </c>
+      <c r="E70" t="s">
+        <v>193</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H70" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>211</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>48</v>
+      </c>
+      <c r="D71" t="s">
+        <v>192</v>
+      </c>
+      <c r="E71" t="s">
+        <v>193</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H71" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>213</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>81</v>
+      </c>
+      <c r="D72" t="s">
+        <v>192</v>
+      </c>
+      <c r="E72" t="s">
+        <v>193</v>
+      </c>
+      <c r="G72" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="B69" t="s">
-[...11 lines deleted...]
-      <c r="G69" s="1" t="s">
+      <c r="H72" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
         <v>215</v>
       </c>
-      <c r="H69" t="s">
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>85</v>
+      </c>
+      <c r="D73" t="s">
+        <v>192</v>
+      </c>
+      <c r="E73" t="s">
+        <v>193</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>216</v>
+      </c>
+      <c r="H73" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>217</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>89</v>
+      </c>
+      <c r="D74" t="s">
+        <v>192</v>
+      </c>
+      <c r="E74" t="s">
+        <v>193</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H74" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>219</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>92</v>
+      </c>
+      <c r="D75" t="s">
+        <v>192</v>
+      </c>
+      <c r="E75" t="s">
+        <v>193</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H75" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>221</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>96</v>
+      </c>
+      <c r="D76" t="s">
+        <v>192</v>
+      </c>
+      <c r="E76" t="s">
+        <v>193</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H76" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>223</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>99</v>
+      </c>
+      <c r="D77" t="s">
+        <v>192</v>
+      </c>
+      <c r="E77" t="s">
+        <v>193</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H77" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>224</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>102</v>
+      </c>
+      <c r="D78" t="s">
+        <v>192</v>
+      </c>
+      <c r="E78" t="s">
+        <v>193</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H78" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>226</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>106</v>
+      </c>
+      <c r="D79" t="s">
+        <v>192</v>
+      </c>
+      <c r="E79" t="s">
+        <v>193</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H79" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>228</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>109</v>
+      </c>
+      <c r="D80" t="s">
+        <v>192</v>
+      </c>
+      <c r="E80" t="s">
+        <v>193</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H80" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>230</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>113</v>
+      </c>
+      <c r="D81" t="s">
+        <v>192</v>
+      </c>
+      <c r="E81" t="s">
+        <v>193</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H81" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>232</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>179</v>
+      </c>
+      <c r="D82" t="s">
+        <v>192</v>
+      </c>
+      <c r="E82" t="s">
+        <v>193</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H82" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>234</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>116</v>
+      </c>
+      <c r="D83" t="s">
+        <v>192</v>
+      </c>
+      <c r="E83" t="s">
+        <v>193</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H83" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>236</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>120</v>
+      </c>
+      <c r="D84" t="s">
+        <v>192</v>
+      </c>
+      <c r="E84" t="s">
+        <v>193</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H84" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>238</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>124</v>
+      </c>
+      <c r="D85" t="s">
+        <v>192</v>
+      </c>
+      <c r="E85" t="s">
+        <v>193</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H85" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>240</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" t="s">
+        <v>241</v>
+      </c>
+      <c r="E86" t="s">
+        <v>242</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H86" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>244</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>16</v>
+      </c>
+      <c r="D87" t="s">
+        <v>241</v>
+      </c>
+      <c r="E87" t="s">
+        <v>242</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H87" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>246</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>20</v>
+      </c>
+      <c r="D88" t="s">
+        <v>241</v>
+      </c>
+      <c r="E88" t="s">
+        <v>242</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H88" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>248</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>24</v>
+      </c>
+      <c r="D89" t="s">
+        <v>241</v>
+      </c>
+      <c r="E89" t="s">
+        <v>242</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H89" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>250</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>28</v>
+      </c>
+      <c r="D90" t="s">
+        <v>241</v>
+      </c>
+      <c r="E90" t="s">
+        <v>242</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H90" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>252</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>32</v>
+      </c>
+      <c r="D91" t="s">
+        <v>241</v>
+      </c>
+      <c r="E91" t="s">
+        <v>242</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H91" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>254</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>36</v>
+      </c>
+      <c r="D92" t="s">
+        <v>241</v>
+      </c>
+      <c r="E92" t="s">
+        <v>242</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H92" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>256</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D93" t="s">
+        <v>241</v>
+      </c>
+      <c r="E93" t="s">
+        <v>242</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H93" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>258</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>44</v>
+      </c>
+      <c r="D94" t="s">
+        <v>241</v>
+      </c>
+      <c r="E94" t="s">
+        <v>242</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H94" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>260</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>48</v>
+      </c>
+      <c r="D95" t="s">
+        <v>241</v>
+      </c>
+      <c r="E95" t="s">
+        <v>242</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H95" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>262</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>81</v>
+      </c>
+      <c r="D96" t="s">
+        <v>241</v>
+      </c>
+      <c r="E96" t="s">
+        <v>242</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H96" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>264</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>85</v>
+      </c>
+      <c r="D97" t="s">
+        <v>241</v>
+      </c>
+      <c r="E97" t="s">
+        <v>242</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H97" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>266</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>89</v>
+      </c>
+      <c r="D98" t="s">
+        <v>241</v>
+      </c>
+      <c r="E98" t="s">
+        <v>242</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H98" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>268</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>92</v>
+      </c>
+      <c r="D99" t="s">
+        <v>241</v>
+      </c>
+      <c r="E99" t="s">
+        <v>242</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H99" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>270</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>96</v>
+      </c>
+      <c r="D100" t="s">
+        <v>241</v>
+      </c>
+      <c r="E100" t="s">
+        <v>242</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H100" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>272</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>99</v>
+      </c>
+      <c r="D101" t="s">
+        <v>241</v>
+      </c>
+      <c r="E101" t="s">
+        <v>242</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H101" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>274</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>102</v>
+      </c>
+      <c r="D102" t="s">
+        <v>241</v>
+      </c>
+      <c r="E102" t="s">
+        <v>242</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H102" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>276</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>106</v>
+      </c>
+      <c r="D103" t="s">
+        <v>241</v>
+      </c>
+      <c r="E103" t="s">
+        <v>242</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H103" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>278</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>109</v>
+      </c>
+      <c r="D104" t="s">
+        <v>241</v>
+      </c>
+      <c r="E104" t="s">
+        <v>242</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H104" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>280</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>113</v>
+      </c>
+      <c r="D105" t="s">
+        <v>241</v>
+      </c>
+      <c r="E105" t="s">
+        <v>242</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H105" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>282</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" t="s">
+        <v>283</v>
+      </c>
+      <c r="E106" t="s">
+        <v>284</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H106" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>286</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>16</v>
+      </c>
+      <c r="D107" t="s">
+        <v>283</v>
+      </c>
+      <c r="E107" t="s">
+        <v>284</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H107" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>288</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>20</v>
+      </c>
+      <c r="D108" t="s">
+        <v>283</v>
+      </c>
+      <c r="E108" t="s">
+        <v>284</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H108" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>289</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>24</v>
+      </c>
+      <c r="D109" t="s">
+        <v>283</v>
+      </c>
+      <c r="E109" t="s">
+        <v>284</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H109" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>291</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>28</v>
+      </c>
+      <c r="D110" t="s">
+        <v>283</v>
+      </c>
+      <c r="E110" t="s">
+        <v>284</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H110" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>293</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>32</v>
+      </c>
+      <c r="D111" t="s">
+        <v>283</v>
+      </c>
+      <c r="E111" t="s">
+        <v>284</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H111" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>295</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>36</v>
+      </c>
+      <c r="D112" t="s">
+        <v>283</v>
+      </c>
+      <c r="E112" t="s">
+        <v>284</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H112" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>297</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>40</v>
+      </c>
+      <c r="D113" t="s">
+        <v>283</v>
+      </c>
+      <c r="E113" t="s">
+        <v>284</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H113" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>299</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>44</v>
+      </c>
+      <c r="D114" t="s">
+        <v>283</v>
+      </c>
+      <c r="E114" t="s">
+        <v>284</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H114" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>301</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>48</v>
+      </c>
+      <c r="D115" t="s">
+        <v>283</v>
+      </c>
+      <c r="E115" t="s">
+        <v>284</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H115" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>303</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" t="s">
+        <v>304</v>
+      </c>
+      <c r="E116" t="s">
+        <v>305</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H116" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>308</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" t="s">
+        <v>309</v>
+      </c>
+      <c r="E117" t="s">
+        <v>310</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H117" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>313</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>16</v>
+      </c>
+      <c r="D118" t="s">
+        <v>309</v>
+      </c>
+      <c r="E118" t="s">
+        <v>310</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H118" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>316</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>20</v>
+      </c>
+      <c r="D119" t="s">
+        <v>309</v>
+      </c>
+      <c r="E119" t="s">
+        <v>310</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H119" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>319</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>10</v>
+      </c>
+      <c r="D120" t="s">
+        <v>320</v>
+      </c>
+      <c r="E120" t="s">
+        <v>321</v>
+      </c>
+      <c r="F120" t="s">
+        <v>322</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H120" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>325</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>16</v>
+      </c>
+      <c r="D121" t="s">
+        <v>320</v>
+      </c>
+      <c r="E121" t="s">
+        <v>321</v>
+      </c>
+      <c r="F121" t="s">
+        <v>326</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H121" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>329</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>20</v>
+      </c>
+      <c r="D122" t="s">
+        <v>320</v>
+      </c>
+      <c r="E122" t="s">
+        <v>321</v>
+      </c>
+      <c r="F122" t="s">
+        <v>330</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H122" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>333</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>24</v>
+      </c>
+      <c r="D123" t="s">
+        <v>320</v>
+      </c>
+      <c r="E123" t="s">
+        <v>321</v>
+      </c>
+      <c r="F123" t="s">
+        <v>322</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H123" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>336</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>28</v>
+      </c>
+      <c r="D124" t="s">
+        <v>320</v>
+      </c>
+      <c r="E124" t="s">
+        <v>321</v>
+      </c>
+      <c r="F124" t="s">
+        <v>330</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H124" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>339</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>36</v>
+      </c>
+      <c r="D125" t="s">
+        <v>320</v>
+      </c>
+      <c r="E125" t="s">
+        <v>321</v>
+      </c>
+      <c r="F125" t="s">
+        <v>340</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H125" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>343</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>40</v>
+      </c>
+      <c r="D126" t="s">
+        <v>320</v>
+      </c>
+      <c r="E126" t="s">
+        <v>321</v>
+      </c>
+      <c r="F126" t="s">
+        <v>344</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H126" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>347</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>44</v>
+      </c>
+      <c r="D127" t="s">
+        <v>320</v>
+      </c>
+      <c r="E127" t="s">
+        <v>321</v>
+      </c>
+      <c r="F127" t="s">
+        <v>344</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H127" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>350</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>48</v>
+      </c>
+      <c r="D128" t="s">
+        <v>320</v>
+      </c>
+      <c r="E128" t="s">
+        <v>321</v>
+      </c>
+      <c r="F128" t="s">
+        <v>330</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H128" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>353</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>81</v>
+      </c>
+      <c r="D129" t="s">
+        <v>320</v>
+      </c>
+      <c r="E129" t="s">
+        <v>321</v>
+      </c>
+      <c r="F129" t="s">
+        <v>354</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H129" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>357</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>85</v>
+      </c>
+      <c r="D130" t="s">
+        <v>320</v>
+      </c>
+      <c r="E130" t="s">
+        <v>321</v>
+      </c>
+      <c r="F130" t="s">
+        <v>330</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H130" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>360</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>89</v>
+      </c>
+      <c r="D131" t="s">
+        <v>320</v>
+      </c>
+      <c r="E131" t="s">
+        <v>321</v>
+      </c>
+      <c r="F131" t="s">
+        <v>322</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H131" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>363</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>92</v>
+      </c>
+      <c r="D132" t="s">
+        <v>320</v>
+      </c>
+      <c r="E132" t="s">
+        <v>321</v>
+      </c>
+      <c r="F132" t="s">
+        <v>322</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H132" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>366</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>96</v>
+      </c>
+      <c r="D133" t="s">
+        <v>320</v>
+      </c>
+      <c r="E133" t="s">
+        <v>321</v>
+      </c>
+      <c r="F133" t="s">
+        <v>322</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H133" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>369</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>99</v>
+      </c>
+      <c r="D134" t="s">
+        <v>320</v>
+      </c>
+      <c r="E134" t="s">
+        <v>321</v>
+      </c>
+      <c r="F134" t="s">
+        <v>322</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H134" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>372</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>102</v>
+      </c>
+      <c r="D135" t="s">
+        <v>320</v>
+      </c>
+      <c r="E135" t="s">
+        <v>321</v>
+      </c>
+      <c r="F135" t="s">
+        <v>322</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H135" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>375</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>106</v>
+      </c>
+      <c r="D136" t="s">
+        <v>320</v>
+      </c>
+      <c r="E136" t="s">
+        <v>321</v>
+      </c>
+      <c r="F136" t="s">
+        <v>376</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H136" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>9</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>109</v>
+      </c>
+      <c r="D137" t="s">
+        <v>320</v>
+      </c>
+      <c r="E137" t="s">
+        <v>321</v>
+      </c>
+      <c r="F137" t="s">
+        <v>330</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H137" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>381</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>113</v>
+      </c>
+      <c r="D138" t="s">
+        <v>320</v>
+      </c>
+      <c r="E138" t="s">
+        <v>321</v>
+      </c>
+      <c r="F138" t="s">
+        <v>330</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H138" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>384</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>179</v>
+      </c>
+      <c r="D139" t="s">
+        <v>320</v>
+      </c>
+      <c r="E139" t="s">
+        <v>321</v>
+      </c>
+      <c r="F139" t="s">
+        <v>330</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H139" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>387</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>116</v>
+      </c>
+      <c r="D140" t="s">
+        <v>320</v>
+      </c>
+      <c r="E140" t="s">
+        <v>321</v>
+      </c>
+      <c r="F140" t="s">
+        <v>330</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H140" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>390</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>120</v>
+      </c>
+      <c r="D141" t="s">
+        <v>320</v>
+      </c>
+      <c r="E141" t="s">
+        <v>321</v>
+      </c>
+      <c r="F141" t="s">
+        <v>391</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H141" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>394</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>10</v>
+      </c>
+      <c r="D142" t="s">
+        <v>395</v>
+      </c>
+      <c r="E142" t="s">
+        <v>396</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H142" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>399</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>10</v>
+      </c>
+      <c r="D143" t="s">
+        <v>400</v>
+      </c>
+      <c r="E143" t="s">
+        <v>401</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H143" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>404</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>16</v>
+      </c>
+      <c r="D144" t="s">
+        <v>400</v>
+      </c>
+      <c r="E144" t="s">
+        <v>401</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H144" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>407</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>20</v>
+      </c>
+      <c r="D145" t="s">
+        <v>400</v>
+      </c>
+      <c r="E145" t="s">
+        <v>401</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H145" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>410</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>24</v>
+      </c>
+      <c r="D146" t="s">
+        <v>400</v>
+      </c>
+      <c r="E146" t="s">
+        <v>401</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H146" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>413</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>28</v>
+      </c>
+      <c r="D147" t="s">
+        <v>400</v>
+      </c>
+      <c r="E147" t="s">
+        <v>401</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H147" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>416</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>32</v>
+      </c>
+      <c r="D148" t="s">
+        <v>400</v>
+      </c>
+      <c r="E148" t="s">
+        <v>401</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H148" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>419</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>36</v>
+      </c>
+      <c r="D149" t="s">
+        <v>400</v>
+      </c>
+      <c r="E149" t="s">
+        <v>401</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H149" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>422</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>40</v>
+      </c>
+      <c r="D150" t="s">
+        <v>400</v>
+      </c>
+      <c r="E150" t="s">
+        <v>401</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H150" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>425</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>44</v>
+      </c>
+      <c r="D151" t="s">
+        <v>400</v>
+      </c>
+      <c r="E151" t="s">
+        <v>401</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H151" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>428</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>48</v>
+      </c>
+      <c r="D152" t="s">
+        <v>400</v>
+      </c>
+      <c r="E152" t="s">
+        <v>401</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H152" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>431</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>81</v>
+      </c>
+      <c r="D153" t="s">
+        <v>400</v>
+      </c>
+      <c r="E153" t="s">
+        <v>401</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H153" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>434</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>85</v>
+      </c>
+      <c r="D154" t="s">
+        <v>400</v>
+      </c>
+      <c r="E154" t="s">
+        <v>401</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H154" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>437</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>89</v>
+      </c>
+      <c r="D155" t="s">
+        <v>400</v>
+      </c>
+      <c r="E155" t="s">
+        <v>401</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H155" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>440</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>92</v>
+      </c>
+      <c r="D156" t="s">
+        <v>400</v>
+      </c>
+      <c r="E156" t="s">
+        <v>401</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H156" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>443</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>10</v>
+      </c>
+      <c r="D157" t="s">
+        <v>444</v>
+      </c>
+      <c r="E157" t="s">
+        <v>445</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H157" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>448</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>28</v>
+      </c>
+      <c r="D158" t="s">
+        <v>449</v>
+      </c>
+      <c r="E158" t="s">
+        <v>450</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H158" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>452</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>32</v>
+      </c>
+      <c r="D159" t="s">
+        <v>449</v>
+      </c>
+      <c r="E159" t="s">
+        <v>450</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H159" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>454</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>40</v>
+      </c>
+      <c r="D160" t="s">
+        <v>449</v>
+      </c>
+      <c r="E160" t="s">
+        <v>450</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H160" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>456</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>44</v>
+      </c>
+      <c r="D161" t="s">
+        <v>449</v>
+      </c>
+      <c r="E161" t="s">
+        <v>450</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H161" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>458</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>81</v>
+      </c>
+      <c r="D162" t="s">
+        <v>449</v>
+      </c>
+      <c r="E162" t="s">
+        <v>450</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H162" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>460</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>85</v>
+      </c>
+      <c r="D163" t="s">
+        <v>449</v>
+      </c>
+      <c r="E163" t="s">
+        <v>450</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H163" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>462</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>89</v>
+      </c>
+      <c r="D164" t="s">
+        <v>449</v>
+      </c>
+      <c r="E164" t="s">
+        <v>450</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H164" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>464</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>92</v>
+      </c>
+      <c r="D165" t="s">
+        <v>449</v>
+      </c>
+      <c r="E165" t="s">
+        <v>450</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H165" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>466</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>96</v>
+      </c>
+      <c r="D166" t="s">
+        <v>449</v>
+      </c>
+      <c r="E166" t="s">
+        <v>450</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H166" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>468</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>99</v>
+      </c>
+      <c r="D167" t="s">
+        <v>449</v>
+      </c>
+      <c r="E167" t="s">
+        <v>450</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H167" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>469</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>102</v>
+      </c>
+      <c r="D168" t="s">
+        <v>449</v>
+      </c>
+      <c r="E168" t="s">
+        <v>450</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H168" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>471</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>106</v>
+      </c>
+      <c r="D169" t="s">
+        <v>449</v>
+      </c>
+      <c r="E169" t="s">
+        <v>450</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H169" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>473</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>120</v>
+      </c>
+      <c r="D170" t="s">
+        <v>449</v>
+      </c>
+      <c r="E170" t="s">
+        <v>450</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H170" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>475</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>124</v>
+      </c>
+      <c r="D171" t="s">
+        <v>449</v>
+      </c>
+      <c r="E171" t="s">
+        <v>450</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H171" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>477</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>128</v>
+      </c>
+      <c r="D172" t="s">
+        <v>449</v>
+      </c>
+      <c r="E172" t="s">
+        <v>450</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H172" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>479</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>480</v>
+      </c>
+      <c r="D173" t="s">
+        <v>449</v>
+      </c>
+      <c r="E173" t="s">
+        <v>450</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H173" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>482</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>483</v>
+      </c>
+      <c r="D174" t="s">
+        <v>449</v>
+      </c>
+      <c r="E174" t="s">
+        <v>450</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H174" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>485</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>10</v>
+      </c>
+      <c r="D175" t="s">
+        <v>486</v>
+      </c>
+      <c r="E175" t="s">
+        <v>487</v>
+      </c>
+      <c r="F175" t="s">
+        <v>330</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H175" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>489</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>16</v>
+      </c>
+      <c r="D176" t="s">
+        <v>486</v>
+      </c>
+      <c r="E176" t="s">
+        <v>487</v>
+      </c>
+      <c r="F176" t="s">
+        <v>330</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H176" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>491</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>20</v>
+      </c>
+      <c r="D177" t="s">
+        <v>486</v>
+      </c>
+      <c r="E177" t="s">
+        <v>487</v>
+      </c>
+      <c r="F177" t="s">
+        <v>326</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H177" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>493</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>109</v>
+      </c>
+      <c r="D178" t="s">
+        <v>486</v>
+      </c>
+      <c r="E178" t="s">
+        <v>487</v>
+      </c>
+      <c r="F178" t="s">
+        <v>494</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H178" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>496</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>113</v>
+      </c>
+      <c r="D179" t="s">
+        <v>486</v>
+      </c>
+      <c r="E179" t="s">
+        <v>487</v>
+      </c>
+      <c r="F179" t="s">
+        <v>494</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H179" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>498</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>116</v>
+      </c>
+      <c r="D180" t="s">
+        <v>486</v>
+      </c>
+      <c r="E180" t="s">
+        <v>487</v>
+      </c>
+      <c r="F180" t="s">
+        <v>494</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H180" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>500</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>24</v>
+      </c>
+      <c r="D181" t="s">
+        <v>501</v>
+      </c>
+      <c r="E181" t="s">
+        <v>502</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H181" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>504</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>36</v>
+      </c>
+      <c r="D182" t="s">
+        <v>501</v>
+      </c>
+      <c r="E182" t="s">
+        <v>502</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H182" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>507</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>81</v>
+      </c>
+      <c r="D183" t="s">
+        <v>501</v>
+      </c>
+      <c r="E183" t="s">
+        <v>502</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H183" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>510</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>10</v>
+      </c>
+      <c r="D184" t="s">
+        <v>511</v>
+      </c>
+      <c r="E184" t="s">
+        <v>512</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H184" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>515</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>16</v>
+      </c>
+      <c r="D185" t="s">
+        <v>511</v>
+      </c>
+      <c r="E185" t="s">
+        <v>512</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H185" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>518</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>20</v>
+      </c>
+      <c r="D186" t="s">
+        <v>511</v>
+      </c>
+      <c r="E186" t="s">
+        <v>512</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H186" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>521</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>24</v>
+      </c>
+      <c r="D187" t="s">
+        <v>511</v>
+      </c>
+      <c r="E187" t="s">
+        <v>512</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H187" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>524</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>32</v>
+      </c>
+      <c r="D188" t="s">
+        <v>511</v>
+      </c>
+      <c r="E188" t="s">
+        <v>512</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H188" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>527</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>10</v>
+      </c>
+      <c r="D189" t="s">
+        <v>528</v>
+      </c>
+      <c r="E189" t="s">
+        <v>529</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H189" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>532</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>16</v>
+      </c>
+      <c r="D190" t="s">
+        <v>528</v>
+      </c>
+      <c r="E190" t="s">
+        <v>529</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H190" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>535</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>10</v>
+      </c>
+      <c r="D191" t="s">
+        <v>536</v>
+      </c>
+      <c r="E191" t="s">
+        <v>537</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H191" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>540</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>16</v>
+      </c>
+      <c r="D192" t="s">
+        <v>536</v>
+      </c>
+      <c r="E192" t="s">
+        <v>537</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H192" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>543</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>10</v>
+      </c>
+      <c r="D193" t="s">
+        <v>544</v>
+      </c>
+      <c r="E193" t="s">
+        <v>545</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H193" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>548</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>16</v>
+      </c>
+      <c r="D194" t="s">
+        <v>544</v>
+      </c>
+      <c r="E194" t="s">
+        <v>545</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H194" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>551</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>20</v>
+      </c>
+      <c r="D195" t="s">
+        <v>544</v>
+      </c>
+      <c r="E195" t="s">
+        <v>545</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H195" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>554</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>24</v>
+      </c>
+      <c r="D196" t="s">
+        <v>544</v>
+      </c>
+      <c r="E196" t="s">
+        <v>545</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H196" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>556</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>28</v>
+      </c>
+      <c r="D197" t="s">
+        <v>544</v>
+      </c>
+      <c r="E197" t="s">
+        <v>545</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H197" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>559</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>36</v>
+      </c>
+      <c r="D198" t="s">
+        <v>544</v>
+      </c>
+      <c r="E198" t="s">
+        <v>545</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H198" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>561</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>40</v>
+      </c>
+      <c r="D199" t="s">
+        <v>544</v>
+      </c>
+      <c r="E199" t="s">
+        <v>545</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H199" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>563</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>40</v>
+      </c>
+      <c r="D200" t="s">
+        <v>564</v>
+      </c>
+      <c r="E200" t="s">
+        <v>565</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H200" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>568</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>44</v>
+      </c>
+      <c r="D201" t="s">
+        <v>564</v>
+      </c>
+      <c r="E201" t="s">
+        <v>565</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H201" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>571</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>10</v>
+      </c>
+      <c r="D202" t="s">
+        <v>572</v>
+      </c>
+      <c r="E202" t="s">
+        <v>573</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H202" t="s">
+        <v>575</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2700,50 +6909,183 @@
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>