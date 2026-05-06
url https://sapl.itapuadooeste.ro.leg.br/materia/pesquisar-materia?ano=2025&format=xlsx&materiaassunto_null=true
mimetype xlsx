--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -51,4332 +51,4332 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_lei_complementar_01.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_lei_complementar_01.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO POLITICO-ADMINISTRATIVA DA ADMINISTRAÇÃO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei_02.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei_02.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO, NO ORÇAMENTO DE 2025, NO VALOR DE DE R$ 6.995,255,74, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PUBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/projeto_de_lei_003.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/projeto_de_lei_003.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E SUPLEMENTAÇÃO POR ANULAÇÃO, NO ORÇAMENTO DE 2025, NO VALOR DE R$ 2.273.124,64, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/projeto_de_lei_005.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/projeto_de_lei_005.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 296.781,82, INDENIZAÇÕES E RESTITUIÇÕES PARA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/projeto_de_lei_006.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/projeto_de_lei_006.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 460.000,00, REALIZAÇÃO DE CONVÊNIOS, TRANSFERÊNCIAS E OUTRAS CONTRA PARTIDAS PARA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_007.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_007.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 2.058.523,10, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei_008.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei_008.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 670.000,00, EM FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/projeto_de_lei_009.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/projeto_de_lei_009.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 1.470.580,65, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_lei_010.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_lei_010.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 1.463.539,00, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1287/projeto_de_lei_011.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1287/projeto_de_lei_011.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 547.566,07, EM FAVOR DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO DE PLANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei_012.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei_012.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 100.296,35, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei_013.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei_013.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 223.081,18, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA  SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/projeto_de_lei_014.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/projeto_de_lei_014.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 3.491.561,80, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/projeto_de_lei_015.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/projeto_de_lei_015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR EXCESSO DE ARRECADAÇÃO, NO VALOR DE R$ 300.000,00, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/projeto_de_lei_016.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/projeto_de_lei_016.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 1.036.315,01, EM FAVOR DAS SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER - SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/projeto_de_lei_017.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/projeto_de_lei_017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 1.365.405,92, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER-SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/projeto_de_lei_018.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/projeto_de_lei_018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 180.514,66, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1336/projeto_de_lei_020.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1336/projeto_de_lei_020.25.pdf</t>
   </si>
   <si>
     <t>INCLUI A SEÇÃO V NO CAPÍTULO XV DA LEI COMPLEMENTAR Nº 127/2015 QUE DISPÕE SOBRE O REGIMENTO JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/projeto_de_lei_021.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/projeto_de_lei_021.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 742.733,39, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1519/projeto_de_lei_022.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1519/projeto_de_lei_022.pdf</t>
   </si>
   <si>
     <t>AGLUTINAÇÃO DO PROJETO DE AUTORIA DO VEREADOR ROBSON DE OLIVEIRA E DE AUTORIA DA PREFEITURA MUNICIPAL QUE institui no âmbito do Município de Itapuã do Oeste o Censo de pessoas Neurodivergentes e dá outras providências.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei_complementar_023.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei_complementar_023.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA A TENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/projeto_de_lei_024.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/projeto_de_lei_024.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 314.822,11, EM FAVOR DA SECRETARIA MUNICIPAL DE FAZENDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/projeto_de_lei_025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/projeto_de_lei_025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 100.000,00, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/projeto_de_lei_026.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/projeto_de_lei_026.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR EXCESSO DE ARRECADAÇÃO, NO VALOR DE R$ 939.574,00, EM FAVOR DA SECRETARIA MUNICIPAL SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/projeto_de_lei_028.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/projeto_de_lei_028.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2025, NO VALOR R$ 252.000,00, PARA SECRETARIA ADMINISTRAÇÃO E PLANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/projeto_de_lei_029.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/projeto_de_lei_029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR EXCESSO DE ARRECADAÇÃO, NO VALOR DE R$ 1.664.154,87, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_lei_032.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_lei_032.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 295.016,00, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS-SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/projeto_de_lei_033.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/projeto_de_lei_033.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO, O PROCEDIMENTO E A PRESTAÇÃO DE CONTAS DE DIÁRIAS E PASSAGENS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/projeto_de_lei_035.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/projeto_de_lei_035.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 4.434,67, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER - SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1404/projeto_de_lei_036.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1404/projeto_de_lei_036.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 273.867,31, EM FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/projeto_de_lei_ordinaria_037.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/projeto_de_lei_ordinaria_037.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO INCENTIVO FINANCEIRO DE CUSTEIO, DE CARÁTER EXCEPCIONAL E TEMPORÁRIO, PARA O DESENVOLVIMENTO DA ESTRATÉGIA DE VACINAÇÃO NAS ESCOLAS E DE AÇÕES PARA ATUALIZAÇÃO DA CADERNETA DE VACINAÇÃO DAS CRIANÇAS E ADOLESCENTES MENORES DE QUINZE ANOS NO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, EM CONFORMIDADE COM A PORTARIA GM/MS Nº 6.715, DE 17 DE MARÇO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/projeto_de_lei_038.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/projeto_de_lei_038.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 264.293,91, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_039.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_039.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 652.277,31, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_040.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_040.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 1.303.303,30, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS-SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1407/projeto_de_lei_041.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1407/projeto_de_lei_041.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 35.978,33, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER-SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1408/projeto_de_lei_042.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1408/projeto_de_lei_042.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 400.000,00, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1409/projeto_de_lei_043.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1409/projeto_de_lei_043.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2025, NO VALOR DE R$ 272.000,00, PARA A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1466/projeto_de_lei_044.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1466/projeto_de_lei_044.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO PROVENIENTE  DE EMENDA ESPECIAL Nº 202442720008, PARA AQUISIÇÃO DE BLOCOS SEXTA VADOS E MEIO FIO PARA PAVIMENTAÇÃO DE RUAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1467/projeto_de_lei_045.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1467/projeto_de_lei_045.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCORPORAÇÃO DOS JOGOS DE FUTEBOL DE CAMPO E OUTRAS ÁREAS DESPORTIVAS AMADORAS DENOMINADO AMADORZÃO, MODALIDADE DOS SETORES E INSTITUIÇÕES, AO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIUO DE ITAPUÃ DO OESTE.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1468/projeto_de_lei_046.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1468/projeto_de_lei_046.2025.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVOS A SEÇÃO V AO CAPÍTULO XV DA LEI COMPLEMENTAR Nº 127/2015 QUE DISPÕE SOBRE O REGIMENTO JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICIPAL DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1469/projeto_de_lei_047.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1469/projeto_de_lei_047.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, NO VALOR DE R$ 430.150,17, PARA DESTINAM-SE EXCLUSIVAMENTE AO FINANCIAMENTO DE AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE E FARMÁCIA BÁSICA, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1502/projeto_de_lei_048_000050.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1502/projeto_de_lei_048_000050.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1504/projeto_de_lei_049_000052.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1504/projeto_de_lei_049_000052.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE - SEMAGRI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1515/projeto_de_lei_050_2025_000027.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1515/projeto_de_lei_050_2025_000027.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1514/projeto_de_lei_051_2025_000031.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1514/projeto_de_lei_051_2025_000031.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2025, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL - SEMTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1505/projeto_de_lei_052_000053.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1505/projeto_de_lei_052_000053.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE - SEMSAU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1506/projeto_de_lei_053_000054.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1506/projeto_de_lei_053_000054.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1507/projeto_de_lei_054_000055.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1507/projeto_de_lei_054_000055.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1513/projeto_de_lei_055.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1513/projeto_de_lei_055.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DESTINADO A EXECUÇÃO DO SHOW ARTÍSTICO DA EXPOÃ 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1508/projeto_de_lei_056_000056.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1508/projeto_de_lei_056_000056.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL - SEMTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_57.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_57.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PERCEPÇÃO, DISTRIBUIÇÃO E DESTINAÇÃO DOS HONORÁRIOS ADVOCATÍCIOS DE SUCUBÊNCIA NO ÂMBITO DA PROCURADORIA GERAL DO MUNICÍPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1739/projeto_de_lei_028_substitutivo_ao_projeto_058_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1739/projeto_de_lei_028_substitutivo_ao_projeto_058_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1745/projeto_de_lei_059_substitutivo_ao_projeto_030_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1745/projeto_de_lei_059_substitutivo_ao_projeto_030_2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAPUÃ DO OESTE PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1570/projeto_de_lei_061.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1570/projeto_de_lei_061.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, NO VALOR DE R$1.971.295,69, DESTINADO Á SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS (SEMOSP) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1604/projeto_de_lei-063.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1604/projeto_de_lei-063.pdf</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1734/projeto_de_lei_0064_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1734/projeto_de_lei_0064_2025.pdf</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1631/projeto_de_lei_067.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1631/projeto_de_lei_067.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2025, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1758/projeto_de_lei_068_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1758/projeto_de_lei_068_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPLEMENTAÇÃO POR ANULAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE - SEMSAU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1735/projeto_de_lei_0069_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1735/projeto_de_lei_0069_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E SUPLEMENTAÇÃO POR ANULAÇÃO DO ORÇAMENTO DE 2025, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL - SEMTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_070_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_070_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL ADICIONAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1750/projeto_de_lei_071_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1750/projeto_de_lei_071_2025.pdf</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1751/projeto_de_lei_072_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1751/projeto_de_lei_072_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA NOMENCLATURA DO CARGO DE FISCAL MUNICIPAL PARA FISCAL TRIBUTÁRIO, DEFINE SUAS ATRIBUIÇÕES E COMPETÊNCIAS, ESTABELECE NORMAS SOBRE O EXERCÍCIO DA FUNÇÃO, O PLANO DE CARREIRA E A FISCALIZAÇÃO TRIBUTÁRIA NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1759/projeto_de_lei_073_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1759/projeto_de_lei_073_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE - SEMSAU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1752/projeto_de_lei_074_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1752/projeto_de_lei_074_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DO GABINETE DO PREFEITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1754/projeto_de_lei_075_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1754/projeto_de_lei_075_2025.pdf</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_076_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_076_2025.pdf</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1756/projeto_de_lei_077_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1756/projeto_de_lei_077_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2025 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER - SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1757/projeto_de_lei_078_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1757/projeto_de_lei_078_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA A UTILIZAÇÃO DE VEÍCULOS TIPO PICK-UP E CARROCERIA BAIXA NO SERVIÇO DE TÁXI NO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, SIMPLIFICA OBRIGAÇÕES DOCUMENTAIS E OPERACIONAIS, ESTABELECE REQUISITOS DE VISTORIA E RENOVAÇÃO, REFORÇA A VEDAÇÃO DE COMERCIALIZAÇÃO DE CONCESSÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1807/projeto_de_lei_080_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1807/projeto_de_lei_080_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA DE SERVIÇOS FUNERÁRIOS NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, REFERENTE ÁS FUNERÁRIAS SEDIADAS FORA DO MUNICÍPIO QUE REALIZAREM A RETIRADA DE CORPOS DENTRO DO TERRITÓRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1746/projeto_de_lei_complementar_081_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1746/projeto_de_lei_complementar_081_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N° 145/2020, PARA TRANSFORMAR O CARGO DE AUXILIAR DE ENFERMAGEM EM TÉCNICO DE ENFERMAGEM, EXTINGUIR GRADATIVAMENTE O CARGO TRANSFORMADO, REENQUADRAR OS SERVIDORES OCUPANTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1742/projeto_de_lei_82_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1742/projeto_de_lei_82_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O BANCO DE HORAS DO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1747/projeto_de_lei_complementar_083_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1747/projeto_de_lei_complementar_083_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO DE SUPORTE OPERACIONAL AOS VIGILANTES NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, MEDIANTE ACRÉSCIMO DE DISPOSITIVO NA LEI COMPLEMENTAR N° 127/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1741/projeto_de_lei_84_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1741/projeto_de_lei_84_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE - SEMAGRI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1743/projeto_de_lei_85_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1743/projeto_de_lei_85_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1740/projeto_de_lei_complementar_0087_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1740/projeto_de_lei_complementar_0087_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS NA LEI COMPLEMENTAR N° 171 DE 09 DE JANEIRO DE 2025, QUE DISPÕE SOBRE A ORGANIZAÇÃO POLÍTICO ADMINISTRATIVA DA ADMINISTRAÇÃO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1748/projeto_de_lei_088_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1748/projeto_de_lei_088_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PERMITIR O USO TEMPORÁRIO DO TERMINAL RODOVIÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/projeto_de_resolucao_01.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/projeto_de_resolucao_01.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/projeto_de_resolucao_02.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/projeto_de_resolucao_02.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão, fixação de valores, pagamento, e prestação de contas de diárias para vereadores e servidores em geral, a serviço ou representação do poder Legislativo.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/resolucao_03.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/resolucao_03.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESCONVOCAÇÃO DA SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/projeto_de_resolucao_004.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/projeto_de_resolucao_004.25.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DO ART. 1. º DA RESOLUÇÃO 005/2023 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/resolucao_05.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/resolucao_05.25.pdf</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1494/desconvocacaodecsetima.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1494/desconvocacaodecsetima.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desconvocação da Sessão _x000D_
 Ordinária.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1511/resolucao_007.2025_000057.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1511/resolucao_007.2025_000057.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 21-A DA RESOLUÇÃO Nº 001/2010 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE - RO</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1517/projeto_de_resolucao_009_000059.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1517/projeto_de_resolucao_009_000059.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1523/projeto_de_resolucao_n10.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1523/projeto_de_resolucao_n10.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I E III E O § 2° DO ARTIGO 8° DA RESOLUÇÃO N° 008/2025, DE 21 DE AGOSTO DE 2025, QUE ESTABELECE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/decreto_01.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/decreto_01.25.pdf</t>
   </si>
   <si>
     <t>TORNA PONTO FACULTATIVO, NESTE PODER LEGISLATIVO, O DIA 02 DE MAIO DE 2025 EM DECORRENCIA DO FERIADO NO DIA 01 DE MAIO.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/decreto_02.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/decreto_02.25.pdf</t>
   </si>
   <si>
     <t>TORNA PONTO FACULTATIVO, NESTE PODER LEGISLATIVO, O DIA 20 DE JUNHO DE 2025 (SEXTA-FEIRA), EM RECORRÊNCIA DO FERIADO NO DIA 19 DE JUNHO DE 2025 (QUINTA-FEIRA).</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autógrafo</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/autografo_01.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/autografo_01.25.pdf</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/autografo_02.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/autografo_02.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO, NO ORÇAMENTO DE 2025, NO VALOR DE R$ 6.995.255,74, NA SECRETARIA MUNICIPAL DE DE OBRAS E SERVIÇOS PUBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/autografo_03.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/autografo_03.pdf</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/autografo_05.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/autografo_05.pdf</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/autografo_007.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/autografo_007.2025.pdf</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/autografo_008.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/autografo_008.2025.pdf</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/autografo_027.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/autografo_027.2025.pdf</t>
   </si>
   <si>
     <t>Altera o Art.3º da lei ordinária Nº 1048/GAB-PMIO/2023.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/autografo_031.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/autografo_031.pdf</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1411/autografo_034.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1411/autografo_034.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DO LIMITE DE CONSIGNAÇÃO EM FOLHA DE PAGAMENTO PARA OS VEREADORES DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1412/autografo_035.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1412/autografo_035.25.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORDINÁRIA Nº 828/2021, QUE INSTITUI O DIA MUNICIPAL DO EVANGÉLICO NO DIA 18 DE JUNHO DE CADA ANO NO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, PARA MODIFICAR A DATA COMEMORATIVA E INCLUIR A REALIZAÇÃO DO EVENTO OFICIAL "MARCHA PARA JESUS", E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1413/autografo_036.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1413/autografo_036.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO ESTUDO DA "CONSTITUIÇÃO EM MIÚDOS" NAS ESCOLAS DA REDE MUNICIPAL NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1414/autografo_037.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1414/autografo_037.25.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLOTICA MUNICIPAL DE PREVENÇÃO E ENFRENTAMENTO AO HIV/AIDS COM FOCO EM ADOLESCENTES E JOVENS NO MUNICÍPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1415/autografo_039.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1415/autografo_039.25.pdf</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1416/autografo_040.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1416/autografo_040.25.pdf</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1417/autografo_041.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1417/autografo_041.25.pdf</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1418/autografo_042.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1418/autografo_042.25.pdf</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1419/autografo_043.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1419/autografo_043.25.pdf</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1420/autografo_044.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1420/autografo_044.25.pdf</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1594/autografo_049.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1594/autografo_049.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O CENSO MUNICIPAL DE PESSOAS NEURODIVERGENTES, CRIA A CARTEIRA MUNICIPAL DA PESSOA COM TRANSTORNO NO ESPECTRO AUTISTA E DOENÇAS OCULTAS (CMPTEA) E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1595/autografo_050_2025_000025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1595/autografo_050_2025_000025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA "GABINETE ABERTO", NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE - RO, PARA RECEBIMENTO DE SUGESTÕES E PROJETOS DA POPULAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1596/autografo_051_2025_000021.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1596/autografo_051_2025_000021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE ITAPUÃ DO OESTE O "DIA MUNICIPAL DO EMPREENDEDORISMO FEMININO" E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1597/autografo_052.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1597/autografo_052.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A UTILIZAÇÃO DAS ESTRUTURAS ESPORTIVAS DAS ESCOLAS PÚBLICAS E DOS ESPAÇOS EM PRAÇAS PÚBLICAS MUNICIPAIS COM DESTINAÇÃO A IGUALITÁRIA TODAS AS MODALIDADES ESPORTIVAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1598/autografo_053_000028.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1598/autografo_053_000028.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO  COM O BANCO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1599/autografo_054_2025_000034.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1599/autografo_054_2025_000034.pdf</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1600/autografo_055.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1600/autografo_055.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1602/autografo_057.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1602/autografo_057.pdf</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1603/autografo_058.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1603/autografo_058.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESTINAÇÃO DE PERCENTUAL DE UNIDADES HABITACIONAIS DOS PROGRAMAS PÚBLICOS OU SUBSIDIADOS DO MUNICÍPIO PARA MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA E FAMILIAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1607/autografo_059.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1607/autografo_059.pdf</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1608/aitografo_060.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1608/aitografo_060.pdf</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1609/autografo_061.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1609/autografo_061.pdf</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1535/autografo_062_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1535/autografo_062_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA SOBRE A CRIAÇÃO DO BANCO DE MEDICAMENTOS NO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1559/autografo_063.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1559/autografo_063.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE TÍTULO DE UTILIDADE PÚBLICA ÁS INSTITUIÇÕES DE NATUREZA PRIVADA SEM FINS LUCRATIVOS NO MUNICÍPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1563/autografo_064.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1563/autografo_064.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA BÍBLIA NO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1533/autografo_065.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1533/autografo_065.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERCEPÇÃO, DISTRIBUIÇÃO E DESTINAÇÃO DOS HONORÁRIOS ADVOCATÍCIOS DE SUCUMBÊNCIA NO ÂMBITO DA PROCURADORIA-GERAL DO MUNICÍPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1569/autografo_066.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1569/autografo_066.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DO CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO E SUPLEMENTAÇÃO POR ANULAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1647/autografo_054.25_000006.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1647/autografo_054.25_000006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2025, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER - SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1605/autografo_069.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1605/autografo_069.pdf</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1632/autografo_071.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1632/autografo_071.pdf</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1771/autografo_072_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1771/autografo_072_2025.pdf</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1762/autografo_073_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1762/autografo_073_2025.pdf</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1769/autografo_074_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1769/autografo_074_2025.pdf</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1776/autografo_075_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1776/autografo_075_2025.pdf</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1782/autografo_079_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1782/autografo_079_2025.pdf</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1786/autografo_080_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1786/autografo_080_2025.pdf</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1790/autografo_081_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1790/autografo_081_2025.pdf</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1794/autografo_082_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1794/autografo_082_2025.pdf</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1798/projeto_de_lei_077_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1798/projeto_de_lei_077_2025.pdf</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1820/autografo_086_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1820/autografo_086_2025.pdf</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1824/autografo_087_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1824/autografo_087_2025.pdf</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1803/autografo_088_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1803/autografo_088_2025.pdf</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1837/autografo_089_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1837/autografo_089_2025.pdf</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1808/autografo_090_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1808/autografo_090_2025.pdf</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1816/autografo_091_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1816/autografo_091_2025.pdf</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1812/autografo_092_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1812/autografo_092_2025.pdf</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1832/autografo_093_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1832/autografo_093_2025.pdf</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1828/autografo_094_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1828/autografo_094_2025.pdf</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>PELOA</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/projeto_de_emenda_a_lei_organica_001.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/projeto_de_emenda_a_lei_organica_001.25.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1463/projeto_de_emenda_a_lei_organica_02.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1463/projeto_de_emenda_a_lei_organica_02.2025.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI ORGANICA MUNICIPAL PARA PERMITIR O AFASTAMENTO DE SERVIDORES EFETIVOS PARA EXERCÍCIO DE FUNÇÃO PÚBLICA COMPATÍVEL COM NOVA HABILITAÇÃO, MEDIANTE APROVAÇÃO EM PROCESSO SELETIVO PÚBLICO.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1509/emenda_a_lei_organica_03_000058.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1509/emenda_a_lei_organica_03_000058.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 16 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAPUÃ DO OESTE, PARA PERMITIR A RECONDUÇÃO PARA O MESMO CARGO DA MESA DIRETORA DURANTE A MESMA LEGISLATURA</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1527/emenda_a_lei_organica_004-1-5.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1527/emenda_a_lei_organica_004-1-5.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 96 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, PARA AMPLIAR O NÚMERO DE SECRETARIAS MUNICIPAIS</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1529/emenda_a_lei_organica_005-1-6.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1529/emenda_a_lei_organica_005-1-6.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE ITAPUÃ DO OESTE - RO, PARA DISPOR SOBRE AS EMENDAS INDIVIDUAIS IMPOSITIVAS AO PROJETO DE LEI ORÇAMENTÁTIA ANUAL.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei_001_cmio.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei_001_cmio.pdf</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1400/projeto_de_lei_02.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1400/projeto_de_lei_02.25.pdf</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1401/projeto_de_lei_003.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1401/projeto_de_lei_003.25.pdf</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1402/projeto_de_lei_004.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1402/projeto_de_lei_004.25.pdf</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_005.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_005.25.pdf</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1503/projeto_de_lei_007_cmio_000051.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1503/projeto_de_lei_007_cmio_000051.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESTINAÇÃO DE PERCENTUAL DE UNIDADES HABITACIONAIS DOS PROGRAMAS PÚBLICOS OU SUBSIDIADOS DO MUNICÍPIO  PARA MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA E FAMILIAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1501/projeto_de_lei_009_cm_000049.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1501/projeto_de_lei_009_cm_000049.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DAS ESTRUTURAS ESPORTIVAS DAS ESCOLAS PÚBLICAS E DOS ESPAÇOS EM PRAÇA PUBLICAS MUNICIPAIS COM DESTINAÇÃO A IGUALITÁRIA TODAS AS MODALIDADES ESPORTIVAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1516/projeto_de_lei_010_cmio_2025_000019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1516/projeto_de_lei_010_cmio_2025_000019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE ITAPUÃ DO OESTE O DIA MUNICIPAL DO EMPREENDEDORISMO FEMININO E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1566/projeto_de_lei_018.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1566/projeto_de_lei_018.pdf</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1534/projeto_de_lei_020.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1534/projeto_de_lei_020.pdf</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_lei_022.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_lei_022.pdf</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1744/projeto_de_lei_032_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1744/projeto_de_lei_032_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO  DE ITAPUÃ DO OESTE/RO A CAMPANHA "NOVEMBRINHO AZUL", DESTINADA Á PROMOÇÃO DA SÁUDE DO MENINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1760/projeto_de_lei_087_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1760/projeto_de_lei_087_2025.pdf</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_emenda_a_lei_organica_001.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_emenda_a_lei_organica_001.25.pdf</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1465/projeto_de_emenda_a_lei_organica_02.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1465/projeto_de_emenda_a_lei_organica_02.2025.pdf</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1510/emenda_a_lei_organica_03_000058.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1510/emenda_a_lei_organica_03_000058.pdf</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1528/emenda_a_lei_organica_004-6-9.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1528/emenda_a_lei_organica_004-6-9.pdf</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1530/emenda_a_lei_organica_005_cropped-7-10.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1530/emenda_a_lei_organica_005_cropped-7-10.pdf</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>TP</t>
   </si>
   <si>
     <t>Termo de Posse</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/termo_de_posse.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/termo_de_posse.pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE DA NONA LEGISLATURA</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/ata_01_sol.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/ata_01_sol.pdf</t>
   </si>
   <si>
     <t>SESSÃO SOLENE DE POSSE DA MESA 2025 - 2026</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/termo_de_posse_comissoes_.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/termo_de_posse_comissoes_.pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE DAS COMISSÕES 2025/2026</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1459/termo_de_posse_mesa_diretora_2025.2026.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1459/termo_de_posse_mesa_diretora_2025.2026.pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE DA MESSA DIRETORA BIÊNIO 2025/2026.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/projeto_de_resolucao_01.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/projeto_de_resolucao_01.25.pdf</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_resolucao_02.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_resolucao_02.25.pdf</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/resolucao_03.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/resolucao_03.25.pdf</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/projeto_de_resolucao_004.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/projeto_de_resolucao_004.25.pdf</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/resolucao_05.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/resolucao_05.25.pdf</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1495/desconvocacaodecsetima.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1495/desconvocacaodecsetima.pdf</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1512/resolucao_007.2025_000057.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1512/resolucao_007.2025_000057.pdf</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1522/resolucao_08.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1522/resolucao_08.pdf</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1524/resolucao_n9.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1524/resolucao_n9.pdf</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1572/resolucao_011.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1572/resolucao_011.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DESCONVOCAÇÃO DA SESSÃO ORDINÁRIA."</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1639/resolucao-012.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1639/resolucao-012.pdf</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1685/resolucao-013.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1685/resolucao-013.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O AUXÍLIO EXTRAORDINÁRIO, PARA O EXERCÍCIO DE 2025, AOS SERVIDORES ATIVOS DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1706/desconvocacao_sessao_extraordinaria-1612.pdf</t>
-[...2 lines deleted...]
-    <t>“Dispõe sobre a desconvocação da Sessão Extraordinária.”</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1706/desconvocacao_sessao_extraordinaria-1612.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A DESCONVOCAÇÃO DA SESSÃO EXTRAORDINÁRIA.”</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/portaria_001.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/portaria_001.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/portaria_002.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/portaria_002.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO CARGO DE AUTORIDADE DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/portaria_003.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/portaria_003.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO CARGO DE ASSESSOR ESPECIAL DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/portaria_004.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/portaria_004.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO CARGO DE AUTORIDADE PARA ASSEGURAR O CUMPRIMENTO DA LEGISLAÇÃO DE TRANSPARÊNCIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/portaria_005.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/portaria_005.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO CARGO DE AUTORIDADE PARA ASSEGURAR O CUMPRIMENTO DA LEGISLAÇÃO DA OUVIDORIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/portaria_006.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/portaria_006.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO CARGO DE DIRETORA ADMINISTRATIVA E FINANCEIRA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/portaria_007.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/portaria_007.25.pdf</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/portaria_008.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/portaria_008.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/portaria_009.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/portaria_009.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO CARGO DE FISCAL DE CONTRATO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/portaria_010.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/portaria_010.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MUDANÇA DE HORARIO EM ATENDIMENTO AO LEGISLATIVO.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/portaria_011.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/portaria_011.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA EQUIPE DE APOIO, E DÁ OUTRAS PROVIDÊNCIAS. (EM CONFORMIDADE COM O ARTIGO 3º, DA LEI Nº 14.133, DE 1º DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/portaria_012.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/portaria_012.25.pdf</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/portaria_013.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/portaria_013.pdf</t>
   </si>
   <si>
     <t>DESIGNA SERVIDORA, SEM PREJUÍZO DAS ATRIBUIÇÕES EM SUAS RESPECTIVAS UNIDADES DE LOTAÇÃO, ATUAR COMO AGENTE DE CONTRATAÇÃO NOS PROCEDIMENTOS REGIDOS PELA LEI Nº 14.133/2021.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/portaria_014.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/portaria_014.pdf</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/portaria_015.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/portaria_015.pdf</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/portaria_016.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/portaria_016.pdf</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/portaria_017.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/portaria_017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO PARA REPRESENTAREM O PODER LEGISLATIVO EM VIAGEM OFICIAL, COM DESTINO A BRASÍLIA-DF.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/portaria_018.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/portaria_018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECRETAÇÃO DE PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO NOS DIAS 10 E 11 DE FEVEREIRO DE 2025 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/portaria_019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/portaria_019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA MATERNIDADE A SERVIDORA SUELEN BARBOSA DE ARAÚJO.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/portaria_020_2.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/portaria_020_2.pdf</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/portaria_021.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/portaria_021.pdf</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/portaria_022.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/portaria_022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECRETAÇÃO DE PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO NO DIA 03 DE MARÇO E FERIADO NOS DIAS 04 E 05 DE MARÇO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/portaria_023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/portaria_023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS VEREADORES PARA REPRESENTAREM O PODER LEGISLATIVO EM VIAGEM OFICIAL, COM DESTINO A BRASILIA-DF.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/portaria_024.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/portaria_024.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1330/portaria_025.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1330/portaria_025.25.pdf</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1331/portaria_026.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1331/portaria_026.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE SERVIDORES PARA COMPOREM A COMISSÃO DE INVENTÁRIO 2025 DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE-RO.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/portaria_027.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/portaria_027.25.pdf</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/portaria_028.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/portaria_028.25.pdf</t>
   </si>
   <si>
     <t>DESIGNA PROCURADORA DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE DE ITAPUÃ DO OESTE-RO.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/portaria_029.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/portaria_029.pdf</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/portaria_30.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/portaria_30.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HORÁRIO ESPECIAL DE EXPEDIENTE ADMINISTRATIVO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE - RO.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/portaria_031.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/portaria_031.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/portaria_033.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/portaria_033.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS VEREADORES PARA REPRESENTAREM O PODER LEGISLATIVO EM VIAGEM OFICIAL, COM DESTINO A PORTO VELHO-RO.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1496/portaria_034.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1496/portaria_034.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE _x000D_
 ASSESSOR PARLAMENTAR DA CÂMARA _x000D_
 MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1497/portaria_035.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1497/portaria_035.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA _x000D_
 EQUIPE DE APOIO, E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 (EM CONFORMIDADE COM O ARTIGO 3°, DA LEI Nº _x000D_
 14.133, DE 1º DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1498/portaria_036.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1498/portaria_036.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO _x000D_
 CARGO DE ASSESSOR PARLAMENTAR DA _x000D_
 CÂMARA MUNICIPAL DE ITAPUÃ DO _x000D_
 OESTE/RO.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1499/portaria_037.25_000015.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1499/portaria_037.25_000015.pdf</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1542/portaria_038.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1542/portaria_038.pdf</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1543/portaria_039.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1543/portaria_039.pdf</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1544/portaria_040.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1544/portaria_040.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE FISCAL DE CONTRATO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1545/portaria_041.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1545/portaria_041.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE ASSESSOR ESPECIAL DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1546/portaria_042.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1546/portaria_042.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE AUTORIDADE PARA ASSEGURAR O CUMPRIMENTO DA LEGISLAÇÃO DE TRANSPARÊNCIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1547/portaria_043.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1547/portaria_043.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE AUTORIDADE PARA ASSEGURAR O CUMPRIMENTO DA LEGISLAÇÃO DA OUVIDORIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1548/portaria_044.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1548/portaria_044.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE AUTORIDADE DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1549/portaria_045.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1549/portaria_045.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO CARGO DE DIRETOR LEGISLATIVO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1550/portaria_046.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1550/portaria_046.pdf</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1551/portaria_047.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1551/portaria_047.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO CARGO DE CONTROLADOR GERAL DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1552/portaria_048.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1552/portaria_048.pdf</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1553/portaria_049.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1553/portaria_049.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO CARGO DE CHEFE DE DIVISÃO DE SERVIÇOS GERAIS DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1554/portaria_050.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1554/portaria_050.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA EQUIPE DE APOIO, E DÁ OUTRAS PROVIDÊNCIAS. (EM CONFORMIDADE COM O ARTIGO 3°, DA LEI N°14.133, DE 1° DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1567/portaria_051.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1567/portaria_051.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO CARGO DE OUVIDOR GERAL DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1625/portaria_052.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1625/portaria_052.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A NOMEAÇÃO DE SERVIDORES PARA COMPOREM A COMISSÃO DE INVENTÁRIO 2025 DA CÂMARA MUNICIPAL DE ITAPUÄ DO OESTE - RO."</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1638/portaria_053_ponto_facultativo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1638/portaria_053_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECRETAÇÃO DE PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO NO DIA 21 DE NOVEMBRO DE 2025 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1672/portaria-054_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1672/portaria-054_1.pdf</t>
   </si>
   <si>
     <t>“PRORROGA O PRAZO DE CONCLUSÃO DOS TRABALHOS DA COMISSÃO ESPECIAL DE INVENTÁRIO 2025, NOMEADA PELA PORTARIA Nº 052/2025, NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE – RO.”</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>At</t>
   </si>
   <si>
     <t>Atas</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/termo_posse_cdrn.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/termo_posse_cdrn.pdf</t>
   </si>
   <si>
     <t>ATA DA PRIMEIRA SESSÃO SOLENE DE POSSE DOS VEREADORES 2025.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/ata_02_ext.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/ata_02_ext.pdf</t>
   </si>
   <si>
     <t>ATA DA SEGUNDA SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 08 DE JANEIRO DE 2025.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/ata_01_sol.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/ata_01_sol.pdf</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/ata_04.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/ata_04.25.pdf</t>
   </si>
   <si>
     <t>ATA DA QUARTA SESSÃO LEGISLATIVA ORDINÁRIA DO PRIMEIRO PERÍODO DA NONA LEGISLATURA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/ata_05_.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/ata_05_.pdf</t>
   </si>
   <si>
     <t>ATA DA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA 20 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/ata_06.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/ata_06.25.pdf</t>
   </si>
   <si>
     <t>ATA DA SEXTA SESSÃO LEGISLATIVA ORDINÁRIA DO PRIMEIRO PERÍODO DA NONA LEGISLATURA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1461/ata_07.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1461/ata_07.pdf</t>
   </si>
   <si>
     <t>ATA DA SÉTIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA TRÊS DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/ata_08_ord..pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/ata_08_ord..pdf</t>
   </si>
   <si>
     <t>ATA DA OITAVA LEGISLATURA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA DEZ DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/ata_10.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/ata_10.25.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA 08 DE MAIO DE 2025</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/ata_11.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/ata_11.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA QUINZE DE MAIO DE 2025.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1410/ata_14.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1410/ata_14.25.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA CINCO DE JUNHO DE 2025.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1460/ata_15.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1460/ata_15.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA DOZE DE JUNHO DE 2025.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1520/ata_18_000047.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1520/ata_18_000047.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA VINTE E UM DIAS DE AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1521/ata_20_000048.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1521/ata_20_000048.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA ONZE DIAS DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1525/ata_21.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1525/ata_21.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA DEZOITO DE SETEMBRO DE 2025</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1555/ata_22.pdf</t>
-[...2 lines deleted...]
-    <t>ATA DA VIGÉSIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA DOIS DE OUTUBRO DE 2025</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1555/ata_23_25_de_setembro.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA VINTE E CINCO DE SETEMBRO DE 2025</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1640/ata_23_25_de_setembro.pdf</t>
-[...2 lines deleted...]
-    <t>ATA DA VIGÉSIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA VINTE E CINCO DE SETEMBRO DE 2025.</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1640/ata_22.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA DOIS DE OUTUBRO DE 2025.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1593/ata_25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1593/ata_25.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA DEZESSEIS DE OUTUBRO DE 2025</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1736/ata_27_30_de_outubro_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1736/ata_27_30_de_outubro_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA SÉTIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA TRINTA DE OUTUBRO DE 2025</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1737/ata_28_13_de_novembro_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1737/ata_28_13_de_novembro_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA TREZE DE NOVEMBRO DE 2025.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1738/ata_29_27_de_novembro_2025.pdf</t>
-[...2 lines deleted...]
-    <t>ATA DA VIGÉSIMA NONA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA 27 DE NOVEMBRO DE 2025.</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1738/ata_29_27_de_novembro_2025.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA NONA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA VINTE E SETE DE NOVEMBRO DE 2025.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/decreto_01.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/decreto_01.25.pdf</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/decreto_02.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/decreto_02.25.pdf</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1573/decreto-003.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1573/decreto-003.pdf</t>
   </si>
   <si>
     <t>A PRESIDENTE DA CÂMARA MUNICIPAL DE ITAPUÃ DE OESTE- (RO) NO USO DE SUAS ATRIBUIÇÕES LEGAIS QUE LHE CONFEREM O REGIMENTO INTERNO DESTA CASA.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1692/decreto-004_2.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1692/decreto-004_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DO PODER LEGISLATIVO CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE - RO NO PERÍODO DAS FESTIVIDADES DE FINAL DE ANO.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1462/mocao_de_aplausos_01.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1462/mocao_de_aplausos_01.2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PROFESSOR E ESCRITOR ANDERSON DE JESUS DOS SANTOS.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1526/mocao_de_aplauso_002_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1526/mocao_de_aplauso_002_2025.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL  DE ITAPUÃ DO OESTE, ESTADO DE RONDÔNIA, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, APRESENTA A PRESENTE MOÇÃO DE APLAUSOS E RECONHECIMENTO À SENHORA MARIA ISOLETE SZCZCEPANIAK LIMA, EM RAZÃO DE SUA NOTÁVEL TRAJETÓRIA COMO EDUCADORA E COMO UMA DAS PIONEIRAS NA FUNDAÇÃO DA APAE ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>CCJ</t>
   </si>
   <si>
     <t>Comissão de Constituição Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/ccj_e_cof_01_reso.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/ccj_e_cof_01_reso.pdf</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/ccj_e_cof_002.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/ccj_e_cof_002.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO, FIXAÇÃO DE VALORES, PAGAMENTO, E PRESTAÇÃO DE CONTAS DE DIÁRIAS PARA VEREADORES E SERVIDORES EM GERAL, A SERVIÇO OU REPRESENTAÇÃO DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/parecer_comicoes_.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/parecer_comicoes_.pdf</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1653/ccj_cof_cecds_004.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1653/ccj_cof_cecds_004.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO PARA IMPLEMENTAR O ESTUDO DA "CONSTITUIÇÃO EM MIÚDOS", NAS ESCOLAS DE REDE MUNICIPAL DE ITAPUÃ DO OESTE/RO</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/ccj_05.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/ccj_05.pdf</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/ccj_007.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/ccj_007.2025.pdf</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/ccj_008.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/ccj_008.2025.pdf</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1656/ccj_cof_009_ok.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1656/ccj_cof_009_ok.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ESTRUTURA ORGANIZACIONAL MUNICIPAL DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS DA CÂMARA.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1589/ccj_cof_cecds_010-2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1589/ccj_cof_cecds_010-2025.pdf</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/parecer_ccj_e_cof_012.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/parecer_ccj_e_cof_012.pdf</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1574/ccj_cof_cecds_018-2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1574/ccj_cof_cecds_018-2025.pdf</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1577/ccj_cof_cecds_020-2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1577/ccj_cof_cecds_020-2025.pdf</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1580/ccj_cof_cecds_022-2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1580/ccj_cof_cecds_022-2025.pdf</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1484/ccj_cof_036.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1484/ccj_cof_036.25.pdf</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/ccj_cof_e_cecds_037.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/ccj_cof_e_cecds_037.pdf</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1481/ccj_cof_039.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1481/ccj_cof_039.25.pdf</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1486/ccj_cof_040.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1486/ccj_cof_040.25.pdf</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1668/ccj_cof_cecds_041.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1668/ccj_cof_cecds_041.25.pdf</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1673/ccj_cof_cecds_042.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1673/ccj_cof_cecds_042.25.pdf</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1487/ccj_cof_043.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1487/ccj_cof_043.25.pdf</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1489/ccj_cof_044.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1489/ccj_cof_044.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO PROVENIENTE DE EMENDA ESPECIAL Nº 202442720008, PARA AQUISIÇÃO DE BLOCOS SEXTA VADOS E MEIO FIO PARA PAVIMENTAÇÃO DE RUAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1676/ccj_cof_cecds_045.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1676/ccj_cof_cecds_045.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCORPORAÇÃO DOS JOGOS DE FUTEBOL DE CAMPO E OUTRAS ÁREAS DESPORTIVAS AMADORAS DENOMINADO AMADORZÃO, MODALIDADE DOS SETORES E INSTITUIÇÕES, AO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE ITAPUÃ DO OESTE.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1491/ccj_cof_046.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1491/ccj_cof_046.2025.pdf</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1679/ccj_cof_cecds_047.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1679/ccj_cof_cecds_047.25.pdf</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1682/ccj_cof_cecds_48.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1682/ccj_cof_cecds_48.pdf</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1686/ccj_cof_cecds_049.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1686/ccj_cof_cecds_049.pdf</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1689/ccj_cof_cecds_050_2025_000030.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1689/ccj_cof_cecds_050_2025_000030.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1710/ccj_cof_ceds_051_2025_000032.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1710/ccj_cof_ceds_051_2025_000032.pdf</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1694/ccj_cof_cecds_052.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1694/ccj_cof_cecds_052.pdf</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1697/ccj_cof_cecds_053.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1697/ccj_cof_cecds_053.pdf</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1700/ccj_cof_cecds_055.25_000014.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1700/ccj_cof_cecds_055.25_000014.pdf</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1703/ccj_cof_cecds_056.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1703/ccj_cof_cecds_056.pdf</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1583/ccj_cof_cecds_057-2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1583/ccj_cof_cecds_057-2025.pdf</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1586/ccj_cof_cecds_061-2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1586/ccj_cof_cecds_061-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, NO VALOR DE R$1.971.295,69, DESTINADO Á SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS (SEMOSP) E DÁ OUTRAS PROVIDÊNCIAS. " AUTORIA: PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1634/ccj_cof_cecds_67.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1634/ccj_cof_cecds_67.pdf</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE, ESTADO DE RONDÔNIA, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, APRESENTA A PRESENTE MOÇÃO DE APLAUSOS E RECONHECIMENTO À SENHORA MARIA ISOLETE SZCZCEPANIAK LIMA, EM RAZÃO DE SUA NOTÁVEL TRAJETÓRIA COMO EDUCADORA E COMO UMA DAS PIONEIRAS NA FUNDAÇÃO DA APAE ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1648/ccj_cof_007.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1648/ccj_cof_007.pdf</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1650/ccj_cof_054.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1650/ccj_cof_054.pdf</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1662/ccj_cof_cecds_005.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1662/ccj_cof_cecds_005.25.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PREVENÇÃO E ENFRENTAMENTO AO HIV/AIDS COM FOCO EM ADOLESCENTES E JOVENS NO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1665/ccj_cof_cecds_010_2025_000020.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1665/ccj_cof_cecds_010_2025_000020.pdf</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1707/ccj_cof_cecds_juridico.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1707/ccj_cof_cecds_juridico.pdf</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1713/ccj_cof_cmio_009.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1713/ccj_cof_cmio_009.pdf</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1716/ccj_cof_cmio_010.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1716/ccj_cof_cmio_010.pdf</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1719/ccj_cof_projeto_cmio_007_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1719/ccj_cof_projeto_cmio_007_2025.pdf</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1733/ccj_cof_emenda_a_lei_organica_10_07_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1733/ccj_cof_emenda_a_lei_organica_10_07_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 16 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAPUÃ DO OESTE, PARA PERMITIR A RECONDUÇÃO PARA O MESMO CARGO DA MESA DIRETORA DURANTE A MESMA LEGISLATURA.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1763/ccjr_cof_cecds_069.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1763/ccjr_cof_cecds_069.pdf</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1766/ccjr_cof_cecds_064.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1766/ccjr_cof_cecds_064.pdf</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1773/ccjr_cof_cecds_070_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1773/ccjr_cof_cecds_070_2025.pdf</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1779/ccj_cof_cecds_071_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1779/ccj_cof_cecds_071_2025.pdf</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1784/ccj_cof_072_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1784/ccj_cof_072_2025.pdf</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1788/ccj_cof_074_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1788/ccj_cof_074_2025.pdf</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1791/ccjr_cof_075_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1791/ccjr_cof_075_2025.pdf</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1795/ccjr_cof_076_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1795/ccjr_cof_076_2025.pdf</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1799/ccjr_cof_cecds_077_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1799/ccjr_cof_cecds_077_2025.pdf</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1804/ccjr_cof_078_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1804/ccjr_cof_078_2025.pdf</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1809/ccjr_cof_cecds_080_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1809/ccjr_cof_cecds_080_2025.pdf</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1813/ccjr_cof_082_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1813/ccjr_cof_082_2025.pdf</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1817/ccjr_cof_081_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1817/ccjr_cof_081_2025.pdf</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1821/ccjr_cof_084_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1821/ccjr_cof_084_2025.pdf</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1825/ccjr_cof_085_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1825/ccjr_cof_085_2025.pdf</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1829/ccjr_cof_088_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1829/ccjr_cof_088_2025.pdf</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1833/ccjr_cof_cecds_083_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1833/ccjr_cof_cecds_083_2025.pdf</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1839/ccjr_cof_cecds_087_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1839/ccjr_cof_cecds_087_2025.pdf</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>CECDS</t>
   </si>
   <si>
     <t>Comissão de Educação Cultura Desporto e Saúde</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1493/ccj_cof_cecds_002.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1493/ccj_cof_cecds_002.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DO LIMITE DE MARGEM DE CONSIGNAÇÃO EM FOLHA DE PAGAMENTO PARA OS VEREADORES DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/parecer_comicoes_.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/parecer_comicoes_.pdf</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO PARA IMPLEMENTAR O ESTUDO DA "CONSTITUIÇÃO EM MIÚDOS", NAS ESCOLAS DA REDE MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1590/ccj_cof_cecds_010-2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1590/ccj_cof_cecds_010-2025.pdf</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1575/ccj_cof_cecds_018-2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1575/ccj_cof_cecds_018-2025.pdf</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1578/ccj_cof_cecds_020-2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1578/ccj_cof_cecds_020-2025.pdf</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1581/ccj_cof_cecds_022-2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1581/ccj_cof_cecds_022-2025.pdf</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/ccj_cof_e_cecds_037.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/ccj_cof_e_cecds_037.pdf</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1669/ccj_cof_cecds_041.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1669/ccj_cof_cecds_041.25.pdf</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1674/ccj_cof_cecds_042.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1674/ccj_cof_cecds_042.25.pdf</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1677/ccj_cof_cecds_045.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1677/ccj_cof_cecds_045.25.pdf</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1680/ccj_cof_cecds_047.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1680/ccj_cof_cecds_047.25.pdf</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1683/ccj_cof_cecds_48.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1683/ccj_cof_cecds_48.pdf</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1687/ccj_cof_cecds_049.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1687/ccj_cof_cecds_049.pdf</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1690/ccj_cof_cecds_050_2025_000030.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1690/ccj_cof_cecds_050_2025_000030.pdf</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1695/ccj_cof_cecds_052.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1695/ccj_cof_cecds_052.pdf</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1698/ccj_cof_cecds_053.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1698/ccj_cof_cecds_053.pdf</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1701/ccj_cof_cecds_055.25_000014.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1701/ccj_cof_cecds_055.25_000014.pdf</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1704/ccj_cof_cecds_056.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1704/ccj_cof_cecds_056.pdf</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1629/ccj_cof_cecds_057-2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1629/ccj_cof_cecds_057-2025.pdf</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1587/ccj_cof_cecds_061-2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1587/ccj_cof_cecds_061-2025.pdf</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1635/ccj_cof_cecds_67.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1635/ccj_cof_cecds_67.pdf</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1644/ccj_cof_cecds_002_2025_mocao.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1644/ccj_cof_cecds_002_2025_mocao.pdf</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1651/ccj_cof_054.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1651/ccj_cof_054.pdf</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1663/ccj_cof_cecds_005.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1663/ccj_cof_cecds_005.25.pdf</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1666/ccj_cof_cecds_010_2025_000020.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1666/ccj_cof_cecds_010_2025_000020.pdf</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1708/ccj_cof_cecds_juridico.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1708/ccj_cof_cecds_juridico.pdf</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1711/ccj_cof_ceds_051_2025_000032.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1711/ccj_cof_ceds_051_2025_000032.pdf</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1714/ccj_cof_cmio_009.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1714/ccj_cof_cmio_009.pdf</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1717/ccj_cof_cmio_010.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1717/ccj_cof_cmio_010.pdf</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1764/ccjr_cof_cecds_069.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1764/ccjr_cof_cecds_069.pdf</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1767/ccjr_cof_cecds_064.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1767/ccjr_cof_cecds_064.pdf</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1774/ccjr_cof_cecds_070_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1774/ccjr_cof_cecds_070_2025.pdf</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1780/ccj_cof_cecds_071_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1780/ccj_cof_cecds_071_2025.pdf</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1800/ccjr_cof_cecds_077_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1800/ccjr_cof_cecds_077_2025.pdf</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1810/ccjr_cof_cecds_080_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1810/ccjr_cof_cecds_080_2025.pdf</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1840/ccjr_cof_cecds_087_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1840/ccjr_cof_cecds_087_2025.pdf</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cédula de Votação</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/cedula_votacao_01.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/cedula_votacao_01.pdf</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/cedula_votacao_002.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/cedula_votacao_002.pdf</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/cedula_cotacao_.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/cedula_cotacao_.pdf</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1470/cedula_votacao_004.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1470/cedula_votacao_004.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DA "CONSTITUIÇÃO EM MIÚDOS" NAS ESCOLAS DA REDE MUNICIPAL DE ITAPUÃ DO OESTE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/cedula_votacao_05.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/cedula_votacao_05.pdf</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/cedula_votacao_007.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/cedula_votacao_007.2025.pdf</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1306/cedula_votacao_008.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1306/cedula_votacao_008.2025.pdf</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1610/cedula_vot_009.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1610/cedula_vot_009.pdf</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1618/cedula_votacao_010_2025_000022.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1618/cedula_votacao_010_2025_000022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO EMPREENDEDORISMO FEMININO.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/cedula_votacao_012.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/cedula_votacao_012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 100.296,35, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS- SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/cedula_votacao_013.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/cedula_votacao_013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 223.081,18, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1536/cedula_de_votacao_49.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1536/cedula_de_votacao_49.pdf</t>
   </si>
   <si>
     <t>AUTORIZA SOBRE A CRIAÇÃO DO BANCO DE MEDICAMENTOS NO MUNICÍPIOS DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1611/cedula_vot_022.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1611/cedula_vot_022.pdf</t>
   </si>
   <si>
     <t>AGLUTINAÇÃO DOS PROJETOS DE AUTORIA DO VEREADOR ROBSON E PREFEITURA MUNICIPAL - CENSO DOS NEURODIVERGENTES NO MUNICIPIO DE ITAPUÃ DO OESTE.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1612/cedula_vot_023_000065.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1612/cedula_vot_023_000065.pdf</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1471/cedula_votacao_036.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1471/cedula_votacao_036.25.pdf</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/cedula_votacao_037.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/cedula_votacao_037.pdf</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1472/cedula_votacao_039.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1472/cedula_votacao_039.25.pdf</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1473/cedula_votacao_040.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1473/cedula_votacao_040.25.pdf</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1474/cedula_votacao_041.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1474/cedula_votacao_041.25.pdf</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1475/cedula_votacao_042.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1475/cedula_votacao_042.25.pdf</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1476/cedula_votacao_043.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1476/cedula_votacao_043.25.pdf</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1477/cedula_votacao_044.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1477/cedula_votacao_044.25.pdf</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1478/cedula_votacao_045.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1478/cedula_votacao_045.25.pdf</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1479/cedula_votacao_046.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1479/cedula_votacao_046.2025.pdf</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1480/cedula_votacao_047.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1480/cedula_votacao_047.2025.pdf</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1532/cedula_de_votacao_048.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1532/cedula_de_votacao_048.pdf</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1613/cedula_vot_049.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1613/cedula_vot_049.pdf</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1558/cedula_de_votacao_050.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1558/cedula_de_votacao_050.pdf</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1564/cedula_de_votacao.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1564/cedula_de_votacao.pdf</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1571/cedula_de_votacao_52.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1571/cedula_de_votacao_52.pdf</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1606/cedula_de_votacao_053.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1606/cedula_de_votacao_053.pdf</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1614/cedula_vot_054..pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1614/cedula_vot_054..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE - SEMSAU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1615/cedula_vot_053_ok.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1615/cedula_vot_053_ok.pdf</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1616/cedula_vot_054.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1616/cedula_vot_054.pdf</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1617/cedula_vot_056.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1617/cedula_vot_056.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL - SEMTAS E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1619/cedula_votacao_020_000070.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1619/cedula_votacao_020_000070.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER - SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1620/cedula_votacao_050_000029.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1620/cedula_votacao_050_000029.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1621/cedula_votacao_055.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1621/cedula_votacao_055.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DESTINADO Á EXECUÇÃO DO SHOW ARTÍSTICO DA EXPÕA 2025, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1622/cedula_votacao_cmio_007.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1622/cedula_votacao_cmio_007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESTINAÇÃO DE PERCENTUAL DE UNIDADES HABITACIONAIS DOS PROGRAMAS PÚBLICOS OU SUBSIDIADOS DO MUNICÍPIO PARA MULHERES EM SITUAÇÕES DE VIOLÊNCIA DOMÉSTICA E FAMILIAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1623/cedula_votacao_cmio_009.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1623/cedula_votacao_cmio_009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DAS ESTRUTURAS ESPORTIVAS IGUALITÁRIAS.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1624/cedula_votacao_emenda_a_lei_organica_003.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1624/cedula_votacao_emenda_a_lei_organica_003.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART. 16 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAPUÃ DO OESTE, PARA PERMITIR A RECONDUÇÃO PARA O MESMO CARGO DA MESA DIRETORA DURANTE A MESMA LEGISLATURA."</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1633/cedula_de_votacao.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1633/cedula_de_votacao.pdf</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1641/cedula_votacao_emenda_a_lei_organica_003_ok.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1641/cedula_votacao_emenda_a_lei_organica_003_ok.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA A LEI ORGÂNICA N°003 2025 - ALTERA ART.16 DA LEI ORGÂNICA.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1646/cedula_de_votacao_066_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1646/cedula_de_votacao_066_2025.pdf</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1761/cedula_de_votacao_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1761/cedula_de_votacao_2025.pdf</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1770/cedula_de_votacao_069_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1770/cedula_de_votacao_069_2025.pdf</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1772/cedula_de_votacao_064_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1772/cedula_de_votacao_064_2025.pdf</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1777/cedula_de_votacao_070_2025_ok.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1777/cedula_de_votacao_070_2025_ok.pdf</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1778/cedula_de_votacao_071_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1778/cedula_de_votacao_071_2025.pdf</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1783/cedula_de_votacao_072_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1783/cedula_de_votacao_072_2025.pdf</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1787/cedula_de_votacao_074_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1787/cedula_de_votacao_074_2025.pdf</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1793/cedula_de_votacao_075_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1793/cedula_de_votacao_075_2025.pdf</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1797/cedula_de_votacao_076_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1797/cedula_de_votacao_076_2025.pdf</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1802/cedula_de_votacao_077_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1802/cedula_de_votacao_077_2025.pdf</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1806/cedula_de_votacao_078_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1806/cedula_de_votacao_078_2025.pdf</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1815/cedula_de_votacao_082_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1815/cedula_de_votacao_082_2025.pdf</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1819/cedula_de_votacao_081_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1819/cedula_de_votacao_081_2025.pdf</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1823/cedula_de_votacao_084_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1823/cedula_de_votacao_084_2025.pdf</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1827/cedula_de_votacao_085_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1827/cedula_de_votacao_085_2025.pdf</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1831/cedula_de_votacao_088_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1831/cedula_de_votacao_088_2025.pdf</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1835/cedula_de_votacao_083_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1835/cedula_de_votacao_083_2025.pdf</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1838/cedula_de_votacao_087_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1838/cedula_de_votacao_087_2025.pdf</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1842/cedula_de_votacao_087_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1842/cedula_de_votacao_087_2025.pdf</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>COF</t>
   </si>
   <si>
     <t>Comissão de Orçamentos e Finanças</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1324/ccj_e_cof_01_reso.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1324/ccj_e_cof_01_reso.pdf</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/ccj_e_cof_002.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/ccj_e_cof_002.2025.pdf</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/parecer_comicoes_.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/parecer_comicoes_.pdf</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1655/ccj_cof_cecds_004.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1655/ccj_cof_cecds_004.25.pdf</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/cof_05.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/cof_05.pdf</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/cof_007.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/cof_007.2025.pdf</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/cof_008.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/cof_008.2025.pdf</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1657/ccj_cof_009_ok.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1657/ccj_cof_009_ok.pdf</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1591/ccj_cof_cecds_010-2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1591/ccj_cof_cecds_010-2025.pdf</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/parecer_ccj_e_cof_012.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/parecer_ccj_e_cof_012.pdf</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1576/ccj_cof_cecds_018-2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1576/ccj_cof_cecds_018-2025.pdf</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1579/ccj_cof_cecds_020-2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1579/ccj_cof_cecds_020-2025.pdf</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1630/ccj_cof_cecds_022-2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1630/ccj_cof_cecds_022-2025.pdf</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1483/ccj_cof_036.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1483/ccj_cof_036.25.pdf</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/ccj_cof_e_cecds_037.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/ccj_cof_e_cecds_037.pdf</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1482/ccj_cof_039.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1482/ccj_cof_039.25.pdf</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1485/ccj_cof_040.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1485/ccj_cof_040.25.pdf</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1670/ccj_cof_cecds_041.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1670/ccj_cof_cecds_041.25.pdf</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1675/ccj_cof_cecds_042.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1675/ccj_cof_cecds_042.25.pdf</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1488/ccj_cof_043.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1488/ccj_cof_043.25.pdf</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1490/ccj_cof_044.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1490/ccj_cof_044.2025.pdf</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1678/ccj_cof_cecds_045.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1678/ccj_cof_cecds_045.25.pdf</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1492/ccj_cof_046.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1492/ccj_cof_046.2025.pdf</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1582/ccj_cof_cecds_022-2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1582/ccj_cof_cecds_022-2025.pdf</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1684/ccj_cof_cecds_48.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1684/ccj_cof_cecds_48.pdf</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1688/ccj_cof_cecds_049.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1688/ccj_cof_cecds_049.pdf</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1691/ccj_cof_cecds_050_2025_000030.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1691/ccj_cof_cecds_050_2025_000030.pdf</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1696/ccj_cof_cecds_052.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1696/ccj_cof_cecds_052.pdf</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1699/ccj_cof_cecds_053.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1699/ccj_cof_cecds_053.pdf</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1705/ccj_cof_cecds_056.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1705/ccj_cof_cecds_056.pdf</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1585/ccj_cof_cecds_057-2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1585/ccj_cof_cecds_057-2025.pdf</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1588/ccj_cof_cecds_061-2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1588/ccj_cof_cecds_061-2025.pdf</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1636/ccj_cof_cecds_67.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1636/ccj_cof_cecds_67.pdf</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1645/ccj_cof_cecds_002_2025_mocao.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1645/ccj_cof_cecds_002_2025_mocao.pdf</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1649/ccj_cof_007.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1649/ccj_cof_007.pdf</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1652/ccj_cof_054.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1652/ccj_cof_054.pdf</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1664/ccj_cof_cecds_005.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1664/ccj_cof_cecds_005.25.pdf</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1667/ccj_cof_cecds_010_2025_000020.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1667/ccj_cof_cecds_010_2025_000020.pdf</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1681/ccj_cof_cecds_047.25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1681/ccj_cof_cecds_047.25.pdf</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1709/ccj_cof_cecds_juridico.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1709/ccj_cof_cecds_juridico.pdf</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1712/ccj_cof_ceds_051_2025_000032.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1712/ccj_cof_ceds_051_2025_000032.pdf</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1715/ccj_cof_cmio_009.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1715/ccj_cof_cmio_009.pdf</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1718/ccj_cof_cmio_010.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1718/ccj_cof_cmio_010.pdf</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1720/ccj_cof_projeto_cmio_007_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1720/ccj_cof_projeto_cmio_007_2025.pdf</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1765/ccjr_cof_cecds_069.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1765/ccjr_cof_cecds_069.pdf</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1768/ccjr_cof_cecds_064.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1768/ccjr_cof_cecds_064.pdf</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1775/ccjr_cof_cecds_070_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1775/ccjr_cof_cecds_070_2025.pdf</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1781/ccj_cof_cecds_071_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1781/ccj_cof_cecds_071_2025.pdf</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1789/ccj_cof_074_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1789/ccj_cof_074_2025.pdf</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1792/ccjr_cof_075_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1792/ccjr_cof_075_2025.pdf</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1796/ccjr_cof_076_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1796/ccjr_cof_076_2025.pdf</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1801/ccjr_cof_cecds_077_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1801/ccjr_cof_cecds_077_2025.pdf</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1805/ccjr_cof_078_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1805/ccjr_cof_078_2025.pdf</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1811/ccjr_cof_cecds_080_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1811/ccjr_cof_cecds_080_2025.pdf</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1814/ccjr_cof_082_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1814/ccjr_cof_082_2025.pdf</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1818/ccjr_cof_081_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1818/ccjr_cof_081_2025.pdf</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1822/ccjr_cof_084_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1822/ccjr_cof_084_2025.pdf</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1826/ccjr_cof_085_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1826/ccjr_cof_085_2025.pdf</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1830/ccjr_cof_088_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1830/ccjr_cof_088_2025.pdf</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1834/ccjr_cof_cecds_083_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1834/ccjr_cof_cecds_083_2025.pdf</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1841/ccjr_cof_cecds_087_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1841/ccjr_cof_cecds_087_2025.pdf</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>ODRS</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1439/ordem_do_dia_._roteiro_de_sessao_01.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1439/ordem_do_dia_._roteiro_de_sessao_01.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 01 DE JANEIRO DE 2025.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1440/ordem_do_dia_._roteiro_de_sessao_02.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1440/ordem_do_dia_._roteiro_de_sessao_02.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 15 DE JANEIRO DE 2025.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1455/16_ordem_do_dia_roteiro_09.05.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1455/16_ordem_do_dia_roteiro_09.05.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 09 DE MAIO DE 2025.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1454/17_ordem_do_dia_roteiro_15.05.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1454/17_ordem_do_dia_roteiro_15.05.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 15 DE MAIO DE 2025.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1453/18_ordem_do_dia_roteiro_29.04.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1453/18_ordem_do_dia_roteiro_29.04.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 29 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1452/19_ordem_do_dia_roteiro_05.06.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1452/19_ordem_do_dia_roteiro_05.06.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 05 DE JUNHO DE 2025.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1451/20_ordem_do_dia_roteiro_12.06.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1451/20_ordem_do_dia_roteiro_12.06.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 12 DE JUNHO DE 2025.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1450/21_ordem_do_dia_roteiro_26.06.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1450/21_ordem_do_dia_roteiro_26.06.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 26 DE JUNHO DE 2025.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1449/22_ordem_do_dia_roteiro_29.05.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1449/22_ordem_do_dia_roteiro_29.05.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 29 DE MAIO DE 2025.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1537/23_ordem_do_dia_roteiro.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1537/23_ordem_do_dia_roteiro.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 14 DE AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1538/24_ordem_do_dia_roteiro.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1538/24_ordem_do_dia_roteiro.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 21 DE AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1539/25_ordem_do_dia_roteiro.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1539/25_ordem_do_dia_roteiro.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 4 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1540/26_ordem_do_dia_roteiro.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1540/26_ordem_do_dia_roteiro.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 11 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1541/27_ordem_do_dia_roteiro.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1541/27_ordem_do_dia_roteiro.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 18 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1556/28_ordem_do_dia_roteiro.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1556/28_ordem_do_dia_roteiro.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 9 DE OUTUBRO DE 2025.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1560/29_ordem_do_dia_roteiro.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1560/29_ordem_do_dia_roteiro.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 3 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1561/ordem_do_dia_roteiro_de_seassao_035_000071.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1561/ordem_do_dia_roteiro_de_seassao_035_000071.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 25 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1565/ordem_do_dia_roteiro.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1565/ordem_do_dia_roteiro.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 2 DE OUTUBRO DE 2025.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1592/ordem_do_dia_roteiro.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1592/ordem_do_dia_roteiro.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 30 DE OUTUBRO DE 2025.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1626/13_de_novembro_ordem_do_dia.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1626/13_de_novembro_ordem_do_dia.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 13 DE NOVEMBRO DE 2025.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1627/ordem_do_dia_roteiro_6_de_novembro.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1627/ordem_do_dia_roteiro_6_de_novembro.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 6 DE NOVEMBRO DE 2025.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1628/ordem_do_dia_roteiro_16_de_outubro.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1628/ordem_do_dia_roteiro_16_de_outubro.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 16 DE OUTUBRO DE 2025.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1637/ordem_do_dia_19_de_novembro.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1637/ordem_do_dia_19_de_novembro.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 19 DE NOVEMBRO DE 2025.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1642/27_de_novembro_ordem_do_dia.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1642/27_de_novembro_ordem_do_dia.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 27 DE NOVEMBRO DE 2025.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1661/ordem_do_dia_4_de_dezembro_2025_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1661/ordem_do_dia_4_de_dezembro_2025_1.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 4 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1671/ordem_do_dia_errata_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1671/ordem_do_dia_errata_2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 11 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1693/ordem_do_dia_16_de_dezembro_2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1693/ordem_do_dia_16_de_dezembro_2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 16 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1721/03_ordem_do_dia_roteiro_20.02.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1721/03_ordem_do_dia_roteiro_20.02.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 20 DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1722/04_ordem_do_dia_roteiro_02.03.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1722/04_ordem_do_dia_roteiro_02.03.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 27 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1723/05_ordem_do_dia_roteiro_06.03.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1723/05_ordem_do_dia_roteiro_06.03.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 6 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1724/06_ordem_do_dia_roteiro_13.03.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1724/06_ordem_do_dia_roteiro_13.03.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 13 MARÇO DE 2025.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1725/07_ordem_do_dia_roteiro_20.03.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1725/07_ordem_do_dia_roteiro_20.03.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 20 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1726/08_ordem_do_dia_roteiro_03.04.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1726/08_ordem_do_dia_roteiro_03.04.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 3 ABRIL DE 2025.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1727/10_ordem_do_dia_roteiro_10.04.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1727/10_ordem_do_dia_roteiro_10.04.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 10 ABRIL DE 2025.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1728/11_ordem_do_dia_roteiro_17.04.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1728/11_ordem_do_dia_roteiro_17.04.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 17 ABRIL DE 2025.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1729/12_ordem_do_dia_roteiro_24.04.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1729/12_ordem_do_dia_roteiro_24.04.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 24 ABRIL DE 2025.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1730/13_ordem_do_dia_roteiro_27.02.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1730/13_ordem_do_dia_roteiro_27.02.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 27 DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1731/14_ordem_do_dia_roteiro_28.04.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1731/14_ordem_do_dia_roteiro_28.04.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 22 DE MAIO DE 2025.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1732/15_ordem_do_dia_roteiro_08.05.2025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1732/15_ordem_do_dia_roteiro_08.05.2025.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 8 DE MAIO DE 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4683,67 +4683,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_lei_complementar_01.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei_02.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/projeto_de_lei_003.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/projeto_de_lei_005.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/projeto_de_lei_006.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_007.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei_008.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/projeto_de_lei_009.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_lei_010.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1287/projeto_de_lei_011.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei_012.25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei_013.25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/projeto_de_lei_014.25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/projeto_de_lei_016.25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1336/projeto_de_lei_020.25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/projeto_de_lei_021.25.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1519/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei_complementar_023.25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/projeto_de_lei_024.25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/projeto_de_lei_026.25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/projeto_de_lei_028.25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/projeto_de_lei_033.25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/projeto_de_lei_035.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1404/projeto_de_lei_036.25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/projeto_de_lei_ordinaria_037.25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/projeto_de_lei_038.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_039.25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_040.25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1407/projeto_de_lei_041.25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1408/projeto_de_lei_042.25.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1409/projeto_de_lei_043.25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1466/projeto_de_lei_044.25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1467/projeto_de_lei_045.2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1468/projeto_de_lei_046.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1469/projeto_de_lei_047.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1502/projeto_de_lei_048_000050.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1504/projeto_de_lei_049_000052.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1515/projeto_de_lei_050_2025_000027.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1514/projeto_de_lei_051_2025_000031.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1505/projeto_de_lei_052_000053.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1506/projeto_de_lei_053_000054.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1507/projeto_de_lei_054_000055.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1513/projeto_de_lei_055.25.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1508/projeto_de_lei_056_000056.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_57.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1739/projeto_de_lei_028_substitutivo_ao_projeto_058_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1745/projeto_de_lei_059_substitutivo_ao_projeto_030_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1570/projeto_de_lei_061.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1604/projeto_de_lei-063.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1734/projeto_de_lei_0064_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1631/projeto_de_lei_067.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1758/projeto_de_lei_068_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1735/projeto_de_lei_0069_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_070_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1750/projeto_de_lei_071_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1751/projeto_de_lei_072_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1759/projeto_de_lei_073_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1752/projeto_de_lei_074_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1754/projeto_de_lei_075_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_076_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1756/projeto_de_lei_077_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1757/projeto_de_lei_078_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1807/projeto_de_lei_080_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1746/projeto_de_lei_complementar_081_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1742/projeto_de_lei_82_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1747/projeto_de_lei_complementar_083_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1741/projeto_de_lei_84_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1743/projeto_de_lei_85_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1740/projeto_de_lei_complementar_0087_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1748/projeto_de_lei_088_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/projeto_de_resolucao_01.25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/projeto_de_resolucao_02.25.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/resolucao_03.25.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/projeto_de_resolucao_004.25.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/resolucao_05.25.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1494/desconvocacaodecsetima.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1511/resolucao_007.2025_000057.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1517/projeto_de_resolucao_009_000059.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1523/projeto_de_resolucao_n10.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/decreto_01.25.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/decreto_02.25.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/autografo_01.25.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/autografo_02.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/autografo_03.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/autografo_05.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/autografo_007.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/autografo_008.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/autografo_027.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/autografo_031.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1411/autografo_034.25.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1412/autografo_035.25.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1413/autografo_036.25.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1414/autografo_037.25.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1415/autografo_039.25.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1416/autografo_040.25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1417/autografo_041.25.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1418/autografo_042.25.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1419/autografo_043.25.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1420/autografo_044.25.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1594/autografo_049.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1595/autografo_050_2025_000025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1596/autografo_051_2025_000021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1597/autografo_052.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1598/autografo_053_000028.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1599/autografo_054_2025_000034.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1600/autografo_055.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1602/autografo_057.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1603/autografo_058.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1607/autografo_059.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1608/aitografo_060.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1609/autografo_061.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1535/autografo_062_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1559/autografo_063.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1563/autografo_064.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1533/autografo_065.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1569/autografo_066.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1647/autografo_054.25_000006.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1605/autografo_069.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1632/autografo_071.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1771/autografo_072_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1762/autografo_073_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1769/autografo_074_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1776/autografo_075_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1782/autografo_079_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1786/autografo_080_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1790/autografo_081_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1794/autografo_082_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1798/projeto_de_lei_077_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1820/autografo_086_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1824/autografo_087_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1803/autografo_088_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1837/autografo_089_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1808/autografo_090_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1816/autografo_091_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1812/autografo_092_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1832/autografo_093_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1828/autografo_094_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/projeto_de_emenda_a_lei_organica_001.25.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1463/projeto_de_emenda_a_lei_organica_02.2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1509/emenda_a_lei_organica_03_000058.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1527/emenda_a_lei_organica_004-1-5.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1529/emenda_a_lei_organica_005-1-6.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei_001_cmio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1400/projeto_de_lei_02.25.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1401/projeto_de_lei_003.25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1402/projeto_de_lei_004.25.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_005.25.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1503/projeto_de_lei_007_cmio_000051.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1501/projeto_de_lei_009_cm_000049.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1516/projeto_de_lei_010_cmio_2025_000019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1566/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1534/projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1744/projeto_de_lei_032_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1760/projeto_de_lei_087_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_emenda_a_lei_organica_001.25.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1465/projeto_de_emenda_a_lei_organica_02.2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1510/emenda_a_lei_organica_03_000058.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1528/emenda_a_lei_organica_004-6-9.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1530/emenda_a_lei_organica_005_cropped-7-10.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/termo_de_posse.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/ata_01_sol.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/termo_de_posse_comissoes_.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1459/termo_de_posse_mesa_diretora_2025.2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/projeto_de_resolucao_01.25.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_resolucao_02.25.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/resolucao_03.25.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/projeto_de_resolucao_004.25.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/resolucao_05.25.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1495/desconvocacaodecsetima.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1512/resolucao_007.2025_000057.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1522/resolucao_08.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1524/resolucao_n9.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1572/resolucao_011.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1639/resolucao-012.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1685/resolucao-013.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1706/desconvocacao_sessao_extraordinaria-1612.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/portaria_001.25.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/portaria_002.25.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/portaria_003.25.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/portaria_004.25.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/portaria_005.25.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/portaria_006.25.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/portaria_007.25.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/portaria_008.25.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/portaria_009.25.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/portaria_010.25.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/portaria_011.25.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/portaria_012.25.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/portaria_013.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/portaria_015.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/portaria_016.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/portaria_018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/portaria_020_2.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/portaria_024.25.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1330/portaria_025.25.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1331/portaria_026.25.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/portaria_027.25.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/portaria_028.25.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/portaria_029.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/portaria_30.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/portaria_031.25.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/portaria_033.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1496/portaria_034.25.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1497/portaria_035.25.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1498/portaria_036.25.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1499/portaria_037.25_000015.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1542/portaria_038.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1543/portaria_039.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1544/portaria_040.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1545/portaria_041.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1546/portaria_042.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1547/portaria_043.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1548/portaria_044.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1549/portaria_045.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1550/portaria_046.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1551/portaria_047.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1552/portaria_048.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1553/portaria_049.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1554/portaria_050.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1567/portaria_051.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1625/portaria_052.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1638/portaria_053_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1672/portaria-054_1.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/termo_posse_cdrn.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/ata_02_ext.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/ata_01_sol.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/ata_04.25.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/ata_05_.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/ata_06.25.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1461/ata_07.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/ata_08_ord..pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/ata_10.25.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/ata_11.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1410/ata_14.25.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1460/ata_15.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1520/ata_18_000047.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1521/ata_20_000048.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1525/ata_21.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1555/ata_22.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1640/ata_23_25_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1593/ata_25.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1736/ata_27_30_de_outubro_2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1737/ata_28_13_de_novembro_2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1738/ata_29_27_de_novembro_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/decreto_01.25.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/decreto_02.25.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1573/decreto-003.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1692/decreto-004_2.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1462/mocao_de_aplausos_01.2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1526/mocao_de_aplauso_002_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/ccj_e_cof_01_reso.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/ccj_e_cof_002.2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/parecer_comicoes_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1653/ccj_cof_cecds_004.25.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/ccj_05.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/ccj_007.2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/ccj_008.2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1656/ccj_cof_009_ok.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1589/ccj_cof_cecds_010-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/parecer_ccj_e_cof_012.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1574/ccj_cof_cecds_018-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1577/ccj_cof_cecds_020-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1580/ccj_cof_cecds_022-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1484/ccj_cof_036.25.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/ccj_cof_e_cecds_037.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1481/ccj_cof_039.25.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1486/ccj_cof_040.25.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1668/ccj_cof_cecds_041.25.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1673/ccj_cof_cecds_042.25.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1487/ccj_cof_043.25.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1489/ccj_cof_044.2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1676/ccj_cof_cecds_045.25.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1491/ccj_cof_046.2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1679/ccj_cof_cecds_047.25.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1682/ccj_cof_cecds_48.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1686/ccj_cof_cecds_049.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1689/ccj_cof_cecds_050_2025_000030.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1710/ccj_cof_ceds_051_2025_000032.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1694/ccj_cof_cecds_052.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1697/ccj_cof_cecds_053.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1700/ccj_cof_cecds_055.25_000014.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1703/ccj_cof_cecds_056.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1583/ccj_cof_cecds_057-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1586/ccj_cof_cecds_061-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1634/ccj_cof_cecds_67.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1648/ccj_cof_007.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1650/ccj_cof_054.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1662/ccj_cof_cecds_005.25.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1665/ccj_cof_cecds_010_2025_000020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1707/ccj_cof_cecds_juridico.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1713/ccj_cof_cmio_009.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1716/ccj_cof_cmio_010.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1719/ccj_cof_projeto_cmio_007_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1733/ccj_cof_emenda_a_lei_organica_10_07_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1763/ccjr_cof_cecds_069.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1766/ccjr_cof_cecds_064.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1773/ccjr_cof_cecds_070_2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1779/ccj_cof_cecds_071_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1784/ccj_cof_072_2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1788/ccj_cof_074_2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1791/ccjr_cof_075_2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1795/ccjr_cof_076_2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1799/ccjr_cof_cecds_077_2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1804/ccjr_cof_078_2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1809/ccjr_cof_cecds_080_2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1813/ccjr_cof_082_2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1817/ccjr_cof_081_2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1821/ccjr_cof_084_2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1825/ccjr_cof_085_2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1829/ccjr_cof_088_2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1833/ccjr_cof_cecds_083_2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1839/ccjr_cof_cecds_087_2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1493/ccj_cof_cecds_002.25.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/parecer_comicoes_.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1590/ccj_cof_cecds_010-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1575/ccj_cof_cecds_018-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1578/ccj_cof_cecds_020-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1581/ccj_cof_cecds_022-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/ccj_cof_e_cecds_037.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1669/ccj_cof_cecds_041.25.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1674/ccj_cof_cecds_042.25.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1677/ccj_cof_cecds_045.25.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1680/ccj_cof_cecds_047.25.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1683/ccj_cof_cecds_48.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1687/ccj_cof_cecds_049.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1690/ccj_cof_cecds_050_2025_000030.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1695/ccj_cof_cecds_052.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1698/ccj_cof_cecds_053.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1701/ccj_cof_cecds_055.25_000014.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1704/ccj_cof_cecds_056.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1629/ccj_cof_cecds_057-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1587/ccj_cof_cecds_061-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1635/ccj_cof_cecds_67.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1644/ccj_cof_cecds_002_2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1651/ccj_cof_054.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1663/ccj_cof_cecds_005.25.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1666/ccj_cof_cecds_010_2025_000020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1708/ccj_cof_cecds_juridico.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1711/ccj_cof_ceds_051_2025_000032.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1714/ccj_cof_cmio_009.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1717/ccj_cof_cmio_010.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1764/ccjr_cof_cecds_069.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1767/ccjr_cof_cecds_064.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1774/ccjr_cof_cecds_070_2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1780/ccj_cof_cecds_071_2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1800/ccjr_cof_cecds_077_2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1810/ccjr_cof_cecds_080_2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1840/ccjr_cof_cecds_087_2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/cedula_votacao_01.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/cedula_votacao_002.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/cedula_cotacao_.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1470/cedula_votacao_004.25.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/cedula_votacao_05.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/cedula_votacao_007.2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1306/cedula_votacao_008.2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1610/cedula_vot_009.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1618/cedula_votacao_010_2025_000022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/cedula_votacao_012.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/cedula_votacao_013.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1536/cedula_de_votacao_49.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1611/cedula_vot_022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1612/cedula_vot_023_000065.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1471/cedula_votacao_036.25.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/cedula_votacao_037.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1472/cedula_votacao_039.25.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1473/cedula_votacao_040.25.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1474/cedula_votacao_041.25.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1475/cedula_votacao_042.25.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1476/cedula_votacao_043.25.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1477/cedula_votacao_044.25.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1478/cedula_votacao_045.25.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1479/cedula_votacao_046.2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1480/cedula_votacao_047.2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1532/cedula_de_votacao_048.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1613/cedula_vot_049.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1558/cedula_de_votacao_050.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1564/cedula_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1571/cedula_de_votacao_52.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1606/cedula_de_votacao_053.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1614/cedula_vot_054..pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1615/cedula_vot_053_ok.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1616/cedula_vot_054.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1617/cedula_vot_056.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1619/cedula_votacao_020_000070.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1620/cedula_votacao_050_000029.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1621/cedula_votacao_055.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1622/cedula_votacao_cmio_007.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1623/cedula_votacao_cmio_009.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1624/cedula_votacao_emenda_a_lei_organica_003.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1633/cedula_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1641/cedula_votacao_emenda_a_lei_organica_003_ok.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1646/cedula_de_votacao_066_2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1761/cedula_de_votacao_2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1770/cedula_de_votacao_069_2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1772/cedula_de_votacao_064_2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1777/cedula_de_votacao_070_2025_ok.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1778/cedula_de_votacao_071_2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1783/cedula_de_votacao_072_2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1787/cedula_de_votacao_074_2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1793/cedula_de_votacao_075_2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1797/cedula_de_votacao_076_2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1802/cedula_de_votacao_077_2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1806/cedula_de_votacao_078_2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1815/cedula_de_votacao_082_2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1819/cedula_de_votacao_081_2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1823/cedula_de_votacao_084_2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1827/cedula_de_votacao_085_2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1831/cedula_de_votacao_088_2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1835/cedula_de_votacao_083_2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1838/cedula_de_votacao_087_2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1842/cedula_de_votacao_087_2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1324/ccj_e_cof_01_reso.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/ccj_e_cof_002.2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/parecer_comicoes_.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1655/ccj_cof_cecds_004.25.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/cof_05.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/cof_007.2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/cof_008.2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1657/ccj_cof_009_ok.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1591/ccj_cof_cecds_010-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/parecer_ccj_e_cof_012.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1576/ccj_cof_cecds_018-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1579/ccj_cof_cecds_020-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1630/ccj_cof_cecds_022-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1483/ccj_cof_036.25.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/ccj_cof_e_cecds_037.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1482/ccj_cof_039.25.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1485/ccj_cof_040.25.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1670/ccj_cof_cecds_041.25.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1675/ccj_cof_cecds_042.25.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1488/ccj_cof_043.25.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1490/ccj_cof_044.2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1678/ccj_cof_cecds_045.25.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1492/ccj_cof_046.2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1582/ccj_cof_cecds_022-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1684/ccj_cof_cecds_48.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1688/ccj_cof_cecds_049.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1691/ccj_cof_cecds_050_2025_000030.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1696/ccj_cof_cecds_052.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1699/ccj_cof_cecds_053.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1705/ccj_cof_cecds_056.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1585/ccj_cof_cecds_057-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1588/ccj_cof_cecds_061-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1636/ccj_cof_cecds_67.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1645/ccj_cof_cecds_002_2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1649/ccj_cof_007.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1652/ccj_cof_054.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1664/ccj_cof_cecds_005.25.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1667/ccj_cof_cecds_010_2025_000020.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1681/ccj_cof_cecds_047.25.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1709/ccj_cof_cecds_juridico.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1712/ccj_cof_ceds_051_2025_000032.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1715/ccj_cof_cmio_009.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1718/ccj_cof_cmio_010.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1720/ccj_cof_projeto_cmio_007_2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1765/ccjr_cof_cecds_069.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1768/ccjr_cof_cecds_064.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1775/ccjr_cof_cecds_070_2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1781/ccj_cof_cecds_071_2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1789/ccj_cof_074_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1792/ccjr_cof_075_2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1796/ccjr_cof_076_2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1801/ccjr_cof_cecds_077_2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1805/ccjr_cof_078_2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1811/ccjr_cof_cecds_080_2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1814/ccjr_cof_082_2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1818/ccjr_cof_081_2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1822/ccjr_cof_084_2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1826/ccjr_cof_085_2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1830/ccjr_cof_088_2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1834/ccjr_cof_cecds_083_2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1841/ccjr_cof_cecds_087_2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1439/ordem_do_dia_._roteiro_de_sessao_01.2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1440/ordem_do_dia_._roteiro_de_sessao_02.2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1455/16_ordem_do_dia_roteiro_09.05.2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1454/17_ordem_do_dia_roteiro_15.05.2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1453/18_ordem_do_dia_roteiro_29.04.2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1452/19_ordem_do_dia_roteiro_05.06.2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1451/20_ordem_do_dia_roteiro_12.06.2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1450/21_ordem_do_dia_roteiro_26.06.2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1449/22_ordem_do_dia_roteiro_29.05.2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1537/23_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1538/24_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1539/25_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1540/26_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1541/27_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1556/28_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1560/29_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1561/ordem_do_dia_roteiro_de_seassao_035_000071.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1565/ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1592/ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1626/13_de_novembro_ordem_do_dia.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1627/ordem_do_dia_roteiro_6_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1628/ordem_do_dia_roteiro_16_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1637/ordem_do_dia_19_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1642/27_de_novembro_ordem_do_dia.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1661/ordem_do_dia_4_de_dezembro_2025_1.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1671/ordem_do_dia_errata_2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1693/ordem_do_dia_16_de_dezembro_2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1721/03_ordem_do_dia_roteiro_20.02.2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1722/04_ordem_do_dia_roteiro_02.03.2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1723/05_ordem_do_dia_roteiro_06.03.2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1724/06_ordem_do_dia_roteiro_13.03.2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1725/07_ordem_do_dia_roteiro_20.03.2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1726/08_ordem_do_dia_roteiro_03.04.2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1727/10_ordem_do_dia_roteiro_10.04.2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1728/11_ordem_do_dia_roteiro_17.04.2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1729/12_ordem_do_dia_roteiro_24.04.2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1730/13_ordem_do_dia_roteiro_27.02.2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1731/14_ordem_do_dia_roteiro_28.04.2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1732/15_ordem_do_dia_roteiro_08.05.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_lei_complementar_01.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei_02.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/projeto_de_lei_003.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/projeto_de_lei_005.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/projeto_de_lei_006.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_007.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei_008.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/projeto_de_lei_009.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_lei_010.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1287/projeto_de_lei_011.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei_012.25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei_013.25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/projeto_de_lei_014.25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/projeto_de_lei_016.25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1336/projeto_de_lei_020.25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/projeto_de_lei_021.25.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1519/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei_complementar_023.25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/projeto_de_lei_024.25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/projeto_de_lei_026.25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/projeto_de_lei_028.25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/projeto_de_lei_033.25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/projeto_de_lei_035.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1404/projeto_de_lei_036.25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/projeto_de_lei_ordinaria_037.25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/projeto_de_lei_038.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_039.25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_040.25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1407/projeto_de_lei_041.25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1408/projeto_de_lei_042.25.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1409/projeto_de_lei_043.25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1466/projeto_de_lei_044.25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1467/projeto_de_lei_045.2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1468/projeto_de_lei_046.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1469/projeto_de_lei_047.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1502/projeto_de_lei_048_000050.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1504/projeto_de_lei_049_000052.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1515/projeto_de_lei_050_2025_000027.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1514/projeto_de_lei_051_2025_000031.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1505/projeto_de_lei_052_000053.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1506/projeto_de_lei_053_000054.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1507/projeto_de_lei_054_000055.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1513/projeto_de_lei_055.25.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1508/projeto_de_lei_056_000056.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_57.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1739/projeto_de_lei_028_substitutivo_ao_projeto_058_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1745/projeto_de_lei_059_substitutivo_ao_projeto_030_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1570/projeto_de_lei_061.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1604/projeto_de_lei-063.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1734/projeto_de_lei_0064_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1631/projeto_de_lei_067.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1758/projeto_de_lei_068_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1735/projeto_de_lei_0069_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_070_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1750/projeto_de_lei_071_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1751/projeto_de_lei_072_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1759/projeto_de_lei_073_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1752/projeto_de_lei_074_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1754/projeto_de_lei_075_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_076_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1756/projeto_de_lei_077_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1757/projeto_de_lei_078_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1807/projeto_de_lei_080_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1746/projeto_de_lei_complementar_081_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1742/projeto_de_lei_82_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1747/projeto_de_lei_complementar_083_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1741/projeto_de_lei_84_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1743/projeto_de_lei_85_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1740/projeto_de_lei_complementar_0087_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1748/projeto_de_lei_088_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/projeto_de_resolucao_01.25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/projeto_de_resolucao_02.25.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/resolucao_03.25.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/projeto_de_resolucao_004.25.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/resolucao_05.25.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1494/desconvocacaodecsetima.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1511/resolucao_007.2025_000057.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1517/projeto_de_resolucao_009_000059.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1523/projeto_de_resolucao_n10.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/decreto_01.25.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/decreto_02.25.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/autografo_01.25.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/autografo_02.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/autografo_03.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/autografo_05.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/autografo_007.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/autografo_008.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/autografo_027.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/autografo_031.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1411/autografo_034.25.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1412/autografo_035.25.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1413/autografo_036.25.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1414/autografo_037.25.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1415/autografo_039.25.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1416/autografo_040.25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1417/autografo_041.25.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1418/autografo_042.25.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1419/autografo_043.25.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1420/autografo_044.25.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1594/autografo_049.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1595/autografo_050_2025_000025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1596/autografo_051_2025_000021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1597/autografo_052.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1598/autografo_053_000028.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1599/autografo_054_2025_000034.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1600/autografo_055.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1602/autografo_057.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1603/autografo_058.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1607/autografo_059.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1608/aitografo_060.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1609/autografo_061.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1535/autografo_062_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1559/autografo_063.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1563/autografo_064.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1533/autografo_065.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1569/autografo_066.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1647/autografo_054.25_000006.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1605/autografo_069.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1632/autografo_071.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1771/autografo_072_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1762/autografo_073_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1769/autografo_074_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1776/autografo_075_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1782/autografo_079_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1786/autografo_080_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1790/autografo_081_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1794/autografo_082_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1798/projeto_de_lei_077_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1820/autografo_086_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1824/autografo_087_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1803/autografo_088_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1837/autografo_089_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1808/autografo_090_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1816/autografo_091_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1812/autografo_092_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1832/autografo_093_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1828/autografo_094_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/projeto_de_emenda_a_lei_organica_001.25.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1463/projeto_de_emenda_a_lei_organica_02.2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1509/emenda_a_lei_organica_03_000058.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1527/emenda_a_lei_organica_004-1-5.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1529/emenda_a_lei_organica_005-1-6.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei_001_cmio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1400/projeto_de_lei_02.25.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1401/projeto_de_lei_003.25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1402/projeto_de_lei_004.25.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_005.25.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1503/projeto_de_lei_007_cmio_000051.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1501/projeto_de_lei_009_cm_000049.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1516/projeto_de_lei_010_cmio_2025_000019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1566/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1534/projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1744/projeto_de_lei_032_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1760/projeto_de_lei_087_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_emenda_a_lei_organica_001.25.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1465/projeto_de_emenda_a_lei_organica_02.2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1510/emenda_a_lei_organica_03_000058.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1528/emenda_a_lei_organica_004-6-9.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1530/emenda_a_lei_organica_005_cropped-7-10.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/termo_de_posse.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/ata_01_sol.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/termo_de_posse_comissoes_.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1459/termo_de_posse_mesa_diretora_2025.2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/projeto_de_resolucao_01.25.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_resolucao_02.25.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/resolucao_03.25.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/projeto_de_resolucao_004.25.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/resolucao_05.25.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1495/desconvocacaodecsetima.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1512/resolucao_007.2025_000057.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1522/resolucao_08.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1524/resolucao_n9.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1572/resolucao_011.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1639/resolucao-012.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1685/resolucao-013.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1706/desconvocacao_sessao_extraordinaria-1612.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/portaria_001.25.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/portaria_002.25.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/portaria_003.25.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/portaria_004.25.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/portaria_005.25.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/portaria_006.25.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/portaria_007.25.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/portaria_008.25.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/portaria_009.25.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/portaria_010.25.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/portaria_011.25.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/portaria_012.25.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/portaria_013.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/portaria_015.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/portaria_016.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/portaria_018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/portaria_020_2.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/portaria_024.25.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1330/portaria_025.25.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1331/portaria_026.25.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/portaria_027.25.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/portaria_028.25.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/portaria_029.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/portaria_30.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/portaria_031.25.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/portaria_033.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1496/portaria_034.25.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1497/portaria_035.25.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1498/portaria_036.25.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1499/portaria_037.25_000015.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1542/portaria_038.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1543/portaria_039.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1544/portaria_040.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1545/portaria_041.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1546/portaria_042.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1547/portaria_043.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1548/portaria_044.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1549/portaria_045.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1550/portaria_046.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1551/portaria_047.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1552/portaria_048.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1553/portaria_049.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1554/portaria_050.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1567/portaria_051.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1625/portaria_052.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1638/portaria_053_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1672/portaria-054_1.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/termo_posse_cdrn.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/ata_02_ext.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/ata_01_sol.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/ata_04.25.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/ata_05_.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/ata_06.25.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1461/ata_07.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/ata_08_ord..pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/ata_10.25.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/ata_11.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1410/ata_14.25.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1460/ata_15.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1520/ata_18_000047.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1521/ata_20_000048.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1525/ata_21.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1555/ata_23_25_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1640/ata_22.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1593/ata_25.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1736/ata_27_30_de_outubro_2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1737/ata_28_13_de_novembro_2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1738/ata_29_27_de_novembro_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/decreto_01.25.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/decreto_02.25.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1573/decreto-003.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1692/decreto-004_2.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1462/mocao_de_aplausos_01.2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1526/mocao_de_aplauso_002_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/ccj_e_cof_01_reso.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/ccj_e_cof_002.2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/parecer_comicoes_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1653/ccj_cof_cecds_004.25.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/ccj_05.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/ccj_007.2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/ccj_008.2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1656/ccj_cof_009_ok.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1589/ccj_cof_cecds_010-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/parecer_ccj_e_cof_012.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1574/ccj_cof_cecds_018-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1577/ccj_cof_cecds_020-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1580/ccj_cof_cecds_022-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1484/ccj_cof_036.25.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/ccj_cof_e_cecds_037.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1481/ccj_cof_039.25.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1486/ccj_cof_040.25.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1668/ccj_cof_cecds_041.25.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1673/ccj_cof_cecds_042.25.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1487/ccj_cof_043.25.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1489/ccj_cof_044.2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1676/ccj_cof_cecds_045.25.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1491/ccj_cof_046.2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1679/ccj_cof_cecds_047.25.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1682/ccj_cof_cecds_48.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1686/ccj_cof_cecds_049.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1689/ccj_cof_cecds_050_2025_000030.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1710/ccj_cof_ceds_051_2025_000032.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1694/ccj_cof_cecds_052.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1697/ccj_cof_cecds_053.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1700/ccj_cof_cecds_055.25_000014.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1703/ccj_cof_cecds_056.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1583/ccj_cof_cecds_057-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1586/ccj_cof_cecds_061-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1634/ccj_cof_cecds_67.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1648/ccj_cof_007.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1650/ccj_cof_054.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1662/ccj_cof_cecds_005.25.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1665/ccj_cof_cecds_010_2025_000020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1707/ccj_cof_cecds_juridico.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1713/ccj_cof_cmio_009.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1716/ccj_cof_cmio_010.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1719/ccj_cof_projeto_cmio_007_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1733/ccj_cof_emenda_a_lei_organica_10_07_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1763/ccjr_cof_cecds_069.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1766/ccjr_cof_cecds_064.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1773/ccjr_cof_cecds_070_2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1779/ccj_cof_cecds_071_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1784/ccj_cof_072_2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1788/ccj_cof_074_2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1791/ccjr_cof_075_2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1795/ccjr_cof_076_2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1799/ccjr_cof_cecds_077_2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1804/ccjr_cof_078_2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1809/ccjr_cof_cecds_080_2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1813/ccjr_cof_082_2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1817/ccjr_cof_081_2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1821/ccjr_cof_084_2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1825/ccjr_cof_085_2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1829/ccjr_cof_088_2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1833/ccjr_cof_cecds_083_2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1839/ccjr_cof_cecds_087_2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1493/ccj_cof_cecds_002.25.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/parecer_comicoes_.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1590/ccj_cof_cecds_010-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1575/ccj_cof_cecds_018-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1578/ccj_cof_cecds_020-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1581/ccj_cof_cecds_022-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/ccj_cof_e_cecds_037.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1669/ccj_cof_cecds_041.25.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1674/ccj_cof_cecds_042.25.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1677/ccj_cof_cecds_045.25.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1680/ccj_cof_cecds_047.25.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1683/ccj_cof_cecds_48.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1687/ccj_cof_cecds_049.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1690/ccj_cof_cecds_050_2025_000030.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1695/ccj_cof_cecds_052.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1698/ccj_cof_cecds_053.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1701/ccj_cof_cecds_055.25_000014.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1704/ccj_cof_cecds_056.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1629/ccj_cof_cecds_057-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1587/ccj_cof_cecds_061-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1635/ccj_cof_cecds_67.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1644/ccj_cof_cecds_002_2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1651/ccj_cof_054.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1663/ccj_cof_cecds_005.25.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1666/ccj_cof_cecds_010_2025_000020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1708/ccj_cof_cecds_juridico.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1711/ccj_cof_ceds_051_2025_000032.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1714/ccj_cof_cmio_009.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1717/ccj_cof_cmio_010.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1764/ccjr_cof_cecds_069.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1767/ccjr_cof_cecds_064.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1774/ccjr_cof_cecds_070_2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1780/ccj_cof_cecds_071_2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1800/ccjr_cof_cecds_077_2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1810/ccjr_cof_cecds_080_2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1840/ccjr_cof_cecds_087_2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/cedula_votacao_01.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/cedula_votacao_002.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/cedula_cotacao_.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1470/cedula_votacao_004.25.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/cedula_votacao_05.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/cedula_votacao_007.2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1306/cedula_votacao_008.2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1610/cedula_vot_009.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1618/cedula_votacao_010_2025_000022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/cedula_votacao_012.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/cedula_votacao_013.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1536/cedula_de_votacao_49.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1611/cedula_vot_022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1612/cedula_vot_023_000065.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1471/cedula_votacao_036.25.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/cedula_votacao_037.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1472/cedula_votacao_039.25.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1473/cedula_votacao_040.25.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1474/cedula_votacao_041.25.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1475/cedula_votacao_042.25.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1476/cedula_votacao_043.25.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1477/cedula_votacao_044.25.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1478/cedula_votacao_045.25.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1479/cedula_votacao_046.2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1480/cedula_votacao_047.2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1532/cedula_de_votacao_048.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1613/cedula_vot_049.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1558/cedula_de_votacao_050.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1564/cedula_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1571/cedula_de_votacao_52.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1606/cedula_de_votacao_053.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1614/cedula_vot_054..pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1615/cedula_vot_053_ok.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1616/cedula_vot_054.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1617/cedula_vot_056.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1619/cedula_votacao_020_000070.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1620/cedula_votacao_050_000029.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1621/cedula_votacao_055.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1622/cedula_votacao_cmio_007.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1623/cedula_votacao_cmio_009.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1624/cedula_votacao_emenda_a_lei_organica_003.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1633/cedula_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1641/cedula_votacao_emenda_a_lei_organica_003_ok.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1646/cedula_de_votacao_066_2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1761/cedula_de_votacao_2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1770/cedula_de_votacao_069_2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1772/cedula_de_votacao_064_2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1777/cedula_de_votacao_070_2025_ok.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1778/cedula_de_votacao_071_2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1783/cedula_de_votacao_072_2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1787/cedula_de_votacao_074_2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1793/cedula_de_votacao_075_2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1797/cedula_de_votacao_076_2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1802/cedula_de_votacao_077_2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1806/cedula_de_votacao_078_2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1815/cedula_de_votacao_082_2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1819/cedula_de_votacao_081_2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1823/cedula_de_votacao_084_2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1827/cedula_de_votacao_085_2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1831/cedula_de_votacao_088_2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1835/cedula_de_votacao_083_2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1838/cedula_de_votacao_087_2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1842/cedula_de_votacao_087_2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1324/ccj_e_cof_01_reso.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/ccj_e_cof_002.2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/parecer_comicoes_.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1655/ccj_cof_cecds_004.25.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/cof_05.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/cof_007.2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/cof_008.2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1657/ccj_cof_009_ok.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1591/ccj_cof_cecds_010-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/parecer_ccj_e_cof_012.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1576/ccj_cof_cecds_018-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1579/ccj_cof_cecds_020-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1630/ccj_cof_cecds_022-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1483/ccj_cof_036.25.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/ccj_cof_e_cecds_037.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1482/ccj_cof_039.25.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1485/ccj_cof_040.25.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1670/ccj_cof_cecds_041.25.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1675/ccj_cof_cecds_042.25.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1488/ccj_cof_043.25.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1490/ccj_cof_044.2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1678/ccj_cof_cecds_045.25.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1492/ccj_cof_046.2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1582/ccj_cof_cecds_022-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1684/ccj_cof_cecds_48.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1688/ccj_cof_cecds_049.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1691/ccj_cof_cecds_050_2025_000030.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1696/ccj_cof_cecds_052.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1699/ccj_cof_cecds_053.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1705/ccj_cof_cecds_056.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1585/ccj_cof_cecds_057-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1588/ccj_cof_cecds_061-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1636/ccj_cof_cecds_67.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1645/ccj_cof_cecds_002_2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1649/ccj_cof_007.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1652/ccj_cof_054.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1664/ccj_cof_cecds_005.25.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1667/ccj_cof_cecds_010_2025_000020.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1681/ccj_cof_cecds_047.25.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1709/ccj_cof_cecds_juridico.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1712/ccj_cof_ceds_051_2025_000032.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1715/ccj_cof_cmio_009.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1718/ccj_cof_cmio_010.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1720/ccj_cof_projeto_cmio_007_2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1765/ccjr_cof_cecds_069.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1768/ccjr_cof_cecds_064.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1775/ccjr_cof_cecds_070_2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1781/ccj_cof_cecds_071_2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1789/ccj_cof_074_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1792/ccjr_cof_075_2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1796/ccjr_cof_076_2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1801/ccjr_cof_cecds_077_2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1805/ccjr_cof_078_2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1811/ccjr_cof_cecds_080_2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1814/ccjr_cof_082_2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1818/ccjr_cof_081_2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1822/ccjr_cof_084_2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1826/ccjr_cof_085_2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1830/ccjr_cof_088_2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1834/ccjr_cof_cecds_083_2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1841/ccjr_cof_cecds_087_2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1439/ordem_do_dia_._roteiro_de_sessao_01.2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1440/ordem_do_dia_._roteiro_de_sessao_02.2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1455/16_ordem_do_dia_roteiro_09.05.2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1454/17_ordem_do_dia_roteiro_15.05.2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1453/18_ordem_do_dia_roteiro_29.04.2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1452/19_ordem_do_dia_roteiro_05.06.2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1451/20_ordem_do_dia_roteiro_12.06.2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1450/21_ordem_do_dia_roteiro_26.06.2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1449/22_ordem_do_dia_roteiro_29.05.2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1537/23_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1538/24_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1539/25_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1540/26_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1541/27_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1556/28_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1560/29_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1561/ordem_do_dia_roteiro_de_seassao_035_000071.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1565/ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1592/ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1626/13_de_novembro_ordem_do_dia.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1627/ordem_do_dia_roteiro_6_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1628/ordem_do_dia_roteiro_16_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1637/ordem_do_dia_19_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1642/27_de_novembro_ordem_do_dia.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1661/ordem_do_dia_4_de_dezembro_2025_1.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1671/ordem_do_dia_errata_2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1693/ordem_do_dia_16_de_dezembro_2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1721/03_ordem_do_dia_roteiro_20.02.2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1722/04_ordem_do_dia_roteiro_02.03.2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1723/05_ordem_do_dia_roteiro_06.03.2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1724/06_ordem_do_dia_roteiro_13.03.2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1725/07_ordem_do_dia_roteiro_20.03.2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1726/08_ordem_do_dia_roteiro_03.04.2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1727/10_ordem_do_dia_roteiro_10.04.2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1728/11_ordem_do_dia_roteiro_17.04.2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1729/12_ordem_do_dia_roteiro_24.04.2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1730/13_ordem_do_dia_roteiro_27.02.2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1731/14_ordem_do_dia_roteiro_28.04.2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1732/15_ordem_do_dia_roteiro_08.05.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H531"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>