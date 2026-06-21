--- v1 (2026-05-06)
+++ v2 (2026-06-21)
@@ -10,1865 +10,3872 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3718" uniqueCount="1439">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3781" uniqueCount="1467">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1267</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>At</t>
+  </si>
+  <si>
+    <t>Atas</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/termo_posse_cdrn.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA PRIMEIRA SESSÃO SOLENE DE POSSE DOS VEREADORES 2025.</t>
+  </si>
+  <si>
+    <t>1268</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/ata_02_ext.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA SEGUNDA SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 08 DE JANEIRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1293</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/ata_01_sol.pdf</t>
+  </si>
+  <si>
+    <t>SESSÃO SOLENE DE POSSE DA MESA 2025 - 2026</t>
+  </si>
+  <si>
+    <t>1309</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/ata_04.25.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA QUARTA SESSÃO LEGISLATIVA ORDINÁRIA DO PRIMEIRO PERÍODO DA NONA LEGISLATURA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>1297</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/ata_05_.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA 20 DE MARÇO DE 2025.</t>
+  </si>
+  <si>
+    <t>1310</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/ata_06.25.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA SEXTA SESSÃO LEGISLATIVA ORDINÁRIA DO PRIMEIRO PERÍODO DA NONA LEGISLATURA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>1461</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1461/ata_07.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA SÉTIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA TRÊS DE ABRIL DE 2025.</t>
+  </si>
+  <si>
+    <t>1342</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/ata_08_ord..pdf</t>
+  </si>
+  <si>
+    <t>ATA DA OITAVA LEGISLATURA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA DEZ DE ABRIL DE 2025.</t>
+  </si>
+  <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/ata_10.25.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA 08 DE MAIO DE 2025</t>
+  </si>
+  <si>
+    <t>1372</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/ata_11.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA QUINZE DE MAIO DE 2025.</t>
+  </si>
+  <si>
+    <t>1410</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1410/ata_14.25.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA CINCO DE JUNHO DE 2025.</t>
+  </si>
+  <si>
+    <t>1460</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1460/ata_15.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA DOZE DE JUNHO DE 2025.</t>
+  </si>
+  <si>
+    <t>1520</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1520/ata_18_000047.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA VINTE E UM DIAS DE AGOSTO DE 2025.</t>
+  </si>
+  <si>
+    <t>1521</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1521/ata_20_000048.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA ONZE DIAS DE SETEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1525</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1525/ata_21.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA DEZOITO DE SETEMBRO DE 2025</t>
+  </si>
+  <si>
+    <t>1555</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1555/ata_23_25_de_setembro.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA VINTE E CINCO DE SETEMBRO DE 2025</t>
+  </si>
+  <si>
+    <t>1640</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1640/ata_22.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA DOIS DE OUTUBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1593</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1593/ata_25.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA DEZESSEIS DE OUTUBRO DE 2025</t>
+  </si>
+  <si>
+    <t>1736</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1736/ata_27_30_de_outubro_2025.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA SÉTIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA TRINTA DE OUTUBRO DE 2025</t>
+  </si>
+  <si>
+    <t>1737</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1737/ata_28_13_de_novembro_2025.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA TREZE DE NOVEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1738</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1738/ata_29_27_de_novembro_2025.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA NONA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA VINTE E SETE DE NOVEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>2031</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/2031/ata_da_31_sessao_ordinaria_11_12_2025.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA TRIGÉSIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO 11 DE DEZEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>2046</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/2046/ata_da_10_sessao_extraordinaria_29_12_2025.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 10° SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO. REALIZADA NO DIA 29 DE DEZEMBRO DE 2026.</t>
+  </si>
+  <si>
+    <t>1374</t>
+  </si>
+  <si>
+    <t>AUT</t>
+  </si>
+  <si>
+    <t>Autógrafo</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/autografo_01.25.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ORGANIZAÇÃO POLITICO-ADMINISTRATIVA DA ADMINISTRAÇÃO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1375</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/autografo_02.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO, NO ORÇAMENTO DE 2025, NO VALOR DE R$ 6.995.255,74, NA SECRETARIA MUNICIPAL DE DE OBRAS E SERVIÇOS PUBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1376</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/autografo_03.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 296.781,82, INDENIZAÇÕES E RESTITUIÇÕES PARA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1377</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/autografo_05.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E SUPLEMENTAÇÃO POR ANULAÇÃO, NO ORÇAMENTO DE 2025, NO VALOR DE R$ 2.273.124,64, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1298</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/autografo_007.2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 2.058.523,10, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1299</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/autografo_008.2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 670.000,00, EM FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1378</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/autografo_027.2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Art.3º da lei ordinária Nº 1048/GAB-PMIO/2023.</t>
+  </si>
+  <si>
+    <t>1383</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/autografo_031.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO INCENTIVO FINANCEIRO DE CUSTEIO, DE CARÁTER EXCEPCIONAL E TEMPORÁRIO, PARA O DESENVOLVIMENTO DA ESTRATÉGIA DE VACINAÇÃO NAS ESCOLAS E DE AÇÕES PARA ATUALIZAÇÃO DA CADERNETA DE VACINAÇÃO DAS CRIANÇAS E ADOLESCENTES MENORES DE QUINZE ANOS NO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, EM CONFORMIDADE COM A PORTARIA GM/MS Nº 6.715, DE 17 DE MARÇO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1411</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1411/autografo_034.25.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AMPLIAÇÃO DO LIMITE DE CONSIGNAÇÃO EM FOLHA DE PAGAMENTO PARA OS VEREADORES DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1412</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1412/autografo_035.25.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI ORDINÁRIA Nº 828/2021, QUE INSTITUI O DIA MUNICIPAL DO EVANGÉLICO NO DIA 18 DE JUNHO DE CADA ANO NO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, PARA MODIFICAR A DATA COMEMORATIVA E INCLUIR A REALIZAÇÃO DO EVENTO OFICIAL "MARCHA PARA JESUS", E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1413</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1413/autografo_036.25.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A IMPLANTAÇÃO DO ESTUDO DA "CONSTITUIÇÃO EM MIÚDOS" NAS ESCOLAS DA REDE MUNICIPAL NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1414</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1414/autografo_037.25.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLOTICA MUNICIPAL DE PREVENÇÃO E ENFRENTAMENTO AO HIV/AIDS COM FOCO EM ADOLESCENTES E JOVENS NO MUNICÍPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1415</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1415/autografo_039.25.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 273.867,31, EM FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1416</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1416/autografo_040.25.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 652.277,31, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1417</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1417/autografo_041.25.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 1.303.303,30, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS-SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1418</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1418/autografo_042.25.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2025, NO VALOR DE R$ 272.000,00, PARA A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1419</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1419/autografo_043.25.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 400.000,00, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1420</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1420/autografo_044.25.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 35.978,33, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER-SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1594</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1594/autografo_049.pdf</t>
+  </si>
+  <si>
+    <t>"INSTITUI O CENSO MUNICIPAL DE PESSOAS NEURODIVERGENTES, CRIA A CARTEIRA MUNICIPAL DA PESSOA COM TRANSTORNO NO ESPECTRO AUTISTA E DOENÇAS OCULTAS (CMPTEA) E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>1595</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1595/autografo_050_2025_000025.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA "GABINETE ABERTO", NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE - RO, PARA RECEBIMENTO DE SUGESTÕES E PROJETOS DA POPULAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>1596</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1596/autografo_051_2025_000021.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE ITAPUÃ DO OESTE O "DIA MUNICIPAL DO EMPREENDEDORISMO FEMININO" E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>1597</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1597/autografo_052.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A UTILIZAÇÃO DAS ESTRUTURAS ESPORTIVAS DAS ESCOLAS PÚBLICAS E DOS ESPAÇOS EM PRAÇAS PÚBLICAS MUNICIPAIS COM DESTINAÇÃO A IGUALITÁRIA TODAS AS MODALIDADES ESPORTIVAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>1598</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1598/autografo_053_000028.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO  COM O BANCO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1599</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1599/autografo_054_2025_000034.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2025, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL - SEMTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1600</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1600/autografo_055.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1601</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE - SEMSAU E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1602</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1602/autografo_057.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1603</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1603/autografo_058.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DESTINAÇÃO DE PERCENTUAL DE UNIDADES HABITACIONAIS DOS PROGRAMAS PÚBLICOS OU SUBSIDIADOS DO MUNICÍPIO PARA MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA E FAMILIAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1607</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1607/autografo_059.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE - SEMSAU E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1608</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1608/aitografo_060.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE - SEMAGRI E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1609</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1609/autografo_061.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL - SEMTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1535</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1535/autografo_062_2025.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA SOBRE A CRIAÇÃO DO BANCO DE MEDICAMENTOS NO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1559</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1559/autografo_063.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CONCESSÃO DE TÍTULO DE UTILIDADE PÚBLICA ÁS INSTITUIÇÕES DE NATUREZA PRIVADA SEM FINS LUCRATIVOS NO MUNICÍPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1563</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1563/autografo_064.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O DIA DA BÍBLIA NO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1533</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1533/autografo_065.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A PERCEPÇÃO, DISTRIBUIÇÃO E DESTINAÇÃO DOS HONORÁRIOS ADVOCATÍCIOS DE SUCUMBÊNCIA NO ÂMBITO DA PROCURADORIA-GERAL DO MUNICÍPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1569</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1569/autografo_066.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DO CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO E SUPLEMENTAÇÃO POR ANULAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>1647</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1647/autografo_054.25_000006.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2025, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER - SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1605</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1605/autografo_069.pdf</t>
+  </si>
+  <si>
+    <t>1632</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1632/autografo_071.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2025, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1771</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1771/autografo_072_2025.pdf</t>
+  </si>
+  <si>
+    <t>1762</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1762/autografo_073_2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPLEMENTAÇÃO POR ANULAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE - SEMSAU E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1769</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1769/autografo_074_2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E SUPLEMENTAÇÃO POR ANULAÇÃO DO ORÇAMENTO DE 2025, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL - SEMTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1776</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1776/autografo_075_2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL ADICIONAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1782</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1782/autografo_079_2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA NOMENCLATURA DO CARGO DE FISCAL MUNICIPAL PARA FISCAL TRIBUTÁRIO, DEFINE SUAS ATRIBUIÇÕES E COMPETÊNCIAS, ESTABELECE NORMAS SOBRE O EXERCÍCIO DA FUNÇÃO, O PLANO DE CARREIRA E A FISCALIZAÇÃO TRIBUTÁRIA NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1786</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1786/autografo_080_2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DO GABINETE DO PREFEITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1790</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1790/autografo_081_2025.pdf</t>
+  </si>
+  <si>
+    <t>1794</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1794/autografo_082_2025.pdf</t>
+  </si>
+  <si>
+    <t>1798</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1798/projeto_de_lei_077_2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2025 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER - SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1820</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1820/autografo_086_2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE - SEMAGRI E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1824</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1824/autografo_087_2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1803</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1803/autografo_088_2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA A UTILIZAÇÃO DE VEÍCULOS TIPO PICK-UP E CARROCERIA BAIXA NO SERVIÇO DE TÁXI NO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, SIMPLIFICA OBRIGAÇÕES DOCUMENTAIS E OPERACIONAIS, ESTABELECE REQUISITOS DE VISTORIA E RENOVAÇÃO, REFORÇA A VEDAÇÃO DE COMERCIALIZAÇÃO DE CONCESSÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1837</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1837/autografo_089_2025.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA E ACRESCENTA DISPOSITIVOS NA LEI COMPLEMENTAR N° 171 DE 09 DE JANEIRO DE 2025, QUE DISPÕE SOBRE A ORGANIZAÇÃO POLÍTICO ADMINISTRATIVA DA ADMINISTRAÇÃO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1808</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1808/autografo_090_2025.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A TAXA DE SERVIÇOS FUNERÁRIOS NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, REFERENTE ÁS FUNERÁRIAS SEDIADAS FORA DO MUNICÍPIO QUE REALIZAREM A RETIRADA DE CORPOS DENTRO DO TERRITÓRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1816</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1816/autografo_091_2025.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI COMPLEMENTAR N° 145/2020, PARA TRANSFORMAR O CARGO DE AUXILIAR DE ENFERMAGEM EM TÉCNICO DE ENFERMAGEM, EXTINGUIR GRADATIVAMENTE O CARGO TRANSFORMADO, REENQUADRAR OS SERVIDORES OCUPANTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1812</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1812/autografo_092_2025.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O BANCO DE HORAS DO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1832</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1832/autografo_093_2025.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O AUXÍLIO DE SUPORTE OPERACIONAL AOS VIGILANTES NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, MEDIANTE ACRÉSCIMO DE DISPOSITIVO NA LEI COMPLEMENTAR N° 127/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1828</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1828/autografo_094_2025.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A PERMITIR O USO TEMPORÁRIO DO TERMINAL RODOVIÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1843</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>1322</t>
+  </si>
+  <si>
+    <t>CV</t>
+  </si>
+  <si>
+    <t>Cédula de Votação</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/cedula_votacao_01.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1304</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/cedula_votacao_002.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO, FIXAÇÃO DE VALORES, PAGAMENTO, E PRESTAÇÃO DE CONTAS DE DIÁRIAS PARA VEREADORES E SERVIDORES EM GERAL, A SERVIÇO OU REPRESENTAÇÃO DO PODER LEGISLATIVO.</t>
+  </si>
+  <si>
+    <t>1314</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/cedula_cotacao_.pdf</t>
+  </si>
+  <si>
+    <t>1470</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1470/cedula_votacao_004.25.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A IMPLANTAÇÃO DA "CONSTITUIÇÃO EM MIÚDOS" NAS ESCOLAS DA REDE MUNICIPAL DE ITAPUÃ DO OESTE E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1381</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/cedula_votacao_05.pdf</t>
+  </si>
+  <si>
+    <t>1305</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/cedula_votacao_007.2025.pdf</t>
+  </si>
+  <si>
+    <t>1306</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1306/cedula_votacao_008.2025.pdf</t>
+  </si>
+  <si>
+    <t>1610</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1610/cedula_vot_009.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1618</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1618/cedula_votacao_010_2025_000022.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O DIA MUNICIPAL DO EMPREENDEDORISMO FEMININO.</t>
+  </si>
+  <si>
+    <t>1325</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/cedula_votacao_012.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 100.296,35, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS- SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1326</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/cedula_votacao_013.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 223.081,18, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1536</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1536/cedula_de_votacao_49.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA SOBRE A CRIAÇÃO DO BANCO DE MEDICAMENTOS NO MUNICÍPIOS DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1611</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1611/cedula_vot_022.pdf</t>
+  </si>
+  <si>
+    <t>AGLUTINAÇÃO DOS PROJETOS DE AUTORIA DO VEREADOR ROBSON E PREFEITURA MUNICIPAL - CENSO DOS NEURODIVERGENTES NO MUNICIPIO DE ITAPUÃ DO OESTE.</t>
+  </si>
+  <si>
+    <t>1612</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1612/cedula_vot_023_000065.pdf</t>
+  </si>
+  <si>
+    <t>1471</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1471/cedula_votacao_036.25.pdf</t>
+  </si>
+  <si>
+    <t>1382</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/cedula_votacao_037.pdf</t>
+  </si>
+  <si>
+    <t>1472</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1472/cedula_votacao_039.25.pdf</t>
+  </si>
+  <si>
+    <t>1473</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1473/cedula_votacao_040.25.pdf</t>
+  </si>
+  <si>
+    <t>1474</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1474/cedula_votacao_041.25.pdf</t>
+  </si>
+  <si>
+    <t>1475</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1475/cedula_votacao_042.25.pdf</t>
+  </si>
+  <si>
+    <t>1476</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1476/cedula_votacao_043.25.pdf</t>
+  </si>
+  <si>
+    <t>1477</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1477/cedula_votacao_044.25.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO PROVENIENTE DE EMENDA ESPECIAL Nº 202442720008, PARA AQUISIÇÃO DE BLOCOS SEXTA VADOS E MEIO FIO PARA PAVIMENTAÇÃO DE RUAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1478</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1478/cedula_votacao_045.25.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INCORPORAÇÃO DOS JOGOS DE FUTEBOL DE CAMPO E OUTRAS ÁREAS DESPORTIVAS AMADORAS DENOMINADO AMADORZÃO, MODALIDADE DOS SETORES E INSTITUIÇÕES, AO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIUO DE ITAPUÃ DO OESTE.</t>
+  </si>
+  <si>
+    <t>1479</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1479/cedula_votacao_046.2025.pdf</t>
+  </si>
+  <si>
+    <t>INCLUI DISPOSITIVOS A SEÇÃO V AO CAPÍTULO XV DA LEI COMPLEMENTAR Nº 127/2015 QUE DISPÕE SOBRE O REGIMENTO JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICIPAL DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1480</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1480/cedula_votacao_047.2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, NO VALOR DE R$ 430.150,17, PARA DESTINAM-SE EXCLUSIVAMENTE AO FINANCIAMENTO DE AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE E FARMÁCIA BÁSICA, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1532</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1532/cedula_de_votacao_048.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A PERCEPÇÃO, DISTRIBUIÇÃO E DESTINAÇÃO DOS HONORÁRIOS ADVOCATÍCIOS DE SUCUBÊNCIA NO ÂMBITO DA PROCURADORIA GERAL DO MUNICÍPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>1613</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1613/cedula_vot_049.pdf</t>
+  </si>
+  <si>
+    <t>1558</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1558/cedula_de_votacao_050.pdf</t>
+  </si>
+  <si>
+    <t>1564</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1564/cedula_de_votacao.pdf</t>
+  </si>
+  <si>
+    <t>1571</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1571/cedula_de_votacao_52.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, NO VALOR DE R$1.971.295,69, DESTINADO Á SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS (SEMOSP) E DÁ OUTRAS PROVIDÊNCIAS. " AUTORIA: PODER EXECUTIVO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>1606</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1606/cedula_de_votacao_053.pdf</t>
+  </si>
+  <si>
+    <t>1614</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1614/cedula_vot_054..pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE - SEMSAU E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1615</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1615/cedula_vot_053_ok.pdf</t>
+  </si>
+  <si>
+    <t>1616</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1616/cedula_vot_054.pdf</t>
+  </si>
+  <si>
+    <t>1617</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1617/cedula_vot_056.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL - SEMTAS E DÁ OUTRAS PROVIDÊNCIAS .</t>
+  </si>
+  <si>
+    <t>1619</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1619/cedula_votacao_020_000070.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER - SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1620</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1620/cedula_votacao_050_000029.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>1621</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1621/cedula_votacao_055.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DESTINADO Á EXECUÇÃO DO SHOW ARTÍSTICO DA EXPÕA 2025, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>1622</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1622/cedula_votacao_cmio_007.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DESTINAÇÃO DE PERCENTUAL DE UNIDADES HABITACIONAIS DOS PROGRAMAS PÚBLICOS OU SUBSIDIADOS DO MUNICÍPIO PARA MULHERES EM SITUAÇÕES DE VIOLÊNCIA DOMÉSTICA E FAMILIAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1623</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1623/cedula_votacao_cmio_009.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A UTILIZAÇÃO DAS ESTRUTURAS ESPORTIVAS IGUALITÁRIAS.</t>
+  </si>
+  <si>
+    <t>1624</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1624/cedula_votacao_emenda_a_lei_organica_003.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA O ART. 16 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAPUÃ DO OESTE, PARA PERMITIR A RECONDUÇÃO PARA O MESMO CARGO DA MESA DIRETORA DURANTE A MESMA LEGISLATURA."</t>
+  </si>
+  <si>
+    <t>1633</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1633/cedula_de_votacao.pdf</t>
+  </si>
+  <si>
+    <t>1641</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1641/cedula_votacao_emenda_a_lei_organica_003_ok.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE EMENDA A LEI ORGÂNICA N°003 2025 - ALTERA ART.16 DA LEI ORGÂNICA.</t>
+  </si>
+  <si>
+    <t>1646</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1646/cedula_de_votacao_066_2025.pdf</t>
+  </si>
+  <si>
+    <t>A CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE, ESTADO DE RONDÔNIA, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, APRESENTA A PRESENTE MOÇÃO DE APLAUSOS E RECONHECIMENTO À SENHORA MARIA ISOLETE SZCZCEPANIAK LIMA, EM RAZÃO DE SUA NOTÁVEL TRAJETÓRIA COMO EDUCADORA E COMO UMA DAS PIONEIRAS NA FUNDAÇÃO DA APAE ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>1761</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1761/cedula_de_votacao_2025.pdf</t>
+  </si>
+  <si>
+    <t>1770</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1770/cedula_de_votacao_069_2025.pdf</t>
+  </si>
+  <si>
+    <t>1772</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1772/cedula_de_votacao_064_2025.pdf</t>
+  </si>
+  <si>
+    <t>1777</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1777/cedula_de_votacao_070_2025_ok.pdf</t>
+  </si>
+  <si>
+    <t>1778</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1778/cedula_de_votacao_071_2025.pdf</t>
+  </si>
+  <si>
+    <t>1783</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1783/cedula_de_votacao_072_2025.pdf</t>
+  </si>
+  <si>
+    <t>1787</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1787/cedula_de_votacao_074_2025.pdf</t>
+  </si>
+  <si>
+    <t>1793</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1793/cedula_de_votacao_075_2025.pdf</t>
+  </si>
+  <si>
+    <t>1797</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1797/cedula_de_votacao_076_2025.pdf</t>
+  </si>
+  <si>
+    <t>1802</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1802/cedula_de_votacao_077_2025.pdf</t>
+  </si>
+  <si>
+    <t>1806</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1806/cedula_de_votacao_078_2025.pdf</t>
+  </si>
+  <si>
+    <t>1815</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1815/cedula_de_votacao_082_2025.pdf</t>
+  </si>
+  <si>
+    <t>1819</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1819/cedula_de_votacao_081_2025.pdf</t>
+  </si>
+  <si>
+    <t>1823</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1823/cedula_de_votacao_084_2025.pdf</t>
+  </si>
+  <si>
+    <t>1827</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1827/cedula_de_votacao_085_2025.pdf</t>
+  </si>
+  <si>
+    <t>1831</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1831/cedula_de_votacao_088_2025.pdf</t>
+  </si>
+  <si>
+    <t>1835</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1835/cedula_de_votacao_083_2025.pdf</t>
+  </si>
+  <si>
+    <t>1838</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1838/cedula_de_votacao_087_2025.pdf</t>
+  </si>
+  <si>
+    <t>1842</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1842/cedula_de_votacao_087_2025.pdf</t>
+  </si>
+  <si>
+    <t>1914</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1914/cedula_de_votacao_veto_n001_2025.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL AO PROJETO DE LEI ORDINÁRIA N°012/2025/CMIO, QUE INSTITUI O PRÊMIO SERVIDOR NOTA 10 NO ÂMBITO DA EDUCAÇÃO MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/2015/cedula_de_votacao_veto_integral_n001_2025.pdf</t>
+  </si>
+  <si>
+    <t>1323</t>
+  </si>
+  <si>
+    <t>CCJ</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/ccj_e_cof_01_reso.pdf</t>
+  </si>
+  <si>
+    <t>1302</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/ccj_e_cof_002.2025.pdf</t>
+  </si>
+  <si>
+    <t>1315</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/parecer_comicoes_.pdf</t>
+  </si>
+  <si>
+    <t>1653</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1653/ccj_cof_cecds_004.25.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO PARA IMPLEMENTAR O ESTUDO DA "CONSTITUIÇÃO EM MIÚDOS", NAS ESCOLAS DE REDE MUNICIPAL DE ITAPUÃ DO OESTE/RO</t>
+  </si>
+  <si>
+    <t>1379</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/ccj_05.pdf</t>
+  </si>
+  <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/ccj_007.2025.pdf</t>
+  </si>
+  <si>
+    <t>1301</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/ccj_008.2025.pdf</t>
+  </si>
+  <si>
+    <t>1656</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1656/ccj_cof_009_ok.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE A ESTRUTURA ORGANIZACIONAL MUNICIPAL DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS DA CÂMARA.</t>
+  </si>
+  <si>
+    <t>1589</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1589/ccj_cof_cecds_010-2025.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA OS ANEXOS I E III E O § 2° DO ARTIGO 8° DA RESOLUÇÃO N° 008/2025, DE 21 DE AGOSTO DE 2025, QUE ESTABELECE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1327</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/parecer_ccj_e_cof_012.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 100.296,35, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1574</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1574/ccj_cof_cecds_018-2025.pdf</t>
+  </si>
+  <si>
+    <t>1577</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1577/ccj_cof_cecds_020-2025.pdf</t>
+  </si>
+  <si>
+    <t>1580</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1580/ccj_cof_cecds_022-2025.pdf</t>
+  </si>
+  <si>
+    <t>1484</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1484/ccj_cof_036.25.pdf</t>
+  </si>
+  <si>
+    <t>1384</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/ccj_cof_e_cecds_037.pdf</t>
+  </si>
+  <si>
+    <t>1481</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1481/ccj_cof_039.25.pdf</t>
+  </si>
+  <si>
+    <t>1486</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1486/ccj_cof_040.25.pdf</t>
+  </si>
+  <si>
+    <t>1668</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1668/ccj_cof_cecds_041.25.pdf</t>
+  </si>
+  <si>
+    <t>1673</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1673/ccj_cof_cecds_042.25.pdf</t>
+  </si>
+  <si>
+    <t>1487</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1487/ccj_cof_043.25.pdf</t>
+  </si>
+  <si>
+    <t>1489</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1489/ccj_cof_044.2025.pdf</t>
+  </si>
+  <si>
+    <t>1676</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1676/ccj_cof_cecds_045.25.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INCORPORAÇÃO DOS JOGOS DE FUTEBOL DE CAMPO E OUTRAS ÁREAS DESPORTIVAS AMADORAS DENOMINADO AMADORZÃO, MODALIDADE DOS SETORES E INSTITUIÇÕES, AO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE ITAPUÃ DO OESTE.</t>
+  </si>
+  <si>
+    <t>1491</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1491/ccj_cof_046.2025.pdf</t>
+  </si>
+  <si>
+    <t>1679</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1679/ccj_cof_cecds_047.25.pdf</t>
+  </si>
+  <si>
+    <t>1682</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1682/ccj_cof_cecds_48.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1686</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1686/ccj_cof_cecds_049.pdf</t>
+  </si>
+  <si>
+    <t>1689</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1689/ccj_cof_cecds_050_2025_000030.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1710</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1710/ccj_cof_ceds_051_2025_000032.pdf</t>
+  </si>
+  <si>
+    <t>1694</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1694/ccj_cof_cecds_052.pdf</t>
+  </si>
+  <si>
+    <t>1697</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1697/ccj_cof_cecds_053.pdf</t>
+  </si>
+  <si>
+    <t>1700</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1700/ccj_cof_cecds_055.25_000014.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DESTINADO A EXECUÇÃO DO SHOW ARTÍSTICO DA EXPOÃ 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1703</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1703/ccj_cof_cecds_056.pdf</t>
+  </si>
+  <si>
+    <t>1583</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1583/ccj_cof_cecds_057-2025.pdf</t>
+  </si>
+  <si>
+    <t>1586</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1586/ccj_cof_cecds_061-2025.pdf</t>
+  </si>
+  <si>
+    <t>1634</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1634/ccj_cof_cecds_67.pdf</t>
+  </si>
+  <si>
+    <t>1643</t>
+  </si>
+  <si>
+    <t>1648</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1648/ccj_cof_007.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 21-A DA RESOLUÇÃO Nº 001/2010 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE - RO</t>
+  </si>
+  <si>
+    <t>1650</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1650/ccj_cof_054.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1662</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1662/ccj_cof_cecds_005.25.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE PREVENÇÃO E ENFRENTAMENTO AO HIV/AIDS COM FOCO EM ADOLESCENTES E JOVENS NO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1665</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1665/ccj_cof_cecds_010_2025_000020.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE ITAPUÃ DO OESTE O DIA MUNICIPAL DO EMPREENDEDORISMO FEMININO E DÁ OUTRAS PROVIDÊNCIA.</t>
+  </si>
+  <si>
+    <t>1707</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1707/ccj_cof_cecds_juridico.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVO DA LEI ORGANICA MUNICIPAL PARA PERMITIR O AFASTAMENTO DE SERVIDORES EFETIVOS PARA EXERCÍCIO DE FUNÇÃO PÚBLICA COMPATÍVEL COM NOVA HABILITAÇÃO, MEDIANTE APROVAÇÃO EM PROCESSO SELETIVO PÚBLICO.</t>
+  </si>
+  <si>
+    <t>1713</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1713/ccj_cof_cmio_009.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A UTILIZAÇÃO DAS ESTRUTURAS ESPORTIVAS DAS ESCOLAS PÚBLICAS E DOS ESPAÇOS EM PRAÇA PUBLICAS MUNICIPAIS COM DESTINAÇÃO A IGUALITÁRIA TODAS AS MODALIDADES ESPORTIVAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1716</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1716/ccj_cof_cmio_010.pdf</t>
+  </si>
+  <si>
+    <t>1719</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1719/ccj_cof_projeto_cmio_007_2025.pdf</t>
+  </si>
+  <si>
+    <t>1733</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1733/ccj_cof_emenda_a_lei_organica_10_07_2025.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 16 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAPUÃ DO OESTE, PARA PERMITIR A RECONDUÇÃO PARA O MESMO CARGO DA MESA DIRETORA DURANTE A MESMA LEGISLATURA.</t>
+  </si>
+  <si>
+    <t>1763</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1763/ccjr_cof_cecds_069.pdf</t>
+  </si>
+  <si>
+    <t>1766</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1766/ccjr_cof_cecds_064.pdf</t>
+  </si>
+  <si>
+    <t>1773</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1773/ccjr_cof_cecds_070_2025.pdf</t>
+  </si>
+  <si>
+    <t>1779</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1779/ccj_cof_cecds_071_2025.pdf</t>
+  </si>
+  <si>
+    <t>1784</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1784/ccj_cof_072_2025.pdf</t>
+  </si>
+  <si>
+    <t>1788</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1788/ccj_cof_074_2025.pdf</t>
+  </si>
+  <si>
+    <t>1791</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1791/ccjr_cof_075_2025.pdf</t>
+  </si>
+  <si>
+    <t>1795</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1795/ccjr_cof_076_2025.pdf</t>
+  </si>
+  <si>
+    <t>1799</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1799/ccjr_cof_cecds_077_2025.pdf</t>
+  </si>
+  <si>
+    <t>1804</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1804/ccjr_cof_078_2025.pdf</t>
+  </si>
+  <si>
+    <t>1809</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1809/ccjr_cof_cecds_080_2025.pdf</t>
+  </si>
+  <si>
+    <t>1813</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1813/ccjr_cof_082_2025.pdf</t>
+  </si>
+  <si>
+    <t>1817</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1817/ccjr_cof_081_2025.pdf</t>
+  </si>
+  <si>
+    <t>1821</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1821/ccjr_cof_084_2025.pdf</t>
+  </si>
+  <si>
+    <t>1825</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1825/ccjr_cof_085_2025.pdf</t>
+  </si>
+  <si>
+    <t>1829</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1829/ccjr_cof_088_2025.pdf</t>
+  </si>
+  <si>
+    <t>1833</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1833/ccjr_cof_cecds_083_2025.pdf</t>
+  </si>
+  <si>
+    <t>1839</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1839/ccjr_cof_cecds_087_2025.pdf</t>
+  </si>
+  <si>
+    <t>1915</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1915/ccjr_cof_veto_n001_2025.pdf</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/2016/ccjr_veto_integral_n001_2025.pdf</t>
+  </si>
+  <si>
+    <t>1324</t>
+  </si>
+  <si>
+    <t>COF</t>
+  </si>
+  <si>
+    <t>Comissão de Orçamentos e Finanças</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1324/ccj_e_cof_01_reso.pdf</t>
+  </si>
+  <si>
+    <t>1303</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/ccj_e_cof_002.2025.pdf</t>
+  </si>
+  <si>
+    <t>1317</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/parecer_comicoes_.pdf</t>
+  </si>
+  <si>
+    <t>1655</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1655/ccj_cof_cecds_004.25.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO PARA IMPLEMENTAR O ESTUDO DA "CONSTITUIÇÃO EM MIÚDOS", NAS ESCOLAS DA REDE MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>1380</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/cof_05.pdf</t>
+  </si>
+  <si>
+    <t>1307</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/cof_007.2025.pdf</t>
+  </si>
+  <si>
+    <t>1308</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/cof_008.2025.pdf</t>
+  </si>
+  <si>
+    <t>1657</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1657/ccj_cof_009_ok.pdf</t>
+  </si>
+  <si>
+    <t>1591</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1591/ccj_cof_cecds_010-2025.pdf</t>
+  </si>
+  <si>
+    <t>1328</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/parecer_ccj_e_cof_012.pdf</t>
+  </si>
+  <si>
+    <t>1576</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1576/ccj_cof_cecds_018-2025.pdf</t>
+  </si>
+  <si>
+    <t>1579</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1579/ccj_cof_cecds_020-2025.pdf</t>
+  </si>
+  <si>
+    <t>1630</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1630/ccj_cof_cecds_022-2025.pdf</t>
+  </si>
+  <si>
+    <t>1483</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1483/ccj_cof_036.25.pdf</t>
+  </si>
+  <si>
+    <t>1385</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/ccj_cof_e_cecds_037.pdf</t>
+  </si>
+  <si>
+    <t>1482</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1482/ccj_cof_039.25.pdf</t>
+  </si>
+  <si>
+    <t>1485</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1485/ccj_cof_040.25.pdf</t>
+  </si>
+  <si>
+    <t>1670</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1670/ccj_cof_cecds_041.25.pdf</t>
+  </si>
+  <si>
+    <t>1675</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1675/ccj_cof_cecds_042.25.pdf</t>
+  </si>
+  <si>
+    <t>1488</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1488/ccj_cof_043.25.pdf</t>
+  </si>
+  <si>
+    <t>1490</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1490/ccj_cof_044.2025.pdf</t>
+  </si>
+  <si>
+    <t>1678</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1678/ccj_cof_cecds_045.25.pdf</t>
+  </si>
+  <si>
+    <t>1492</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1492/ccj_cof_046.2025.pdf</t>
+  </si>
+  <si>
+    <t>1582</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1582/ccj_cof_cecds_022-2025.pdf</t>
+  </si>
+  <si>
+    <t>1684</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1684/ccj_cof_cecds_48.pdf</t>
+  </si>
+  <si>
+    <t>1688</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1688/ccj_cof_cecds_049.pdf</t>
+  </si>
+  <si>
+    <t>1691</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1691/ccj_cof_cecds_050_2025_000030.pdf</t>
+  </si>
+  <si>
+    <t>1696</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1696/ccj_cof_cecds_052.pdf</t>
+  </si>
+  <si>
+    <t>1699</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1699/ccj_cof_cecds_053.pdf</t>
+  </si>
+  <si>
+    <t>1702</t>
+  </si>
+  <si>
+    <t>1705</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1705/ccj_cof_cecds_056.pdf</t>
+  </si>
+  <si>
+    <t>1585</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1585/ccj_cof_cecds_057-2025.pdf</t>
+  </si>
+  <si>
+    <t>1588</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1588/ccj_cof_cecds_061-2025.pdf</t>
+  </si>
+  <si>
+    <t>1636</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1636/ccj_cof_cecds_67.pdf</t>
+  </si>
+  <si>
+    <t>1645</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1645/ccj_cof_cecds_002_2025_mocao.pdf</t>
+  </si>
+  <si>
+    <t>1649</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1649/ccj_cof_007.pdf</t>
+  </si>
+  <si>
+    <t>1652</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1652/ccj_cof_054.pdf</t>
+  </si>
+  <si>
+    <t>1664</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1664/ccj_cof_cecds_005.25.pdf</t>
+  </si>
+  <si>
+    <t>1667</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1667/ccj_cof_cecds_010_2025_000020.pdf</t>
+  </si>
+  <si>
+    <t>1681</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1681/ccj_cof_cecds_047.25.pdf</t>
+  </si>
+  <si>
+    <t>1709</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1709/ccj_cof_cecds_juridico.pdf</t>
+  </si>
+  <si>
+    <t>1712</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1712/ccj_cof_ceds_051_2025_000032.pdf</t>
+  </si>
+  <si>
+    <t>1715</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1715/ccj_cof_cmio_009.pdf</t>
+  </si>
+  <si>
+    <t>1718</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1718/ccj_cof_cmio_010.pdf</t>
+  </si>
+  <si>
+    <t>1720</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1720/ccj_cof_projeto_cmio_007_2025.pdf</t>
+  </si>
+  <si>
+    <t>1765</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1765/ccjr_cof_cecds_069.pdf</t>
+  </si>
+  <si>
+    <t>1768</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1768/ccjr_cof_cecds_064.pdf</t>
+  </si>
+  <si>
+    <t>1775</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1775/ccjr_cof_cecds_070_2025.pdf</t>
+  </si>
+  <si>
+    <t>1781</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1781/ccj_cof_cecds_071_2025.pdf</t>
+  </si>
+  <si>
+    <t>1785</t>
+  </si>
+  <si>
+    <t>1789</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1789/ccj_cof_074_2025.pdf</t>
+  </si>
+  <si>
+    <t>1792</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1792/ccjr_cof_075_2025.pdf</t>
+  </si>
+  <si>
+    <t>1796</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1796/ccjr_cof_076_2025.pdf</t>
+  </si>
+  <si>
+    <t>1801</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1801/ccjr_cof_cecds_077_2025.pdf</t>
+  </si>
+  <si>
+    <t>1805</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1805/ccjr_cof_078_2025.pdf</t>
+  </si>
+  <si>
+    <t>1811</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1811/ccjr_cof_cecds_080_2025.pdf</t>
+  </si>
+  <si>
+    <t>1814</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1814/ccjr_cof_082_2025.pdf</t>
+  </si>
+  <si>
+    <t>1818</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1818/ccjr_cof_081_2025.pdf</t>
+  </si>
+  <si>
+    <t>1822</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1822/ccjr_cof_084_2025.pdf</t>
+  </si>
+  <si>
+    <t>1826</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1826/ccjr_cof_085_2025.pdf</t>
+  </si>
+  <si>
+    <t>1830</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1830/ccjr_cof_088_2025.pdf</t>
+  </si>
+  <si>
+    <t>1834</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1834/ccjr_cof_cecds_083_2025.pdf</t>
+  </si>
+  <si>
+    <t>1841</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1841/ccjr_cof_cecds_087_2025.pdf</t>
+  </si>
+  <si>
+    <t>1916</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1916/ccjr_cof_veto_n001_2025.pdf</t>
+  </si>
+  <si>
+    <t>1493</t>
+  </si>
+  <si>
+    <t>CECDS</t>
+  </si>
+  <si>
+    <t>Comissão de Educação Cultura Desporto e Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1493/ccj_cof_cecds_002.25.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AMPLIAÇÃO DO LIMITE DE MARGEM DE CONSIGNAÇÃO EM FOLHA DE PAGAMENTO PARA OS VEREADORES DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1316</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/parecer_comicoes_.pdf</t>
+  </si>
+  <si>
+    <t>1654</t>
+  </si>
+  <si>
+    <t>1590</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1590/ccj_cof_cecds_010-2025.pdf</t>
+  </si>
+  <si>
+    <t>1575</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1575/ccj_cof_cecds_018-2025.pdf</t>
+  </si>
+  <si>
+    <t>1578</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1578/ccj_cof_cecds_020-2025.pdf</t>
+  </si>
+  <si>
+    <t>1581</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1581/ccj_cof_cecds_022-2025.pdf</t>
+  </si>
+  <si>
+    <t>1386</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/ccj_cof_e_cecds_037.pdf</t>
+  </si>
+  <si>
+    <t>1669</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1669/ccj_cof_cecds_041.25.pdf</t>
+  </si>
+  <si>
+    <t>1674</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1674/ccj_cof_cecds_042.25.pdf</t>
+  </si>
+  <si>
+    <t>1677</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1677/ccj_cof_cecds_045.25.pdf</t>
+  </si>
+  <si>
+    <t>1680</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1680/ccj_cof_cecds_047.25.pdf</t>
+  </si>
+  <si>
+    <t>1683</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1683/ccj_cof_cecds_48.pdf</t>
+  </si>
+  <si>
+    <t>1687</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1687/ccj_cof_cecds_049.pdf</t>
+  </si>
+  <si>
+    <t>1690</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1690/ccj_cof_cecds_050_2025_000030.pdf</t>
+  </si>
+  <si>
+    <t>1695</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1695/ccj_cof_cecds_052.pdf</t>
+  </si>
+  <si>
+    <t>1698</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1698/ccj_cof_cecds_053.pdf</t>
+  </si>
+  <si>
+    <t>1701</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1701/ccj_cof_cecds_055.25_000014.pdf</t>
+  </si>
+  <si>
+    <t>1704</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1704/ccj_cof_cecds_056.pdf</t>
+  </si>
+  <si>
+    <t>1629</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1629/ccj_cof_cecds_057-2025.pdf</t>
+  </si>
+  <si>
+    <t>1587</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1587/ccj_cof_cecds_061-2025.pdf</t>
+  </si>
+  <si>
+    <t>1635</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1635/ccj_cof_cecds_67.pdf</t>
+  </si>
+  <si>
+    <t>1644</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1644/ccj_cof_cecds_002_2025_mocao.pdf</t>
+  </si>
+  <si>
+    <t>1651</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1651/ccj_cof_054.pdf</t>
+  </si>
+  <si>
+    <t>1663</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1663/ccj_cof_cecds_005.25.pdf</t>
+  </si>
+  <si>
+    <t>1666</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1666/ccj_cof_cecds_010_2025_000020.pdf</t>
+  </si>
+  <si>
+    <t>1708</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1708/ccj_cof_cecds_juridico.pdf</t>
+  </si>
+  <si>
+    <t>1711</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1711/ccj_cof_ceds_051_2025_000032.pdf</t>
+  </si>
+  <si>
+    <t>1714</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1714/ccj_cof_cmio_009.pdf</t>
+  </si>
+  <si>
+    <t>1717</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1717/ccj_cof_cmio_010.pdf</t>
+  </si>
+  <si>
+    <t>1764</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1764/ccjr_cof_cecds_069.pdf</t>
+  </si>
+  <si>
+    <t>1767</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1767/ccjr_cof_cecds_064.pdf</t>
+  </si>
+  <si>
+    <t>1774</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1774/ccjr_cof_cecds_070_2025.pdf</t>
+  </si>
+  <si>
+    <t>1780</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1780/ccj_cof_cecds_071_2025.pdf</t>
+  </si>
+  <si>
+    <t>1800</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1800/ccjr_cof_cecds_077_2025.pdf</t>
+  </si>
+  <si>
+    <t>1810</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1810/ccjr_cof_cecds_080_2025.pdf</t>
+  </si>
+  <si>
+    <t>1840</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1840/ccjr_cof_cecds_087_2025.pdf</t>
+  </si>
+  <si>
+    <t>1343</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/decreto_01.25.pdf</t>
+  </si>
+  <si>
+    <t>TORNA PONTO FACULTATIVO, NESTE PODER LEGISLATIVO, O DIA 02 DE MAIO DE 2025 EM DECORRENCIA DO FERIADO NO DIA 01 DE MAIO.</t>
+  </si>
+  <si>
+    <t>1389</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/decreto_02.25.pdf</t>
+  </si>
+  <si>
+    <t>TORNA PONTO FACULTATIVO, NESTE PODER LEGISLATIVO, O DIA 20 DE JUNHO DE 2025 (SEXTA-FEIRA), EM RECORRÊNCIA DO FERIADO NO DIA 19 DE JUNHO DE 2025 (QUINTA-FEIRA).</t>
+  </si>
+  <si>
+    <t>1573</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1573/decreto-003.pdf</t>
+  </si>
+  <si>
+    <t>A PRESIDENTE DA CÂMARA MUNICIPAL DE ITAPUÃ DE OESTE- (RO) NO USO DE SUAS ATRIBUIÇÕES LEGAIS QUE LHE CONFEREM O REGIMENTO INTERNO DESTA CASA.</t>
+  </si>
+  <si>
+    <t>1692</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1692/decreto-004_2.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O FUNCIONAMENTO DO PODER LEGISLATIVO CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE - RO NO PERÍODO DAS FESTIVIDADES DE FINAL DE ANO.</t>
+  </si>
+  <si>
+    <t>1373</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_emenda_a_lei_organica_001.25.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivos à Lei Orgânica Municipal.</t>
+  </si>
+  <si>
+    <t>1465</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1465/projeto_de_emenda_a_lei_organica_02.2025.pdf</t>
+  </si>
+  <si>
+    <t>1510</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1510/emenda_a_lei_organica_03_000058.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 16 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAPUÃ DO OESTE, PARA PERMITIR A RECONDUÇÃO PARA O MESMO CARGO DA MESA DIRETORA DURANTE A MESMA LEGISLATURA</t>
+  </si>
+  <si>
+    <t>1528</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1528/emenda_a_lei_organica_004-6-9.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 96 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, PARA AMPLIAR O NÚMERO DE SECRETARIAS MUNICIPAIS</t>
+  </si>
+  <si>
+    <t>1530</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1530/emenda_a_lei_organica_005_cropped-7-10.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE ITAPUÃ DO OESTE - RO, PARA DISPOR SOBRE AS EMENDAS INDIVIDUAIS IMPOSITIVAS AO PROJETO DE LEI ORÇAMENTÁTIA ANUAL.</t>
+  </si>
+  <si>
+    <t>2032</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/2032/mesa_diretora_bienio_2027_2028.pdf</t>
+  </si>
+  <si>
+    <t>ELEIÇÃO DA MESA DIRETORA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE PARA O BIÊNIO 2027/2028.</t>
+  </si>
+  <si>
+    <t>1462</t>
+  </si>
+  <si>
+    <t>MAP</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1462/mocao_de_aplausos_01.2025.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO PROFESSOR E ESCRITOR ANDERSON DE JESUS DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>1526</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1526/mocao_de_aplauso_002_2025.pdf</t>
+  </si>
+  <si>
+    <t>A CÂMARA MUNICIPAL  DE ITAPUÃ DO OESTE, ESTADO DE RONDÔNIA, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, APRESENTA A PRESENTE MOÇÃO DE APLAUSOS E RECONHECIMENTO À SENHORA MARIA ISOLETE SZCZCEPANIAK LIMA, EM RAZÃO DE SUA NOTÁVEL TRAJETÓRIA COMO EDUCADORA E COMO UMA DAS PIONEIRAS NA FUNDAÇÃO DA APAE ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>1439</t>
+  </si>
+  <si>
+    <t>ODRS</t>
+  </si>
+  <si>
+    <t>Ordem do dia / roteiro de sessão</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1439/ordem_do_dia_._roteiro_de_sessao_01.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 01 DE JANEIRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1440</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1440/ordem_do_dia_._roteiro_de_sessao_02.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 15 DE JANEIRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1455</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1455/16_ordem_do_dia_roteiro_09.05.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 09 DE MAIO DE 2025.</t>
+  </si>
+  <si>
+    <t>1454</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1454/17_ordem_do_dia_roteiro_15.05.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 15 DE MAIO DE 2025.</t>
+  </si>
+  <si>
+    <t>1453</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1453/18_ordem_do_dia_roteiro_29.04.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 29 DE ABRIL DE 2025.</t>
+  </si>
+  <si>
+    <t>1452</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1452/19_ordem_do_dia_roteiro_05.06.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 05 DE JUNHO DE 2025.</t>
+  </si>
+  <si>
+    <t>1451</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1451/20_ordem_do_dia_roteiro_12.06.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 12 DE JUNHO DE 2025.</t>
+  </si>
+  <si>
+    <t>1450</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1450/21_ordem_do_dia_roteiro_26.06.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 26 DE JUNHO DE 2025.</t>
+  </si>
+  <si>
+    <t>1449</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1449/22_ordem_do_dia_roteiro_29.05.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 29 DE MAIO DE 2025.</t>
+  </si>
+  <si>
+    <t>1537</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1537/23_ordem_do_dia_roteiro.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 14 DE AGOSTO DE 2025.</t>
+  </si>
+  <si>
+    <t>1538</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1538/24_ordem_do_dia_roteiro.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 21 DE AGOSTO DE 2025.</t>
+  </si>
+  <si>
+    <t>1539</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1539/25_ordem_do_dia_roteiro.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 4 DE SETEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1540</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1540/26_ordem_do_dia_roteiro.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 11 DE SETEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1541</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1541/27_ordem_do_dia_roteiro.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 18 DE SETEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1556</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1556/28_ordem_do_dia_roteiro.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 9 DE OUTUBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1560</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1560/29_ordem_do_dia_roteiro.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 3 DE SETEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1561</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1561/ordem_do_dia_roteiro_de_seassao_035_000071.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 25 DE SETEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1565</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1565/ordem_do_dia_roteiro.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 2 DE OUTUBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1592</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1592/ordem_do_dia_roteiro.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 30 DE OUTUBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1626</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1626/13_de_novembro_ordem_do_dia.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 13 DE NOVEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1627</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1627/ordem_do_dia_roteiro_6_de_novembro.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 6 DE NOVEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1628</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1628/ordem_do_dia_roteiro_16_de_outubro.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 16 DE OUTUBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1637</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1637/ordem_do_dia_19_de_novembro.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 19 DE NOVEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1642</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1642/27_de_novembro_ordem_do_dia.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 27 DE NOVEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1661</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1661/ordem_do_dia_4_de_dezembro_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 4 DE DEZEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1671</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1671/ordem_do_dia_errata_2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 11 DE DEZEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1693</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1693/ordem_do_dia_16_de_dezembro_2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 16 DE DEZEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1721</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1721/03_ordem_do_dia_roteiro_20.02.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 20 DE FEVEREIRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1722</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1722/04_ordem_do_dia_roteiro_02.03.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 27 DE MARÇO DE 2025.</t>
+  </si>
+  <si>
+    <t>1723</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1723/05_ordem_do_dia_roteiro_06.03.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 6 DE MARÇO DE 2025.</t>
+  </si>
+  <si>
+    <t>1724</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1724/06_ordem_do_dia_roteiro_13.03.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 13 MARÇO DE 2025.</t>
+  </si>
+  <si>
+    <t>1725</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1725/07_ordem_do_dia_roteiro_20.03.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 20 DE MARÇO DE 2025.</t>
+  </si>
+  <si>
+    <t>1726</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1726/08_ordem_do_dia_roteiro_03.04.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 3 ABRIL DE 2025.</t>
+  </si>
+  <si>
+    <t>1727</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1727/10_ordem_do_dia_roteiro_10.04.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 10 ABRIL DE 2025.</t>
+  </si>
+  <si>
+    <t>1728</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1728/11_ordem_do_dia_roteiro_17.04.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 17 ABRIL DE 2025.</t>
+  </si>
+  <si>
+    <t>1729</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1729/12_ordem_do_dia_roteiro_24.04.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 24 ABRIL DE 2025.</t>
+  </si>
+  <si>
+    <t>1730</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1730/13_ordem_do_dia_roteiro_27.02.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 27 DE FEVEREIRO DE 2025.</t>
+  </si>
+  <si>
+    <t>1731</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1731/14_ordem_do_dia_roteiro_28.04.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 22 DE MAIO DE 2025.</t>
+  </si>
+  <si>
+    <t>1732</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1732/15_ordem_do_dia_roteiro_08.05.2025.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 8 DE MAIO DE 2025.</t>
+  </si>
+  <si>
+    <t>1371</t>
+  </si>
+  <si>
+    <t>PELOA</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda a Lei Orgânica</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/projeto_de_emenda_a_lei_organica_001.25.pdf</t>
+  </si>
+  <si>
+    <t>1463</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1463/projeto_de_emenda_a_lei_organica_02.2025.pdf</t>
+  </si>
+  <si>
+    <t>1509</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1509/emenda_a_lei_organica_03_000058.pdf</t>
+  </si>
+  <si>
+    <t>1527</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1527/emenda_a_lei_organica_004-1-5.pdf</t>
+  </si>
+  <si>
+    <t>1529</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1529/emenda_a_lei_organica_005-1-6.pdf</t>
+  </si>
+  <si>
+    <t>1344</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/decreto_01.25.pdf</t>
+  </si>
+  <si>
+    <t>1388</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/decreto_02.25.pdf</t>
+  </si>
+  <si>
     <t>1269</t>
   </si>
   <si>
-    <t>2025</t>
-[...4 lines deleted...]
-  <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_lei_complementar_01.2025.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ORGANIZAÇÃO POLITICO-ADMINISTRATIVA DA ADMINISTRAÇÃO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1270</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei_02.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO, NO ORÇAMENTO DE 2025, NO VALOR DE DE R$ 6.995,255,74, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PUBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/projeto_de_lei_003.2025.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E SUPLEMENTAÇÃO POR ANULAÇÃO, NO ORÇAMENTO DE 2025, NO VALOR DE R$ 2.273.124,64, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1290</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/projeto_de_lei_005.2025.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 296.781,82, INDENIZAÇÕES E RESTITUIÇÕES PARA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1291</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/projeto_de_lei_006.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 460.000,00, REALIZAÇÃO DE CONVÊNIOS, TRANSFERÊNCIAS E OUTRAS CONTRA PARTIDAS PARA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_007.2025.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 2.058.523,10, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1295</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei_008.2025.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 670.000,00, EM FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1288</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/projeto_de_lei_009.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 1.470.580,65, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_lei_010.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 1.463.539,00, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1287/projeto_de_lei_011.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 547.566,07, EM FAVOR DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO DE PLANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei_012.25.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 100.296,35, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1319</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei_013.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 223.081,18, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA  SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/projeto_de_lei_014.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 3.491.561,80, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/projeto_de_lei_015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR EXCESSO DE ARRECADAÇÃO, NO VALOR DE R$ 300.000,00, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/projeto_de_lei_016.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 1.036.315,01, EM FAVOR DAS SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER - SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/projeto_de_lei_017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 1.365.405,92, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER-SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/projeto_de_lei_018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 180.514,66, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1336/projeto_de_lei_020.25.pdf</t>
   </si>
   <si>
     <t>INCLUI A SEÇÃO V NO CAPÍTULO XV DA LEI COMPLEMENTAR Nº 127/2015 QUE DISPÕE SOBRE O REGIMENTO JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/projeto_de_lei_021.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 742.733,39, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1519/projeto_de_lei_022.pdf</t>
   </si>
   <si>
     <t>AGLUTINAÇÃO DO PROJETO DE AUTORIA DO VEREADOR ROBSON DE OLIVEIRA E DE AUTORIA DA PREFEITURA MUNICIPAL QUE institui no âmbito do Município de Itapuã do Oeste o Censo de pessoas Neurodivergentes e dá outras providências.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei_complementar_023.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA A TENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/projeto_de_lei_024.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 314.822,11, EM FAVOR DA SECRETARIA MUNICIPAL DE FAZENDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/projeto_de_lei_025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 100.000,00, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/projeto_de_lei_026.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR EXCESSO DE ARRECADAÇÃO, NO VALOR DE R$ 939.574,00, EM FAVOR DA SECRETARIA MUNICIPAL SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/projeto_de_lei_028.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2025, NO VALOR R$ 252.000,00, PARA SECRETARIA ADMINISTRAÇÃO E PLANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/projeto_de_lei_029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR EXCESSO DE ARRECADAÇÃO, NO VALOR DE R$ 1.664.154,87, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_lei_032.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 295.016,00, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS-SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/projeto_de_lei_033.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO, O PROCEDIMENTO E A PRESTAÇÃO DE CONTAS DE DIÁRIAS E PASSAGENS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/projeto_de_lei_035.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 4.434,67, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER - SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1404/projeto_de_lei_036.25.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 273.867,31, EM FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1370</t>
   </si>
   <si>
-    <t>37</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/projeto_de_lei_ordinaria_037.25.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO INCENTIVO FINANCEIRO DE CUSTEIO, DE CARÁTER EXCEPCIONAL E TEMPORÁRIO, PARA O DESENVOLVIMENTO DA ESTRATÉGIA DE VACINAÇÃO NAS ESCOLAS E DE AÇÕES PARA ATUALIZAÇÃO DA CADERNETA DE VACINAÇÃO DAS CRIANÇAS E ADOLESCENTES MENORES DE QUINZE ANOS NO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, EM CONFORMIDADE COM A PORTARIA GM/MS Nº 6.715, DE 17 DE MARÇO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1368</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/projeto_de_lei_038.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 264.293,91, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>39</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_039.25.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 652.277,31, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1406</t>
   </si>
   <si>
-    <t>40</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_040.25.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 1.303.303,30, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS-SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1407</t>
   </si>
   <si>
-    <t>41</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1407/projeto_de_lei_041.25.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 35.978,33, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER-SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1408</t>
   </si>
   <si>
-    <t>42</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1408/projeto_de_lei_042.25.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 400.000,00, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1409</t>
   </si>
   <si>
-    <t>43</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1409/projeto_de_lei_043.25.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2025, NO VALOR DE R$ 272.000,00, PARA A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1466</t>
   </si>
   <si>
-    <t>44</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1466/projeto_de_lei_044.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, POR SUPERÁVIT FINANCEIRO PROVENIENTE  DE EMENDA ESPECIAL Nº 202442720008, PARA AQUISIÇÃO DE BLOCOS SEXTA VADOS E MEIO FIO PARA PAVIMENTAÇÃO DE RUAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>45</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1467/projeto_de_lei_045.2025.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A INCORPORAÇÃO DOS JOGOS DE FUTEBOL DE CAMPO E OUTRAS ÁREAS DESPORTIVAS AMADORAS DENOMINADO AMADORZÃO, MODALIDADE DOS SETORES E INSTITUIÇÕES, AO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIUO DE ITAPUÃ DO OESTE.</t>
-[...1 lines deleted...]
-  <si>
     <t>1468</t>
   </si>
   <si>
-    <t>46</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1468/projeto_de_lei_046.2025.pdf</t>
   </si>
   <si>
-    <t>INCLUI DISPOSITIVOS A SEÇÃO V AO CAPÍTULO XV DA LEI COMPLEMENTAR Nº 127/2015 QUE DISPÕE SOBRE O REGIMENTO JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICIPAL DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1469</t>
   </si>
   <si>
-    <t>47</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1469/projeto_de_lei_047.2025.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, NO VALOR DE R$ 430.150,17, PARA DESTINAM-SE EXCLUSIVAMENTE AO FINANCIAMENTO DE AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE E FARMÁCIA BÁSICA, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1502</t>
   </si>
   <si>
-    <t>48</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1502/projeto_de_lei_048_000050.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1504</t>
   </si>
   <si>
-    <t>49</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1504/projeto_de_lei_049_000052.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE - SEMAGRI E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1515</t>
   </si>
   <si>
-    <t>50</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1515/projeto_de_lei_050_2025_000027.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>51</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1514/projeto_de_lei_051_2025_000031.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2025, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL - SEMTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1505</t>
   </si>
   <si>
-    <t>52</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1505/projeto_de_lei_052_000053.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE - SEMSAU E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1506</t>
   </si>
   <si>
-    <t>53</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1506/projeto_de_lei_053_000054.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1507</t>
   </si>
   <si>
-    <t>54</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1507/projeto_de_lei_054_000055.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1513</t>
   </si>
   <si>
-    <t>55</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1513/projeto_de_lei_055.25.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, DESTINADO A EXECUÇÃO DO SHOW ARTÍSTICO DA EXPOÃ 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1508</t>
   </si>
   <si>
-    <t>56</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1508/projeto_de_lei_056_000056.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL - SEMTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1531</t>
   </si>
   <si>
-    <t>57</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_57.pdf</t>
   </si>
   <si>
-    <t>"DISPÕE SOBRE A PERCEPÇÃO, DISTRIBUIÇÃO E DESTINAÇÃO DOS HONORÁRIOS ADVOCATÍCIOS DE SUCUBÊNCIA NO ÂMBITO DA PROCURADORIA GERAL DO MUNICÍPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS."</t>
-[...1 lines deleted...]
-  <si>
     <t>1739</t>
   </si>
   <si>
-    <t>58</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1739/projeto_de_lei_028_substitutivo_ao_projeto_058_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>59</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1745/projeto_de_lei_059_substitutivo_ao_projeto_030_2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAPUÃ DO OESTE PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>61</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1570/projeto_de_lei_061.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025, NO VALOR DE R$1.971.295,69, DESTINADO Á SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS (SEMOSP) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>63</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1604/projeto_de_lei-063.pdf</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>64</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1734/projeto_de_lei_0064_2025.pdf</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>67</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1631/projeto_de_lei_067.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2025, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1758</t>
   </si>
   <si>
-    <t>68</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1758/projeto_de_lei_068_2025.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPLEMENTAÇÃO POR ANULAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE - SEMSAU E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1735</t>
   </si>
   <si>
-    <t>69</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1735/projeto_de_lei_0069_2025.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E SUPLEMENTAÇÃO POR ANULAÇÃO DO ORÇAMENTO DE 2025, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL - SEMTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1749</t>
   </si>
   <si>
-    <t>70</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_070_2025.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL ADICIONAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1750</t>
   </si>
   <si>
-    <t>71</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1750/projeto_de_lei_071_2025.pdf</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>72</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1751/projeto_de_lei_072_2025.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ALTERAÇÃO DA NOMENCLATURA DO CARGO DE FISCAL MUNICIPAL PARA FISCAL TRIBUTÁRIO, DEFINE SUAS ATRIBUIÇÕES E COMPETÊNCIAS, ESTABELECE NORMAS SOBRE O EXERCÍCIO DA FUNÇÃO, O PLANO DE CARREIRA E A FISCALIZAÇÃO TRIBUTÁRIA NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1759</t>
   </si>
   <si>
-    <t>73</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1759/projeto_de_lei_073_2025.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE - SEMSAU E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1752</t>
   </si>
   <si>
-    <t>74</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1752/projeto_de_lei_074_2025.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DO GABINETE DO PREFEITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1754</t>
   </si>
   <si>
-    <t>75</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1754/projeto_de_lei_075_2025.pdf</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>76</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_076_2025.pdf</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>77</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1756/projeto_de_lei_077_2025.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2025 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER - SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1757</t>
   </si>
   <si>
-    <t>78</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1757/projeto_de_lei_078_2025.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA A UTILIZAÇÃO DE VEÍCULOS TIPO PICK-UP E CARROCERIA BAIXA NO SERVIÇO DE TÁXI NO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, SIMPLIFICA OBRIGAÇÕES DOCUMENTAIS E OPERACIONAIS, ESTABELECE REQUISITOS DE VISTORIA E RENOVAÇÃO, REFORÇA A VEDAÇÃO DE COMERCIALIZAÇÃO DE CONCESSÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1807</t>
   </si>
   <si>
-    <t>80</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1807/projeto_de_lei_080_2025.pdf</t>
   </si>
   <si>
-    <t>INSTITUI A TAXA DE SERVIÇOS FUNERÁRIOS NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, REFERENTE ÁS FUNERÁRIAS SEDIADAS FORA DO MUNICÍPIO QUE REALIZAREM A RETIRADA DE CORPOS DENTRO DO TERRITÓRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1746</t>
   </si>
   <si>
-    <t>81</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1746/projeto_de_lei_complementar_081_2025.pdf</t>
   </si>
   <si>
-    <t>ALTERA A LEI COMPLEMENTAR N° 145/2020, PARA TRANSFORMAR O CARGO DE AUXILIAR DE ENFERMAGEM EM TÉCNICO DE ENFERMAGEM, EXTINGUIR GRADATIVAMENTE O CARGO TRANSFORMADO, REENQUADRAR OS SERVIDORES OCUPANTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1742</t>
   </si>
   <si>
-    <t>82</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1742/projeto_de_lei_82_2025.pdf</t>
   </si>
   <si>
-    <t>INSTITUI O BANCO DE HORAS DO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1747</t>
   </si>
   <si>
-    <t>83</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1747/projeto_de_lei_complementar_083_2025.pdf</t>
   </si>
   <si>
-    <t>INSTITUI O AUXÍLIO DE SUPORTE OPERACIONAL AOS VIGILANTES NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, MEDIANTE ACRÉSCIMO DE DISPOSITIVO NA LEI COMPLEMENTAR N° 127/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1741</t>
   </si>
   <si>
-    <t>84</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1741/projeto_de_lei_84_2025.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR SUPERÁVIT FINANCEIRO, EM FAVOR DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE - SEMAGRI E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1743</t>
   </si>
   <si>
-    <t>85</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1743/projeto_de_lei_85_2025.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 POR EXCESSO DE ARRECADAÇÃO, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1740</t>
   </si>
   <si>
-    <t>87</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1740/projeto_de_lei_complementar_0087_2025.pdf</t>
   </si>
   <si>
-    <t>ALTERA E ACRESCENTA DISPOSITIVOS NA LEI COMPLEMENTAR N° 171 DE 09 DE JANEIRO DE 2025, QUE DISPÕE SOBRE A ORGANIZAÇÃO POLÍTICO ADMINISTRATIVA DA ADMINISTRAÇÃO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1748</t>
   </si>
   <si>
-    <t>88</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1748/projeto_de_lei_088_2025.pdf</t>
   </si>
   <si>
-    <t>AUTORIZA O PODER EXECUTIVO A PERMITIR O USO TEMPORÁRIO DO TERMINAL RODOVIÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>1369</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei_001_cmio.pdf</t>
+  </si>
+  <si>
+    <t>1400</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1400/projeto_de_lei_02.25.pdf</t>
+  </si>
+  <si>
+    <t>1401</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1401/projeto_de_lei_003.25.pdf</t>
+  </si>
+  <si>
+    <t>1402</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1402/projeto_de_lei_004.25.pdf</t>
+  </si>
+  <si>
+    <t>1403</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_005.25.pdf</t>
+  </si>
+  <si>
+    <t>1503</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1503/projeto_de_lei_007_cmio_000051.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DESTINAÇÃO DE PERCENTUAL DE UNIDADES HABITACIONAIS DOS PROGRAMAS PÚBLICOS OU SUBSIDIADOS DO MUNICÍPIO  PARA MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA E FAMILIAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1501</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1501/projeto_de_lei_009_cm_000049.pdf</t>
+  </si>
+  <si>
+    <t>1516</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1516/projeto_de_lei_010_cmio_2025_000019.pdf</t>
+  </si>
+  <si>
+    <t>1566</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1566/projeto_de_lei_018.pdf</t>
+  </si>
+  <si>
+    <t>1534</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1534/projeto_de_lei_020.pdf</t>
+  </si>
+  <si>
+    <t>1557</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_lei_022.pdf</t>
+  </si>
+  <si>
+    <t>1744</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1744/projeto_de_lei_032_2025.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO  DE ITAPUÃ DO OESTE/RO A CAMPANHA "NOVEMBRINHO AZUL", DESTINADA Á PROMOÇÃO DA SÁUDE DO MENINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1760</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1760/projeto_de_lei_087_2025.pdf</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/projeto_de_resolucao_01.25.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1347</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/projeto_de_resolucao_02.25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão, fixação de valores, pagamento, e prestação de contas de diárias para vereadores e servidores em geral, a serviço ou representação do poder Legislativo.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/resolucao_03.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESCONVOCAÇÃO DA SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>1361</t>
-  </si>
-[...1 lines deleted...]
-    <t>4</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/projeto_de_resolucao_004.25.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DO ART. 1. º DA RESOLUÇÃO 005/2023 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/resolucao_05.25.pdf</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1494/desconvocacaodecsetima.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desconvocação da Sessão _x000D_
 Ordinária.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1511/resolucao_007.2025_000057.pdf</t>
   </si>
   <si>
-    <t>ALTERA O ART. 21-A DA RESOLUÇÃO Nº 001/2010 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE - RO</t>
-[...1 lines deleted...]
-  <si>
     <t>1517</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1517/projeto_de_resolucao_009_000059.pdf</t>
   </si>
   <si>
-    <t>ESTABELECE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1523</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1523/projeto_de_resolucao_n10.pdf</t>
   </si>
   <si>
-    <t>ALTERA OS ANEXOS I E III E O § 2° DO ARTIGO 8° DA RESOLUÇÃO N° 008/2025, DE 21 DE AGOSTO DE 2025, QUE ESTABELECE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...796 lines deleted...]
-  <si>
     <t>1254</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/portaria_001.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/portaria_002.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO CARGO DE AUTORIDADE DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1256</t>
@@ -1981,53 +3988,50 @@
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/portaria_016.pdf</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/portaria_017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO PARA REPRESENTAREM O PODER LEGISLATIVO EM VIAGEM OFICIAL, COM DESTINO A BRASÍLIA-DF.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/portaria_018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECRETAÇÃO DE PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO NOS DIAS 10 E 11 DE FEVEREIRO DE 2025 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/portaria_019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA MATERNIDADE A SERVIDORA SUELEN BARBOSA DE ARAÚJO.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/portaria_020_2.pdf</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/portaria_021.pdf</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/portaria_022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECRETAÇÃO DE PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO NO DIA 03 DE MARÇO E FERIADO NOS DIAS 04 E 05 DE MARÇO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
@@ -2066,53 +4070,50 @@
     <t>DISPÕE SOBRE A NOMEAÇÃO DE SERVIDORES PARA COMPOREM A COMISSÃO DE INVENTÁRIO 2025 DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE-RO.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/portaria_027.25.pdf</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/portaria_028.25.pdf</t>
   </si>
   <si>
     <t>DESIGNA PROCURADORA DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE DE ITAPUÃ DO OESTE-RO.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/portaria_029.pdf</t>
   </si>
   <si>
     <t>1353</t>
-  </si>
-[...1 lines deleted...]
-    <t>30</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/portaria_30.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HORÁRIO ESPECIAL DE EXPEDIENTE ADMINISTRATIVO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE - RO.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/portaria_031.25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/portaria_033.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS VEREADORES PARA REPRESENTAREM O PODER LEGISLATIVO EM VIAGEM OFICIAL, COM DESTINO A PORTO VELHO-RO.</t>
   </si>
@@ -2277,2109 +4278,192 @@
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1625/portaria_052.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A NOMEAÇÃO DE SERVIDORES PARA COMPOREM A COMISSÃO DE INVENTÁRIO 2025 DA CÂMARA MUNICIPAL DE ITAPUÄ DO OESTE - RO."</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1638/portaria_053_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECRETAÇÃO DE PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO NO DIA 21 DE NOVEMBRO DE 2025 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1672/portaria-054_1.pdf</t>
   </si>
   <si>
     <t>“PRORROGA O PRAZO DE CONCLUSÃO DOS TRABALHOS DA COMISSÃO ESPECIAL DE INVENTÁRIO 2025, NOMEADA PELA PORTARIA Nº 052/2025, NO ÂMBITO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE – RO.”</t>
   </si>
   <si>
-    <t>1267</t>
-[...2057 lines deleted...]
-    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 8 DE MAIO DE 2025.</t>
+    <t>1321</t>
+  </si>
+  <si>
+    <t>RES</t>
+  </si>
+  <si>
+    <t>Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/projeto_de_resolucao_01.25.pdf</t>
+  </si>
+  <si>
+    <t>1348</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_resolucao_02.25.pdf</t>
+  </si>
+  <si>
+    <t>1349</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/resolucao_03.25.pdf</t>
+  </si>
+  <si>
+    <t>1362</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/projeto_de_resolucao_004.25.pdf</t>
+  </si>
+  <si>
+    <t>1391</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/resolucao_05.25.pdf</t>
+  </si>
+  <si>
+    <t>1495</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1495/desconvocacaodecsetima.pdf</t>
+  </si>
+  <si>
+    <t>1512</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1512/resolucao_007.2025_000057.pdf</t>
+  </si>
+  <si>
+    <t>1522</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1522/resolucao_08.pdf</t>
+  </si>
+  <si>
+    <t>1524</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1524/resolucao_n9.pdf</t>
+  </si>
+  <si>
+    <t>1572</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1572/resolucao_011.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A DESCONVOCAÇÃO DA SESSÃO ORDINÁRIA."</t>
+  </si>
+  <si>
+    <t>1639</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1639/resolucao-012.pdf</t>
+  </si>
+  <si>
+    <t>1685</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1685/resolucao-013.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE O AUXÍLIO EXTRAORDINÁRIO, PARA O EXERCÍCIO DE 2025, AOS SERVIDORES ATIVOS DO PODER LEGISLATIVO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>1706</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1706/desconvocacao_sessao_extraordinaria-1612.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A DESCONVOCAÇÃO DA SESSÃO EXTRAORDINÁRIA.”</t>
+  </si>
+  <si>
+    <t>1262</t>
+  </si>
+  <si>
+    <t>TP</t>
+  </si>
+  <si>
+    <t>Termo de Posse</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/termo_de_posse.pdf</t>
+  </si>
+  <si>
+    <t>TERMO DE POSSE DA NONA LEGISLATURA</t>
+  </si>
+  <si>
+    <t>1294</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/ata_01_sol.pdf</t>
+  </si>
+  <si>
+    <t>1363</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/termo_de_posse_comissoes_.pdf</t>
+  </si>
+  <si>
+    <t>TERMO DE POSSE DAS COMISSÕES 2025/2026</t>
+  </si>
+  <si>
+    <t>1459</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1459/termo_de_posse_mesa_diretora_2025.2026.pdf</t>
+  </si>
+  <si>
+    <t>TERMO DE POSSE DA MESSA DIRETORA BIÊNIO 2025/2026.</t>
+  </si>
+  <si>
+    <t>1913</t>
+  </si>
+  <si>
+    <t>VI</t>
+  </si>
+  <si>
+    <t>Veto Integral</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1913/veto_integral_n001_2025.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -4683,56 +4767,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_lei_complementar_01.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei_02.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/projeto_de_lei_003.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/projeto_de_lei_005.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/projeto_de_lei_006.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_007.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei_008.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/projeto_de_lei_009.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_lei_010.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1287/projeto_de_lei_011.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei_012.25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei_013.25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/projeto_de_lei_014.25.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/projeto_de_lei_016.25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1336/projeto_de_lei_020.25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/projeto_de_lei_021.25.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1519/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei_complementar_023.25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/projeto_de_lei_024.25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/projeto_de_lei_026.25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/projeto_de_lei_028.25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/projeto_de_lei_033.25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/projeto_de_lei_035.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1404/projeto_de_lei_036.25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/projeto_de_lei_ordinaria_037.25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/projeto_de_lei_038.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_039.25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_040.25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1407/projeto_de_lei_041.25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1408/projeto_de_lei_042.25.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1409/projeto_de_lei_043.25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1466/projeto_de_lei_044.25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1467/projeto_de_lei_045.2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1468/projeto_de_lei_046.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1469/projeto_de_lei_047.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1502/projeto_de_lei_048_000050.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1504/projeto_de_lei_049_000052.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1515/projeto_de_lei_050_2025_000027.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1514/projeto_de_lei_051_2025_000031.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1505/projeto_de_lei_052_000053.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1506/projeto_de_lei_053_000054.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1507/projeto_de_lei_054_000055.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1513/projeto_de_lei_055.25.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1508/projeto_de_lei_056_000056.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_57.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1739/projeto_de_lei_028_substitutivo_ao_projeto_058_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1745/projeto_de_lei_059_substitutivo_ao_projeto_030_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1570/projeto_de_lei_061.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1604/projeto_de_lei-063.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1734/projeto_de_lei_0064_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1631/projeto_de_lei_067.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1758/projeto_de_lei_068_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1735/projeto_de_lei_0069_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_070_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1750/projeto_de_lei_071_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1751/projeto_de_lei_072_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1759/projeto_de_lei_073_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1752/projeto_de_lei_074_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1754/projeto_de_lei_075_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_076_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1756/projeto_de_lei_077_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1757/projeto_de_lei_078_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1807/projeto_de_lei_080_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1746/projeto_de_lei_complementar_081_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1742/projeto_de_lei_82_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1747/projeto_de_lei_complementar_083_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1741/projeto_de_lei_84_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1743/projeto_de_lei_85_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1740/projeto_de_lei_complementar_0087_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1748/projeto_de_lei_088_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/projeto_de_resolucao_01.25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/projeto_de_resolucao_02.25.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/resolucao_03.25.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/projeto_de_resolucao_004.25.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/resolucao_05.25.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1494/desconvocacaodecsetima.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1511/resolucao_007.2025_000057.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1517/projeto_de_resolucao_009_000059.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1523/projeto_de_resolucao_n10.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/decreto_01.25.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/decreto_02.25.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/autografo_01.25.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/autografo_02.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/autografo_03.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/autografo_05.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/autografo_007.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/autografo_008.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/autografo_027.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/autografo_031.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1411/autografo_034.25.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1412/autografo_035.25.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1413/autografo_036.25.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1414/autografo_037.25.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1415/autografo_039.25.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1416/autografo_040.25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1417/autografo_041.25.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1418/autografo_042.25.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1419/autografo_043.25.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1420/autografo_044.25.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1594/autografo_049.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1595/autografo_050_2025_000025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1596/autografo_051_2025_000021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1597/autografo_052.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1598/autografo_053_000028.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1599/autografo_054_2025_000034.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1600/autografo_055.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1602/autografo_057.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1603/autografo_058.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1607/autografo_059.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1608/aitografo_060.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1609/autografo_061.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1535/autografo_062_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1559/autografo_063.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1563/autografo_064.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1533/autografo_065.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1569/autografo_066.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1647/autografo_054.25_000006.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1605/autografo_069.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1632/autografo_071.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1771/autografo_072_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1762/autografo_073_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1769/autografo_074_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1776/autografo_075_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1782/autografo_079_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1786/autografo_080_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1790/autografo_081_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1794/autografo_082_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1798/projeto_de_lei_077_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1820/autografo_086_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1824/autografo_087_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1803/autografo_088_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1837/autografo_089_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1808/autografo_090_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1816/autografo_091_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1812/autografo_092_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1832/autografo_093_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1828/autografo_094_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/projeto_de_emenda_a_lei_organica_001.25.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1463/projeto_de_emenda_a_lei_organica_02.2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1509/emenda_a_lei_organica_03_000058.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1527/emenda_a_lei_organica_004-1-5.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1529/emenda_a_lei_organica_005-1-6.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei_001_cmio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1400/projeto_de_lei_02.25.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1401/projeto_de_lei_003.25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1402/projeto_de_lei_004.25.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_005.25.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1503/projeto_de_lei_007_cmio_000051.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1501/projeto_de_lei_009_cm_000049.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1516/projeto_de_lei_010_cmio_2025_000019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1566/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1534/projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1744/projeto_de_lei_032_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1760/projeto_de_lei_087_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_emenda_a_lei_organica_001.25.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1465/projeto_de_emenda_a_lei_organica_02.2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1510/emenda_a_lei_organica_03_000058.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1528/emenda_a_lei_organica_004-6-9.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1530/emenda_a_lei_organica_005_cropped-7-10.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/termo_de_posse.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/ata_01_sol.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/termo_de_posse_comissoes_.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1459/termo_de_posse_mesa_diretora_2025.2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/projeto_de_resolucao_01.25.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_resolucao_02.25.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/resolucao_03.25.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/projeto_de_resolucao_004.25.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/resolucao_05.25.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1495/desconvocacaodecsetima.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1512/resolucao_007.2025_000057.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1522/resolucao_08.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1524/resolucao_n9.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1572/resolucao_011.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1639/resolucao-012.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1685/resolucao-013.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1706/desconvocacao_sessao_extraordinaria-1612.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/portaria_001.25.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/portaria_002.25.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/portaria_003.25.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/portaria_004.25.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/portaria_005.25.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/portaria_006.25.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/portaria_007.25.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/portaria_008.25.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/portaria_009.25.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/portaria_010.25.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/portaria_011.25.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/portaria_012.25.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/portaria_013.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/portaria_015.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/portaria_016.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/portaria_018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/portaria_020_2.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/portaria_024.25.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1330/portaria_025.25.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1331/portaria_026.25.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/portaria_027.25.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/portaria_028.25.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/portaria_029.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/portaria_30.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/portaria_031.25.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/portaria_033.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1496/portaria_034.25.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1497/portaria_035.25.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1498/portaria_036.25.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1499/portaria_037.25_000015.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1542/portaria_038.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1543/portaria_039.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1544/portaria_040.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1545/portaria_041.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1546/portaria_042.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1547/portaria_043.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1548/portaria_044.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1549/portaria_045.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1550/portaria_046.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1551/portaria_047.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1552/portaria_048.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1553/portaria_049.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1554/portaria_050.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1567/portaria_051.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1625/portaria_052.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1638/portaria_053_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1672/portaria-054_1.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/termo_posse_cdrn.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/ata_02_ext.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/ata_01_sol.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/ata_04.25.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/ata_05_.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/ata_06.25.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1461/ata_07.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/ata_08_ord..pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/ata_10.25.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/ata_11.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1410/ata_14.25.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1460/ata_15.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1520/ata_18_000047.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1521/ata_20_000048.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1525/ata_21.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1555/ata_23_25_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1640/ata_22.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1593/ata_25.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1736/ata_27_30_de_outubro_2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1737/ata_28_13_de_novembro_2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1738/ata_29_27_de_novembro_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/decreto_01.25.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/decreto_02.25.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1573/decreto-003.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1692/decreto-004_2.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1462/mocao_de_aplausos_01.2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1526/mocao_de_aplauso_002_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/ccj_e_cof_01_reso.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/ccj_e_cof_002.2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/parecer_comicoes_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1653/ccj_cof_cecds_004.25.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/ccj_05.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/ccj_007.2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/ccj_008.2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1656/ccj_cof_009_ok.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1589/ccj_cof_cecds_010-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/parecer_ccj_e_cof_012.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1574/ccj_cof_cecds_018-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1577/ccj_cof_cecds_020-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1580/ccj_cof_cecds_022-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1484/ccj_cof_036.25.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/ccj_cof_e_cecds_037.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1481/ccj_cof_039.25.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1486/ccj_cof_040.25.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1668/ccj_cof_cecds_041.25.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1673/ccj_cof_cecds_042.25.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1487/ccj_cof_043.25.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1489/ccj_cof_044.2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1676/ccj_cof_cecds_045.25.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1491/ccj_cof_046.2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1679/ccj_cof_cecds_047.25.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1682/ccj_cof_cecds_48.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1686/ccj_cof_cecds_049.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1689/ccj_cof_cecds_050_2025_000030.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1710/ccj_cof_ceds_051_2025_000032.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1694/ccj_cof_cecds_052.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1697/ccj_cof_cecds_053.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1700/ccj_cof_cecds_055.25_000014.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1703/ccj_cof_cecds_056.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1583/ccj_cof_cecds_057-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1586/ccj_cof_cecds_061-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1634/ccj_cof_cecds_67.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1648/ccj_cof_007.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1650/ccj_cof_054.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1662/ccj_cof_cecds_005.25.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1665/ccj_cof_cecds_010_2025_000020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1707/ccj_cof_cecds_juridico.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1713/ccj_cof_cmio_009.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1716/ccj_cof_cmio_010.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1719/ccj_cof_projeto_cmio_007_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1733/ccj_cof_emenda_a_lei_organica_10_07_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1763/ccjr_cof_cecds_069.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1766/ccjr_cof_cecds_064.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1773/ccjr_cof_cecds_070_2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1779/ccj_cof_cecds_071_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1784/ccj_cof_072_2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1788/ccj_cof_074_2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1791/ccjr_cof_075_2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1795/ccjr_cof_076_2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1799/ccjr_cof_cecds_077_2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1804/ccjr_cof_078_2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1809/ccjr_cof_cecds_080_2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1813/ccjr_cof_082_2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1817/ccjr_cof_081_2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1821/ccjr_cof_084_2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1825/ccjr_cof_085_2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1829/ccjr_cof_088_2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1833/ccjr_cof_cecds_083_2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1839/ccjr_cof_cecds_087_2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1493/ccj_cof_cecds_002.25.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/parecer_comicoes_.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1590/ccj_cof_cecds_010-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1575/ccj_cof_cecds_018-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1578/ccj_cof_cecds_020-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1581/ccj_cof_cecds_022-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/ccj_cof_e_cecds_037.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1669/ccj_cof_cecds_041.25.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1674/ccj_cof_cecds_042.25.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1677/ccj_cof_cecds_045.25.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1680/ccj_cof_cecds_047.25.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1683/ccj_cof_cecds_48.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1687/ccj_cof_cecds_049.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1690/ccj_cof_cecds_050_2025_000030.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1695/ccj_cof_cecds_052.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1698/ccj_cof_cecds_053.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1701/ccj_cof_cecds_055.25_000014.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1704/ccj_cof_cecds_056.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1629/ccj_cof_cecds_057-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1587/ccj_cof_cecds_061-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1635/ccj_cof_cecds_67.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1644/ccj_cof_cecds_002_2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1651/ccj_cof_054.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1663/ccj_cof_cecds_005.25.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1666/ccj_cof_cecds_010_2025_000020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1708/ccj_cof_cecds_juridico.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1711/ccj_cof_ceds_051_2025_000032.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1714/ccj_cof_cmio_009.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1717/ccj_cof_cmio_010.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1764/ccjr_cof_cecds_069.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1767/ccjr_cof_cecds_064.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1774/ccjr_cof_cecds_070_2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1780/ccj_cof_cecds_071_2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1800/ccjr_cof_cecds_077_2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1810/ccjr_cof_cecds_080_2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1840/ccjr_cof_cecds_087_2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/cedula_votacao_01.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/cedula_votacao_002.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/cedula_cotacao_.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1470/cedula_votacao_004.25.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/cedula_votacao_05.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/cedula_votacao_007.2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1306/cedula_votacao_008.2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1610/cedula_vot_009.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1618/cedula_votacao_010_2025_000022.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/cedula_votacao_012.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/cedula_votacao_013.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1536/cedula_de_votacao_49.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1611/cedula_vot_022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1612/cedula_vot_023_000065.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1471/cedula_votacao_036.25.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/cedula_votacao_037.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1472/cedula_votacao_039.25.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1473/cedula_votacao_040.25.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1474/cedula_votacao_041.25.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1475/cedula_votacao_042.25.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1476/cedula_votacao_043.25.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1477/cedula_votacao_044.25.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1478/cedula_votacao_045.25.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1479/cedula_votacao_046.2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1480/cedula_votacao_047.2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1532/cedula_de_votacao_048.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1613/cedula_vot_049.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1558/cedula_de_votacao_050.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1564/cedula_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1571/cedula_de_votacao_52.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1606/cedula_de_votacao_053.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1614/cedula_vot_054..pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1615/cedula_vot_053_ok.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1616/cedula_vot_054.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1617/cedula_vot_056.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1619/cedula_votacao_020_000070.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1620/cedula_votacao_050_000029.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1621/cedula_votacao_055.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1622/cedula_votacao_cmio_007.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1623/cedula_votacao_cmio_009.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1624/cedula_votacao_emenda_a_lei_organica_003.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1633/cedula_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1641/cedula_votacao_emenda_a_lei_organica_003_ok.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1646/cedula_de_votacao_066_2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1761/cedula_de_votacao_2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1770/cedula_de_votacao_069_2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1772/cedula_de_votacao_064_2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1777/cedula_de_votacao_070_2025_ok.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1778/cedula_de_votacao_071_2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1783/cedula_de_votacao_072_2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1787/cedula_de_votacao_074_2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1793/cedula_de_votacao_075_2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1797/cedula_de_votacao_076_2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1802/cedula_de_votacao_077_2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1806/cedula_de_votacao_078_2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1815/cedula_de_votacao_082_2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1819/cedula_de_votacao_081_2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1823/cedula_de_votacao_084_2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1827/cedula_de_votacao_085_2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1831/cedula_de_votacao_088_2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1835/cedula_de_votacao_083_2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1838/cedula_de_votacao_087_2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1842/cedula_de_votacao_087_2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1324/ccj_e_cof_01_reso.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/ccj_e_cof_002.2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/parecer_comicoes_.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1655/ccj_cof_cecds_004.25.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/cof_05.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/cof_007.2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/cof_008.2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1657/ccj_cof_009_ok.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1591/ccj_cof_cecds_010-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/parecer_ccj_e_cof_012.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1576/ccj_cof_cecds_018-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1579/ccj_cof_cecds_020-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1630/ccj_cof_cecds_022-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1483/ccj_cof_036.25.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/ccj_cof_e_cecds_037.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1482/ccj_cof_039.25.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1485/ccj_cof_040.25.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1670/ccj_cof_cecds_041.25.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1675/ccj_cof_cecds_042.25.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1488/ccj_cof_043.25.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1490/ccj_cof_044.2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1678/ccj_cof_cecds_045.25.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1492/ccj_cof_046.2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1582/ccj_cof_cecds_022-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1684/ccj_cof_cecds_48.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1688/ccj_cof_cecds_049.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1691/ccj_cof_cecds_050_2025_000030.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1696/ccj_cof_cecds_052.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1699/ccj_cof_cecds_053.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1705/ccj_cof_cecds_056.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1585/ccj_cof_cecds_057-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1588/ccj_cof_cecds_061-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1636/ccj_cof_cecds_67.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1645/ccj_cof_cecds_002_2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1649/ccj_cof_007.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1652/ccj_cof_054.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1664/ccj_cof_cecds_005.25.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1667/ccj_cof_cecds_010_2025_000020.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1681/ccj_cof_cecds_047.25.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1709/ccj_cof_cecds_juridico.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1712/ccj_cof_ceds_051_2025_000032.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1715/ccj_cof_cmio_009.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1718/ccj_cof_cmio_010.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1720/ccj_cof_projeto_cmio_007_2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1765/ccjr_cof_cecds_069.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1768/ccjr_cof_cecds_064.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1775/ccjr_cof_cecds_070_2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1781/ccj_cof_cecds_071_2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1789/ccj_cof_074_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1792/ccjr_cof_075_2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1796/ccjr_cof_076_2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1801/ccjr_cof_cecds_077_2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1805/ccjr_cof_078_2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1811/ccjr_cof_cecds_080_2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1814/ccjr_cof_082_2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1818/ccjr_cof_081_2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1822/ccjr_cof_084_2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1826/ccjr_cof_085_2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1830/ccjr_cof_088_2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1834/ccjr_cof_cecds_083_2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1841/ccjr_cof_cecds_087_2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1439/ordem_do_dia_._roteiro_de_sessao_01.2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1440/ordem_do_dia_._roteiro_de_sessao_02.2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1455/16_ordem_do_dia_roteiro_09.05.2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1454/17_ordem_do_dia_roteiro_15.05.2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1453/18_ordem_do_dia_roteiro_29.04.2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1452/19_ordem_do_dia_roteiro_05.06.2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1451/20_ordem_do_dia_roteiro_12.06.2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1450/21_ordem_do_dia_roteiro_26.06.2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1449/22_ordem_do_dia_roteiro_29.05.2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1537/23_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1538/24_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1539/25_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1540/26_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1541/27_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1556/28_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1560/29_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1561/ordem_do_dia_roteiro_de_seassao_035_000071.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1565/ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1592/ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1626/13_de_novembro_ordem_do_dia.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1627/ordem_do_dia_roteiro_6_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1628/ordem_do_dia_roteiro_16_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1637/ordem_do_dia_19_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1642/27_de_novembro_ordem_do_dia.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1661/ordem_do_dia_4_de_dezembro_2025_1.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1671/ordem_do_dia_errata_2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1693/ordem_do_dia_16_de_dezembro_2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1721/03_ordem_do_dia_roteiro_20.02.2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1722/04_ordem_do_dia_roteiro_02.03.2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1723/05_ordem_do_dia_roteiro_06.03.2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1724/06_ordem_do_dia_roteiro_13.03.2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1725/07_ordem_do_dia_roteiro_20.03.2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1726/08_ordem_do_dia_roteiro_03.04.2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1727/10_ordem_do_dia_roteiro_10.04.2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1728/11_ordem_do_dia_roteiro_17.04.2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1729/12_ordem_do_dia_roteiro_24.04.2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1730/13_ordem_do_dia_roteiro_27.02.2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1731/14_ordem_do_dia_roteiro_28.04.2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1732/15_ordem_do_dia_roteiro_08.05.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/termo_posse_cdrn.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/ata_02_ext.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/ata_01_sol.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/ata_04.25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/ata_05_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/ata_06.25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1461/ata_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/ata_08_ord..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/ata_10.25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/ata_11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1410/ata_14.25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1460/ata_15.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1520/ata_18_000047.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1521/ata_20_000048.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1525/ata_21.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1555/ata_23_25_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1640/ata_22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1593/ata_25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1736/ata_27_30_de_outubro_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1737/ata_28_13_de_novembro_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1738/ata_29_27_de_novembro_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/2031/ata_da_31_sessao_ordinaria_11_12_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/2046/ata_da_10_sessao_extraordinaria_29_12_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/autografo_01.25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/autografo_02.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/autografo_03.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/autografo_05.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/autografo_007.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/autografo_008.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/autografo_027.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/autografo_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1411/autografo_034.25.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1412/autografo_035.25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1413/autografo_036.25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1414/autografo_037.25.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1415/autografo_039.25.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1416/autografo_040.25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1417/autografo_041.25.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1418/autografo_042.25.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1419/autografo_043.25.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1420/autografo_044.25.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1594/autografo_049.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1595/autografo_050_2025_000025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1596/autografo_051_2025_000021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1597/autografo_052.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1598/autografo_053_000028.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1599/autografo_054_2025_000034.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1600/autografo_055.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1602/autografo_057.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1603/autografo_058.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1607/autografo_059.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1608/aitografo_060.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1609/autografo_061.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1535/autografo_062_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1559/autografo_063.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1563/autografo_064.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1533/autografo_065.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1569/autografo_066.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1647/autografo_054.25_000006.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1605/autografo_069.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1632/autografo_071.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1771/autografo_072_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1762/autografo_073_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1769/autografo_074_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1776/autografo_075_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1782/autografo_079_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1786/autografo_080_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1790/autografo_081_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1794/autografo_082_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1798/projeto_de_lei_077_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1820/autografo_086_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1824/autografo_087_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1803/autografo_088_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1837/autografo_089_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1808/autografo_090_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1816/autografo_091_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1812/autografo_092_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1832/autografo_093_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1828/autografo_094_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/cedula_votacao_01.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/cedula_votacao_002.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/cedula_cotacao_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1470/cedula_votacao_004.25.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/cedula_votacao_05.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/cedula_votacao_007.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1306/cedula_votacao_008.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1610/cedula_vot_009.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1618/cedula_votacao_010_2025_000022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/cedula_votacao_012.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/cedula_votacao_013.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1536/cedula_de_votacao_49.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1611/cedula_vot_022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1612/cedula_vot_023_000065.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1471/cedula_votacao_036.25.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/cedula_votacao_037.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1472/cedula_votacao_039.25.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1473/cedula_votacao_040.25.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1474/cedula_votacao_041.25.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1475/cedula_votacao_042.25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1476/cedula_votacao_043.25.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1477/cedula_votacao_044.25.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1478/cedula_votacao_045.25.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1479/cedula_votacao_046.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1480/cedula_votacao_047.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1532/cedula_de_votacao_048.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1613/cedula_vot_049.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1558/cedula_de_votacao_050.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1564/cedula_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1571/cedula_de_votacao_52.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1606/cedula_de_votacao_053.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1614/cedula_vot_054..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1615/cedula_vot_053_ok.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1616/cedula_vot_054.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1617/cedula_vot_056.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1619/cedula_votacao_020_000070.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1620/cedula_votacao_050_000029.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1621/cedula_votacao_055.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1622/cedula_votacao_cmio_007.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1623/cedula_votacao_cmio_009.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1624/cedula_votacao_emenda_a_lei_organica_003.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1633/cedula_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1641/cedula_votacao_emenda_a_lei_organica_003_ok.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1646/cedula_de_votacao_066_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1761/cedula_de_votacao_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1770/cedula_de_votacao_069_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1772/cedula_de_votacao_064_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1777/cedula_de_votacao_070_2025_ok.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1778/cedula_de_votacao_071_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1783/cedula_de_votacao_072_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1787/cedula_de_votacao_074_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1793/cedula_de_votacao_075_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1797/cedula_de_votacao_076_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1802/cedula_de_votacao_077_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1806/cedula_de_votacao_078_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1815/cedula_de_votacao_082_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1819/cedula_de_votacao_081_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1823/cedula_de_votacao_084_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1827/cedula_de_votacao_085_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1831/cedula_de_votacao_088_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1835/cedula_de_votacao_083_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1838/cedula_de_votacao_087_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1842/cedula_de_votacao_087_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1914/cedula_de_votacao_veto_n001_2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/2015/cedula_de_votacao_veto_integral_n001_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/ccj_e_cof_01_reso.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/ccj_e_cof_002.2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/parecer_comicoes_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1653/ccj_cof_cecds_004.25.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/ccj_05.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/ccj_007.2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/ccj_008.2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1656/ccj_cof_009_ok.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1589/ccj_cof_cecds_010-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/parecer_ccj_e_cof_012.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1574/ccj_cof_cecds_018-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1577/ccj_cof_cecds_020-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1580/ccj_cof_cecds_022-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1484/ccj_cof_036.25.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/ccj_cof_e_cecds_037.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1481/ccj_cof_039.25.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1486/ccj_cof_040.25.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1668/ccj_cof_cecds_041.25.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1673/ccj_cof_cecds_042.25.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1487/ccj_cof_043.25.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1489/ccj_cof_044.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1676/ccj_cof_cecds_045.25.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1491/ccj_cof_046.2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1679/ccj_cof_cecds_047.25.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1682/ccj_cof_cecds_48.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1686/ccj_cof_cecds_049.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1689/ccj_cof_cecds_050_2025_000030.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1710/ccj_cof_ceds_051_2025_000032.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1694/ccj_cof_cecds_052.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1697/ccj_cof_cecds_053.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1700/ccj_cof_cecds_055.25_000014.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1703/ccj_cof_cecds_056.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1583/ccj_cof_cecds_057-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1586/ccj_cof_cecds_061-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1634/ccj_cof_cecds_67.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1648/ccj_cof_007.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1650/ccj_cof_054.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1662/ccj_cof_cecds_005.25.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1665/ccj_cof_cecds_010_2025_000020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1707/ccj_cof_cecds_juridico.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1713/ccj_cof_cmio_009.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1716/ccj_cof_cmio_010.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1719/ccj_cof_projeto_cmio_007_2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1733/ccj_cof_emenda_a_lei_organica_10_07_2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1763/ccjr_cof_cecds_069.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1766/ccjr_cof_cecds_064.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1773/ccjr_cof_cecds_070_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1779/ccj_cof_cecds_071_2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1784/ccj_cof_072_2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1788/ccj_cof_074_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1791/ccjr_cof_075_2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1795/ccjr_cof_076_2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1799/ccjr_cof_cecds_077_2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1804/ccjr_cof_078_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1809/ccjr_cof_cecds_080_2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1813/ccjr_cof_082_2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1817/ccjr_cof_081_2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1821/ccjr_cof_084_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1825/ccjr_cof_085_2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1829/ccjr_cof_088_2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1833/ccjr_cof_cecds_083_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1839/ccjr_cof_cecds_087_2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1915/ccjr_cof_veto_n001_2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/2016/ccjr_veto_integral_n001_2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1324/ccj_e_cof_01_reso.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/ccj_e_cof_002.2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/parecer_comicoes_.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1655/ccj_cof_cecds_004.25.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/cof_05.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/cof_007.2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/cof_008.2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1657/ccj_cof_009_ok.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1591/ccj_cof_cecds_010-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/parecer_ccj_e_cof_012.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1576/ccj_cof_cecds_018-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1579/ccj_cof_cecds_020-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1630/ccj_cof_cecds_022-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1483/ccj_cof_036.25.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/ccj_cof_e_cecds_037.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1482/ccj_cof_039.25.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1485/ccj_cof_040.25.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1670/ccj_cof_cecds_041.25.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1675/ccj_cof_cecds_042.25.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1488/ccj_cof_043.25.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1490/ccj_cof_044.2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1678/ccj_cof_cecds_045.25.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1492/ccj_cof_046.2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1582/ccj_cof_cecds_022-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1684/ccj_cof_cecds_48.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1688/ccj_cof_cecds_049.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1691/ccj_cof_cecds_050_2025_000030.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1696/ccj_cof_cecds_052.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1699/ccj_cof_cecds_053.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1705/ccj_cof_cecds_056.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1585/ccj_cof_cecds_057-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1588/ccj_cof_cecds_061-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1636/ccj_cof_cecds_67.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1645/ccj_cof_cecds_002_2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1649/ccj_cof_007.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1652/ccj_cof_054.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1664/ccj_cof_cecds_005.25.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1667/ccj_cof_cecds_010_2025_000020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1681/ccj_cof_cecds_047.25.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1709/ccj_cof_cecds_juridico.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1712/ccj_cof_ceds_051_2025_000032.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1715/ccj_cof_cmio_009.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1718/ccj_cof_cmio_010.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1720/ccj_cof_projeto_cmio_007_2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1765/ccjr_cof_cecds_069.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1768/ccjr_cof_cecds_064.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1775/ccjr_cof_cecds_070_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1781/ccj_cof_cecds_071_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1789/ccj_cof_074_2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1792/ccjr_cof_075_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1796/ccjr_cof_076_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1801/ccjr_cof_cecds_077_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1805/ccjr_cof_078_2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1811/ccjr_cof_cecds_080_2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1814/ccjr_cof_082_2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1818/ccjr_cof_081_2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1822/ccjr_cof_084_2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1826/ccjr_cof_085_2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1830/ccjr_cof_088_2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1834/ccjr_cof_cecds_083_2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1841/ccjr_cof_cecds_087_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1916/ccjr_cof_veto_n001_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1493/ccj_cof_cecds_002.25.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/parecer_comicoes_.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1590/ccj_cof_cecds_010-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1575/ccj_cof_cecds_018-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1578/ccj_cof_cecds_020-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1581/ccj_cof_cecds_022-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/ccj_cof_e_cecds_037.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1669/ccj_cof_cecds_041.25.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1674/ccj_cof_cecds_042.25.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1677/ccj_cof_cecds_045.25.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1680/ccj_cof_cecds_047.25.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1683/ccj_cof_cecds_48.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1687/ccj_cof_cecds_049.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1690/ccj_cof_cecds_050_2025_000030.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1695/ccj_cof_cecds_052.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1698/ccj_cof_cecds_053.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1701/ccj_cof_cecds_055.25_000014.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1704/ccj_cof_cecds_056.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1629/ccj_cof_cecds_057-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1587/ccj_cof_cecds_061-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1635/ccj_cof_cecds_67.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1644/ccj_cof_cecds_002_2025_mocao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1651/ccj_cof_054.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1663/ccj_cof_cecds_005.25.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1666/ccj_cof_cecds_010_2025_000020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1708/ccj_cof_cecds_juridico.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1711/ccj_cof_ceds_051_2025_000032.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1714/ccj_cof_cmio_009.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1717/ccj_cof_cmio_010.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1764/ccjr_cof_cecds_069.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1767/ccjr_cof_cecds_064.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1774/ccjr_cof_cecds_070_2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1780/ccj_cof_cecds_071_2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1800/ccjr_cof_cecds_077_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1810/ccjr_cof_cecds_080_2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1840/ccjr_cof_cecds_087_2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/decreto_01.25.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/decreto_02.25.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1573/decreto-003.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1692/decreto-004_2.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_emenda_a_lei_organica_001.25.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1465/projeto_de_emenda_a_lei_organica_02.2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1510/emenda_a_lei_organica_03_000058.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1528/emenda_a_lei_organica_004-6-9.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1530/emenda_a_lei_organica_005_cropped-7-10.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/2032/mesa_diretora_bienio_2027_2028.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1462/mocao_de_aplausos_01.2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1526/mocao_de_aplauso_002_2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1439/ordem_do_dia_._roteiro_de_sessao_01.2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1440/ordem_do_dia_._roteiro_de_sessao_02.2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1455/16_ordem_do_dia_roteiro_09.05.2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1454/17_ordem_do_dia_roteiro_15.05.2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1453/18_ordem_do_dia_roteiro_29.04.2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1452/19_ordem_do_dia_roteiro_05.06.2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1451/20_ordem_do_dia_roteiro_12.06.2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1450/21_ordem_do_dia_roteiro_26.06.2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1449/22_ordem_do_dia_roteiro_29.05.2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1537/23_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1538/24_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1539/25_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1540/26_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1541/27_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1556/28_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1560/29_ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1561/ordem_do_dia_roteiro_de_seassao_035_000071.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1565/ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1592/ordem_do_dia_roteiro.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1626/13_de_novembro_ordem_do_dia.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1627/ordem_do_dia_roteiro_6_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1628/ordem_do_dia_roteiro_16_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1637/ordem_do_dia_19_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1642/27_de_novembro_ordem_do_dia.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1661/ordem_do_dia_4_de_dezembro_2025_1.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1671/ordem_do_dia_errata_2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1693/ordem_do_dia_16_de_dezembro_2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1721/03_ordem_do_dia_roteiro_20.02.2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1722/04_ordem_do_dia_roteiro_02.03.2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1723/05_ordem_do_dia_roteiro_06.03.2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1724/06_ordem_do_dia_roteiro_13.03.2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1725/07_ordem_do_dia_roteiro_20.03.2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1726/08_ordem_do_dia_roteiro_03.04.2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1727/10_ordem_do_dia_roteiro_10.04.2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1728/11_ordem_do_dia_roteiro_17.04.2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1729/12_ordem_do_dia_roteiro_24.04.2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1730/13_ordem_do_dia_roteiro_27.02.2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1731/14_ordem_do_dia_roteiro_28.04.2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1732/15_ordem_do_dia_roteiro_08.05.2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/projeto_de_emenda_a_lei_organica_001.25.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1463/projeto_de_emenda_a_lei_organica_02.2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1509/emenda_a_lei_organica_03_000058.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1527/emenda_a_lei_organica_004-1-5.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1529/emenda_a_lei_organica_005-1-6.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/decreto_01.25.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/decreto_02.25.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_lei_complementar_01.2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei_02.2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/projeto_de_lei_003.2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/projeto_de_lei_005.2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/projeto_de_lei_006.2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_007.2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei_008.2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/projeto_de_lei_009.2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_lei_010.2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1287/projeto_de_lei_011.2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei_012.25.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei_013.25.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/projeto_de_lei_014.25.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/projeto_de_lei_016.25.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1336/projeto_de_lei_020.25.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/projeto_de_lei_021.25.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1519/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei_complementar_023.25.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/projeto_de_lei_024.25.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/projeto_de_lei_026.25.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/projeto_de_lei_028.25.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/projeto_de_lei_033.25.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/projeto_de_lei_035.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1404/projeto_de_lei_036.25.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/projeto_de_lei_ordinaria_037.25.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/projeto_de_lei_038.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_039.25.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_040.25.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1407/projeto_de_lei_041.25.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1408/projeto_de_lei_042.25.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1409/projeto_de_lei_043.25.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1466/projeto_de_lei_044.25.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1467/projeto_de_lei_045.2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1468/projeto_de_lei_046.2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1469/projeto_de_lei_047.2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1502/projeto_de_lei_048_000050.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1504/projeto_de_lei_049_000052.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1515/projeto_de_lei_050_2025_000027.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1514/projeto_de_lei_051_2025_000031.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1505/projeto_de_lei_052_000053.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1506/projeto_de_lei_053_000054.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1507/projeto_de_lei_054_000055.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1513/projeto_de_lei_055.25.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1508/projeto_de_lei_056_000056.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_57.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1739/projeto_de_lei_028_substitutivo_ao_projeto_058_2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1745/projeto_de_lei_059_substitutivo_ao_projeto_030_2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1570/projeto_de_lei_061.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1604/projeto_de_lei-063.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1734/projeto_de_lei_0064_2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1631/projeto_de_lei_067.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1758/projeto_de_lei_068_2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1735/projeto_de_lei_0069_2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_070_2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1750/projeto_de_lei_071_2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1751/projeto_de_lei_072_2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1759/projeto_de_lei_073_2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1752/projeto_de_lei_074_2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1754/projeto_de_lei_075_2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_076_2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1756/projeto_de_lei_077_2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1757/projeto_de_lei_078_2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1807/projeto_de_lei_080_2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1746/projeto_de_lei_complementar_081_2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1742/projeto_de_lei_82_2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1747/projeto_de_lei_complementar_083_2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1741/projeto_de_lei_84_2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1743/projeto_de_lei_85_2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1740/projeto_de_lei_complementar_0087_2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1748/projeto_de_lei_088_2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/projeto_de_lei_001_cmio.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1400/projeto_de_lei_02.25.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1401/projeto_de_lei_003.25.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1402/projeto_de_lei_004.25.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_005.25.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1503/projeto_de_lei_007_cmio_000051.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1501/projeto_de_lei_009_cm_000049.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1516/projeto_de_lei_010_cmio_2025_000019.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1566/projeto_de_lei_018.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1534/projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1744/projeto_de_lei_032_2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1760/projeto_de_lei_087_2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/projeto_de_resolucao_01.25.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/projeto_de_resolucao_02.25.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/resolucao_03.25.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/projeto_de_resolucao_004.25.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/resolucao_05.25.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1494/desconvocacaodecsetima.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1511/resolucao_007.2025_000057.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1517/projeto_de_resolucao_009_000059.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1523/projeto_de_resolucao_n10.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/portaria_001.25.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/portaria_002.25.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/portaria_003.25.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/portaria_004.25.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/portaria_005.25.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/portaria_006.25.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/portaria_007.25.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/portaria_008.25.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/portaria_009.25.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/portaria_010.25.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/portaria_011.25.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/portaria_012.25.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/portaria_013.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/portaria_015.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/portaria_016.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/portaria_018.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/portaria_020_2.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/portaria_024.25.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1330/portaria_025.25.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1331/portaria_026.25.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/portaria_027.25.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/portaria_028.25.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/portaria_029.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/portaria_30.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/portaria_031.25.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/portaria_033.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1496/portaria_034.25.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1497/portaria_035.25.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1498/portaria_036.25.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1499/portaria_037.25_000015.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1542/portaria_038.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1543/portaria_039.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1544/portaria_040.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1545/portaria_041.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1546/portaria_042.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1547/portaria_043.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1548/portaria_044.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1549/portaria_045.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1550/portaria_046.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1551/portaria_047.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1552/portaria_048.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1553/portaria_049.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1554/portaria_050.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1567/portaria_051.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1625/portaria_052.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1638/portaria_053_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1672/portaria-054_1.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/projeto_de_resolucao_01.25.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/projeto_de_resolucao_02.25.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/resolucao_03.25.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/projeto_de_resolucao_004.25.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/resolucao_05.25.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1495/desconvocacaodecsetima.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1512/resolucao_007.2025_000057.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1522/resolucao_08.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1524/resolucao_n9.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1572/resolucao_011.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1639/resolucao-012.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1685/resolucao-013.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1706/desconvocacao_sessao_extraordinaria-1612.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/termo_de_posse.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/ata_01_sol.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/termo_de_posse_comissoes_.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1459/termo_de_posse_mesa_diretora_2025.2026.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1913/veto_integral_n001_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H531"/>
+  <dimension ref="A1:H540"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="128.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -5266,11701 +5350,11908 @@
       </c>
       <c r="C24" t="s">
         <v>100</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H24" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>103</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
         <v>104</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E26" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>109</v>
       </c>
       <c r="H26" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>111</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D27" t="s">
+        <v>104</v>
+      </c>
+      <c r="E27" t="s">
+        <v>105</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D27" t="s">
-[...5 lines deleted...]
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D28" t="s">
+        <v>104</v>
+      </c>
+      <c r="E28" t="s">
+        <v>105</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="H28" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>118</v>
+      </c>
+      <c r="D29" t="s">
+        <v>104</v>
+      </c>
+      <c r="E29" t="s">
+        <v>105</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="H29" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30" t="s">
+        <v>104</v>
+      </c>
+      <c r="E30" t="s">
+        <v>105</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H30" t="s">
         <v>123</v>
-      </c>
-[...16 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>128</v>
+        <v>84</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E31" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="H31" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>132</v>
+        <v>96</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="H32" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="H33" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E34" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="H34" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E35" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="H35" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E36" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="H36" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E37" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="H37" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E38" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="H38" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E39" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="H39" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="D40" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E40" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="H40" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="D41" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E41" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="H41" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E42" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="H42" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="D43" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E43" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="H43" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E44" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="H44" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="D45" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E45" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="H45" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E46" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="H46" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="D47" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E47" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="H47" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E48" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="H48" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E49" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="H49" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E50" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="H50" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="D51" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E51" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="H51" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E52" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="H52" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="D53" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E53" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="H53" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="D54" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E54" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="H54" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="D55" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E55" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="H55" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="D56" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E56" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="H56" t="s">
-        <v>194</v>
+        <v>225</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="D57" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E57" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="H57" t="s">
-        <v>194</v>
+        <v>229</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>230</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>231</v>
+      </c>
+      <c r="D58" t="s">
+        <v>104</v>
+      </c>
+      <c r="E58" t="s">
+        <v>105</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H58" t="s">
         <v>233</v>
-      </c>
-[...16 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>234</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>235</v>
+      </c>
+      <c r="D59" t="s">
+        <v>104</v>
+      </c>
+      <c r="E59" t="s">
+        <v>105</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H59" t="s">
         <v>237</v>
-      </c>
-[...16 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>238</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>239</v>
+      </c>
+      <c r="D60" t="s">
+        <v>104</v>
+      </c>
+      <c r="E60" t="s">
+        <v>105</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H60" t="s">
         <v>241</v>
-      </c>
-[...16 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>242</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>243</v>
+      </c>
+      <c r="D61" t="s">
+        <v>104</v>
+      </c>
+      <c r="E61" t="s">
+        <v>105</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H61" t="s">
         <v>245</v>
-      </c>
-[...16 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="D62" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E62" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="H62" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>249</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>250</v>
+      </c>
+      <c r="D63" t="s">
+        <v>104</v>
+      </c>
+      <c r="E63" t="s">
+        <v>105</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H63" t="s">
         <v>252</v>
-      </c>
-[...16 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="D64" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E64" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="H64" t="s">
-        <v>259</v>
+        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="D65" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E65" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="H65" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="D66" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E66" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="H66" t="s">
-        <v>198</v>
+        <v>263</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>264</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>265</v>
+      </c>
+      <c r="D67" t="s">
+        <v>104</v>
+      </c>
+      <c r="E67" t="s">
+        <v>105</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H67" t="s">
         <v>267</v>
-      </c>
-[...16 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>268</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>269</v>
+      </c>
+      <c r="D68" t="s">
+        <v>104</v>
+      </c>
+      <c r="E68" t="s">
+        <v>105</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="H68" t="s">
         <v>271</v>
-      </c>
-[...10 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>272</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>273</v>
+      </c>
+      <c r="D69" t="s">
+        <v>104</v>
+      </c>
+      <c r="E69" t="s">
+        <v>105</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="H69" t="s">
         <v>275</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>276</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>277</v>
+      </c>
+      <c r="D70" t="s">
+        <v>104</v>
+      </c>
+      <c r="E70" t="s">
+        <v>105</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="B70" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H70" t="s">
-        <v>281</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="D71" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E71" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="H71" t="s">
-        <v>285</v>
+        <v>205</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="D72" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E72" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="H72" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="D73" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E73" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="H73" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="D74" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E74" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="H74" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="D75" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E75" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="H75" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="D76" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E76" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="H76" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="D77" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E77" t="s">
-        <v>12</v>
+        <v>105</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="H77" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>10</v>
+        <v>307</v>
       </c>
       <c r="D78" t="s">
-        <v>311</v>
+        <v>104</v>
       </c>
       <c r="E78" t="s">
-        <v>312</v>
+        <v>105</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="H78" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>16</v>
+        <v>311</v>
       </c>
       <c r="D79" t="s">
-        <v>311</v>
+        <v>104</v>
       </c>
       <c r="E79" t="s">
+        <v>105</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="G79" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H79" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>20</v>
+        <v>315</v>
       </c>
       <c r="D80" t="s">
-        <v>311</v>
+        <v>104</v>
       </c>
       <c r="E80" t="s">
-        <v>312</v>
+        <v>105</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="H80" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>318</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>319</v>
+      </c>
+      <c r="D81" t="s">
+        <v>104</v>
+      </c>
+      <c r="E81" t="s">
+        <v>105</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H81" t="s">
         <v>321</v>
-      </c>
-[...16 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>24</v>
+        <v>323</v>
       </c>
       <c r="D82" t="s">
-        <v>311</v>
+        <v>104</v>
       </c>
       <c r="E82" t="s">
-        <v>312</v>
+        <v>105</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>326</v>
+        <v>200</v>
       </c>
       <c r="H82" t="s">
-        <v>320</v>
+        <v>245</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>324</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" t="s">
+        <v>325</v>
+      </c>
+      <c r="E83" t="s">
+        <v>326</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="B83" t="s">
-[...11 lines deleted...]
-      <c r="G83" s="1" t="s">
+      <c r="H83" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>329</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>16</v>
+      </c>
+      <c r="D84" t="s">
+        <v>325</v>
+      </c>
+      <c r="E84" t="s">
+        <v>326</v>
+      </c>
+      <c r="G84" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="B84" t="s">
-[...11 lines deleted...]
-      <c r="G84" s="1" t="s">
+      <c r="H84" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>332</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>20</v>
+      </c>
+      <c r="D85" t="s">
+        <v>325</v>
+      </c>
+      <c r="E85" t="s">
+        <v>326</v>
+      </c>
+      <c r="G85" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="B85" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H85" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>334</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>24</v>
+      </c>
+      <c r="D86" t="s">
+        <v>325</v>
+      </c>
+      <c r="E86" t="s">
+        <v>326</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H86" t="s">
         <v>336</v>
-      </c>
-[...16 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D87" t="s">
-        <v>340</v>
+        <v>325</v>
       </c>
       <c r="E87" t="s">
-        <v>341</v>
+        <v>326</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="H87" t="s">
-        <v>343</v>
+        <v>113</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="D88" t="s">
+        <v>325</v>
+      </c>
+      <c r="E88" t="s">
+        <v>326</v>
+      </c>
+      <c r="G88" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="E88" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H88" t="s">
-        <v>346</v>
+        <v>120</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D89" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E89" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="H89" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>16</v>
+        <v>118</v>
       </c>
       <c r="D90" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E90" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="H90" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="D91" t="s">
+        <v>325</v>
+      </c>
+      <c r="E91" t="s">
+        <v>326</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H91" t="s">
         <v>348</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>24</v>
+        <v>350</v>
       </c>
       <c r="D92" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E92" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="H92" t="s">
-        <v>22</v>
+        <v>352</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>40</v>
+        <v>354</v>
       </c>
       <c r="D93" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E93" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="H93" t="s">
-        <v>34</v>
+        <v>356</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D94" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E94" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="H94" t="s">
-        <v>38</v>
+        <v>359</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>360</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>72</v>
+      </c>
+      <c r="D95" t="s">
+        <v>325</v>
+      </c>
+      <c r="E95" t="s">
+        <v>326</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H95" t="s">
         <v>362</v>
-      </c>
-[...16 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>367</v>
+        <v>76</v>
       </c>
       <c r="D96" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E96" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="H96" t="s">
-        <v>134</v>
+        <v>229</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>370</v>
+        <v>139</v>
       </c>
       <c r="D97" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E97" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="H97" t="s">
-        <v>372</v>
+        <v>149</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>124</v>
+        <v>143</v>
       </c>
       <c r="D98" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E98" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="H98" t="s">
-        <v>375</v>
+        <v>129</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>128</v>
+        <v>147</v>
       </c>
       <c r="D99" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E99" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="H99" t="s">
-        <v>378</v>
+        <v>153</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="D100" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E100" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>380</v>
+        <v>372</v>
       </c>
       <c r="H100" t="s">
-        <v>381</v>
+        <v>157</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>140</v>
+        <v>155</v>
       </c>
       <c r="D101" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E101" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="H101" t="s">
-        <v>130</v>
+        <v>169</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>144</v>
+        <v>159</v>
       </c>
       <c r="D102" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E102" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="H102" t="s">
-        <v>142</v>
+        <v>165</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
       <c r="D103" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E103" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="H103" t="s">
-        <v>146</v>
+        <v>161</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="D104" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E104" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="H104" t="s">
-        <v>158</v>
+        <v>381</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>156</v>
+        <v>383</v>
       </c>
       <c r="D105" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E105" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="H105" t="s">
-        <v>154</v>
+        <v>385</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>160</v>
+        <v>387</v>
       </c>
       <c r="D106" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E106" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="H106" t="s">
-        <v>150</v>
+        <v>389</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>180</v>
+        <v>391</v>
       </c>
       <c r="D107" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E107" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="H107" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>394</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>395</v>
+      </c>
+      <c r="D108" t="s">
+        <v>325</v>
+      </c>
+      <c r="E108" t="s">
+        <v>326</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H108" t="s">
         <v>397</v>
-      </c>
-[...16 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>188</v>
+        <v>171</v>
       </c>
       <c r="D109" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E109" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="H109" t="s">
-        <v>402</v>
+        <v>217</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>192</v>
+        <v>175</v>
       </c>
       <c r="D110" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E110" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="H110" t="s">
-        <v>405</v>
+        <v>229</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>196</v>
+        <v>179</v>
       </c>
       <c r="D111" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E111" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="H111" t="s">
-        <v>408</v>
+        <v>233</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>200</v>
+        <v>183</v>
       </c>
       <c r="D112" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E112" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="H112" t="s">
-        <v>190</v>
+        <v>406</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>204</v>
+        <v>187</v>
       </c>
       <c r="D113" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E113" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="H113" t="s">
-        <v>413</v>
+        <v>201</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>208</v>
+        <v>191</v>
       </c>
       <c r="D114" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E114" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="H114" t="s">
-        <v>194</v>
+        <v>411</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>212</v>
+        <v>195</v>
       </c>
       <c r="D115" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E115" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="H115" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
       <c r="D116" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E116" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="H116" t="s">
-        <v>420</v>
+        <v>213</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>220</v>
+        <v>203</v>
       </c>
       <c r="D117" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E117" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="H117" t="s">
-        <v>259</v>
+        <v>418</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>424</v>
+        <v>207</v>
       </c>
       <c r="D118" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E118" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="H118" t="s">
-        <v>182</v>
+        <v>421</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>224</v>
+        <v>211</v>
       </c>
       <c r="D119" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E119" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="H119" t="s">
-        <v>210</v>
+        <v>424</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>429</v>
+        <v>215</v>
       </c>
       <c r="D120" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E120" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="H120" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="D121" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E121" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="H121" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="D122" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E122" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="H122" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>439</v>
+        <v>227</v>
       </c>
       <c r="D123" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E123" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="H123" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>443</v>
+        <v>231</v>
       </c>
       <c r="D124" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E124" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="H124" t="s">
-        <v>445</v>
+        <v>252</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D125" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E125" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="H125" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="D126" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E126" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="H126" t="s">
-        <v>194</v>
+        <v>444</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="D127" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E127" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="H127" t="s">
-        <v>236</v>
+        <v>259</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>253</v>
+        <v>448</v>
       </c>
       <c r="D128" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E128" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="H128" t="s">
-        <v>194</v>
+        <v>263</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="D129" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E129" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="H129" t="s">
-        <v>240</v>
+        <v>201</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>261</v>
+        <v>453</v>
       </c>
       <c r="D130" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E130" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="H130" t="s">
-        <v>244</v>
+        <v>267</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>265</v>
+        <v>250</v>
       </c>
       <c r="D131" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E131" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="H131" t="s">
-        <v>248</v>
+        <v>221</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>462</v>
+        <v>254</v>
       </c>
       <c r="D132" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E132" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="H132" t="s">
-        <v>255</v>
+        <v>271</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>279</v>
+        <v>257</v>
       </c>
       <c r="D133" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E133" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="H133" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>283</v>
+        <v>261</v>
       </c>
       <c r="D134" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E134" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="H134" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>287</v>
+        <v>265</v>
       </c>
       <c r="D135" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E135" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="H135" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>299</v>
+        <v>466</v>
       </c>
       <c r="D136" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E136" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="H136" t="s">
-        <v>273</v>
+        <v>285</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="D137" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E137" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="H137" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>303</v>
+        <v>472</v>
       </c>
       <c r="D138" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E138" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="H138" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>307</v>
+        <v>269</v>
       </c>
       <c r="D139" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E139" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="H139" t="s">
-        <v>277</v>
+        <v>309</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>480</v>
+        <v>273</v>
       </c>
       <c r="D140" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E140" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="H140" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>483</v>
+        <v>277</v>
       </c>
       <c r="D141" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E141" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="H141" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>486</v>
+        <v>280</v>
       </c>
       <c r="D142" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E142" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="H142" t="s">
-        <v>285</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="D143" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E143" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="H143" t="s">
-        <v>289</v>
+        <v>317</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="D144" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E144" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="H144" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>495</v>
+        <v>283</v>
       </c>
       <c r="D145" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E145" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="H145" t="s">
-        <v>309</v>
+        <v>245</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>497</v>
+        <v>490</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>498</v>
+        <v>287</v>
       </c>
       <c r="D146" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E146" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>415</v>
+        <v>491</v>
       </c>
       <c r="H146" t="s">
-        <v>448</v>
+        <v>492</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>10</v>
+        <v>291</v>
       </c>
       <c r="D147" t="s">
-        <v>500</v>
+        <v>325</v>
       </c>
       <c r="E147" t="s">
-        <v>501</v>
+        <v>326</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>502</v>
+        <v>494</v>
       </c>
       <c r="H147" t="s">
-        <v>503</v>
+        <v>492</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D148" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="E148" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>505</v>
+        <v>498</v>
       </c>
       <c r="H148" t="s">
-        <v>506</v>
+        <v>328</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>507</v>
+        <v>499</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D149" t="s">
+        <v>496</v>
+      </c>
+      <c r="E149" t="s">
+        <v>497</v>
+      </c>
+      <c r="G149" s="1" t="s">
         <v>500</v>
       </c>
-      <c r="E149" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H149" t="s">
-        <v>509</v>
+        <v>331</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>510</v>
+        <v>501</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>322</v>
+        <v>20</v>
       </c>
       <c r="D150" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="E150" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
       <c r="H150" t="s">
-        <v>512</v>
+        <v>331</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>513</v>
+        <v>503</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>24</v>
       </c>
       <c r="D151" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="E151" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>514</v>
+        <v>504</v>
       </c>
       <c r="H151" t="s">
-        <v>515</v>
+        <v>505</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>516</v>
+        <v>506</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D152" t="s">
-        <v>11</v>
+        <v>496</v>
       </c>
       <c r="E152" t="s">
-        <v>517</v>
+        <v>497</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>518</v>
+        <v>507</v>
       </c>
       <c r="H152" t="s">
-        <v>365</v>
+        <v>113</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>519</v>
+        <v>508</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="D153" t="s">
-        <v>11</v>
+        <v>496</v>
       </c>
       <c r="E153" t="s">
-        <v>517</v>
+        <v>497</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>520</v>
+        <v>509</v>
       </c>
       <c r="H153" t="s">
-        <v>372</v>
+        <v>120</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>521</v>
+        <v>510</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D154" t="s">
-        <v>11</v>
+        <v>496</v>
       </c>
       <c r="E154" t="s">
-        <v>517</v>
+        <v>497</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>522</v>
+        <v>511</v>
       </c>
       <c r="H154" t="s">
-        <v>375</v>
+        <v>123</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>523</v>
+        <v>512</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>322</v>
+        <v>118</v>
       </c>
       <c r="D155" t="s">
-        <v>11</v>
+        <v>496</v>
       </c>
       <c r="E155" t="s">
-        <v>517</v>
+        <v>497</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>524</v>
+        <v>513</v>
       </c>
       <c r="H155" t="s">
-        <v>378</v>
+        <v>514</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>525</v>
+        <v>515</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="D156" t="s">
-        <v>11</v>
+        <v>496</v>
       </c>
       <c r="E156" t="s">
+        <v>497</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H156" t="s">
         <v>517</v>
-      </c>
-[...4 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>527</v>
+        <v>518</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>32</v>
+        <v>350</v>
       </c>
       <c r="D157" t="s">
-        <v>11</v>
+        <v>496</v>
       </c>
       <c r="E157" t="s">
-        <v>517</v>
+        <v>497</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>528</v>
+        <v>519</v>
       </c>
       <c r="H157" t="s">
-        <v>529</v>
+        <v>520</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>530</v>
+        <v>521</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D158" t="s">
-        <v>11</v>
+        <v>496</v>
       </c>
       <c r="E158" t="s">
-        <v>517</v>
+        <v>497</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>531</v>
+        <v>522</v>
       </c>
       <c r="H158" t="s">
-        <v>532</v>
+        <v>233</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>533</v>
+        <v>523</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D159" t="s">
-        <v>11</v>
+        <v>496</v>
       </c>
       <c r="E159" t="s">
-        <v>517</v>
+        <v>497</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>534</v>
+        <v>524</v>
       </c>
       <c r="H159" t="s">
-        <v>535</v>
+        <v>225</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>536</v>
+        <v>525</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D160" t="s">
-        <v>11</v>
+        <v>496</v>
       </c>
       <c r="E160" t="s">
-        <v>517</v>
+        <v>497</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>537</v>
+        <v>526</v>
       </c>
       <c r="H160" t="s">
-        <v>437</v>
+        <v>229</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>538</v>
+        <v>527</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>80</v>
+        <v>139</v>
       </c>
       <c r="D161" t="s">
-        <v>11</v>
+        <v>496</v>
       </c>
       <c r="E161" t="s">
-        <v>517</v>
+        <v>497</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>539</v>
+        <v>528</v>
       </c>
       <c r="H161" t="s">
-        <v>431</v>
+        <v>149</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>540</v>
+        <v>529</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>88</v>
+        <v>143</v>
       </c>
       <c r="D162" t="s">
-        <v>11</v>
+        <v>496</v>
       </c>
       <c r="E162" t="s">
-        <v>517</v>
+        <v>497</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>541</v>
+        <v>530</v>
       </c>
       <c r="H162" t="s">
-        <v>434</v>
+        <v>129</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>542</v>
+        <v>531</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>116</v>
+        <v>147</v>
       </c>
       <c r="D163" t="s">
-        <v>11</v>
+        <v>496</v>
       </c>
       <c r="E163" t="s">
-        <v>517</v>
+        <v>497</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>543</v>
+        <v>532</v>
       </c>
       <c r="H163" t="s">
-        <v>544</v>
+        <v>153</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>545</v>
+        <v>533</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>303</v>
+        <v>151</v>
       </c>
       <c r="D164" t="s">
-        <v>11</v>
+        <v>496</v>
       </c>
       <c r="E164" t="s">
-        <v>517</v>
+        <v>497</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>546</v>
+        <v>534</v>
       </c>
       <c r="H164" t="s">
-        <v>448</v>
+        <v>157</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>547</v>
+        <v>535</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>10</v>
+        <v>155</v>
       </c>
       <c r="D165" t="s">
-        <v>548</v>
+        <v>496</v>
       </c>
       <c r="E165" t="s">
-        <v>549</v>
+        <v>497</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>550</v>
+        <v>536</v>
       </c>
       <c r="H165" t="s">
-        <v>503</v>
+        <v>169</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>551</v>
+        <v>537</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>16</v>
+        <v>159</v>
       </c>
       <c r="D166" t="s">
-        <v>548</v>
+        <v>496</v>
       </c>
       <c r="E166" t="s">
-        <v>549</v>
+        <v>497</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>552</v>
+        <v>538</v>
       </c>
       <c r="H166" t="s">
-        <v>506</v>
+        <v>165</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>553</v>
+        <v>539</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>20</v>
+        <v>163</v>
       </c>
       <c r="D167" t="s">
-        <v>548</v>
+        <v>496</v>
       </c>
       <c r="E167" t="s">
-        <v>549</v>
+        <v>497</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>554</v>
+        <v>540</v>
       </c>
       <c r="H167" t="s">
-        <v>509</v>
+        <v>161</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>555</v>
+        <v>541</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>322</v>
+        <v>167</v>
       </c>
       <c r="D168" t="s">
-        <v>548</v>
+        <v>496</v>
       </c>
       <c r="E168" t="s">
-        <v>549</v>
+        <v>497</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>556</v>
+        <v>542</v>
       </c>
       <c r="H168" t="s">
-        <v>512</v>
+        <v>381</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>557</v>
+        <v>543</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>24</v>
+        <v>383</v>
       </c>
       <c r="D169" t="s">
-        <v>548</v>
+        <v>496</v>
       </c>
       <c r="E169" t="s">
-        <v>549</v>
+        <v>497</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>558</v>
+        <v>544</v>
       </c>
       <c r="H169" t="s">
-        <v>515</v>
+        <v>545</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>559</v>
+        <v>546</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>322</v>
+        <v>387</v>
       </c>
       <c r="D170" t="s">
-        <v>560</v>
+        <v>496</v>
       </c>
       <c r="E170" t="s">
-        <v>561</v>
+        <v>497</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>562</v>
+        <v>547</v>
       </c>
       <c r="H170" t="s">
-        <v>563</v>
+        <v>389</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>564</v>
+        <v>548</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>24</v>
+        <v>391</v>
       </c>
       <c r="D171" t="s">
-        <v>560</v>
+        <v>496</v>
       </c>
       <c r="E171" t="s">
-        <v>561</v>
+        <v>497</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>565</v>
+        <v>549</v>
       </c>
       <c r="H171" t="s">
-        <v>566</v>
+        <v>393</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>567</v>
+        <v>550</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>28</v>
+        <v>395</v>
       </c>
       <c r="D172" t="s">
-        <v>560</v>
+        <v>496</v>
       </c>
       <c r="E172" t="s">
-        <v>561</v>
+        <v>497</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>568</v>
+        <v>551</v>
       </c>
       <c r="H172" t="s">
-        <v>569</v>
+        <v>552</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>570</v>
+        <v>553</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>32</v>
+        <v>171</v>
       </c>
       <c r="D173" t="s">
-        <v>560</v>
+        <v>496</v>
       </c>
       <c r="E173" t="s">
-        <v>561</v>
+        <v>497</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>571</v>
+        <v>554</v>
       </c>
       <c r="H173" t="s">
-        <v>572</v>
+        <v>217</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>573</v>
+        <v>555</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>10</v>
+        <v>175</v>
       </c>
       <c r="D174" t="s">
-        <v>574</v>
+        <v>496</v>
       </c>
       <c r="E174" t="s">
-        <v>575</v>
+        <v>497</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>576</v>
+        <v>556</v>
       </c>
       <c r="H174" t="s">
-        <v>314</v>
+        <v>557</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>577</v>
+        <v>558</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>16</v>
+        <v>179</v>
       </c>
       <c r="D175" t="s">
-        <v>574</v>
+        <v>496</v>
       </c>
       <c r="E175" t="s">
-        <v>575</v>
+        <v>497</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>578</v>
+        <v>559</v>
       </c>
       <c r="H175" t="s">
-        <v>317</v>
+        <v>193</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>579</v>
+        <v>560</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>20</v>
+        <v>183</v>
       </c>
       <c r="D176" t="s">
-        <v>574</v>
+        <v>496</v>
       </c>
       <c r="E176" t="s">
-        <v>575</v>
+        <v>497</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>580</v>
+        <v>561</v>
       </c>
       <c r="H176" t="s">
-        <v>320</v>
+        <v>201</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>581</v>
+        <v>562</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>322</v>
+        <v>187</v>
       </c>
       <c r="D177" t="s">
-        <v>574</v>
+        <v>496</v>
       </c>
       <c r="E177" t="s">
-        <v>575</v>
+        <v>497</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>582</v>
+        <v>563</v>
       </c>
       <c r="H177" t="s">
-        <v>324</v>
+        <v>205</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>583</v>
+        <v>564</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>24</v>
+        <v>195</v>
       </c>
       <c r="D178" t="s">
-        <v>574</v>
+        <v>496</v>
       </c>
       <c r="E178" t="s">
-        <v>575</v>
+        <v>497</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>584</v>
+        <v>565</v>
       </c>
       <c r="H178" t="s">
-        <v>320</v>
+        <v>566</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>585</v>
+        <v>567</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>28</v>
+        <v>199</v>
       </c>
       <c r="D179" t="s">
-        <v>574</v>
+        <v>496</v>
       </c>
       <c r="E179" t="s">
-        <v>575</v>
+        <v>497</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="H179" t="s">
-        <v>329</v>
+        <v>221</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>587</v>
+        <v>569</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>32</v>
+        <v>203</v>
       </c>
       <c r="D180" t="s">
-        <v>574</v>
+        <v>496</v>
       </c>
       <c r="E180" t="s">
-        <v>575</v>
+        <v>497</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>588</v>
+        <v>570</v>
       </c>
       <c r="H180" t="s">
-        <v>332</v>
+        <v>397</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>589</v>
+        <v>571</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>36</v>
+        <v>219</v>
       </c>
       <c r="D181" t="s">
-        <v>574</v>
+        <v>496</v>
       </c>
       <c r="E181" t="s">
-        <v>575</v>
+        <v>497</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
       <c r="H181" t="s">
-        <v>335</v>
+        <v>406</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>40</v>
+        <v>243</v>
       </c>
       <c r="D182" t="s">
+        <v>496</v>
+      </c>
+      <c r="E182" t="s">
+        <v>497</v>
+      </c>
+      <c r="G182" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="E182" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H182" t="s">
-        <v>338</v>
+        <v>252</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>593</v>
+        <v>575</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>48</v>
+        <v>448</v>
       </c>
       <c r="D183" t="s">
-        <v>574</v>
+        <v>496</v>
       </c>
       <c r="E183" t="s">
-        <v>575</v>
+        <v>497</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>594</v>
+        <v>200</v>
       </c>
       <c r="H183" t="s">
-        <v>595</v>
+        <v>444</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>596</v>
+        <v>576</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>52</v>
+        <v>247</v>
       </c>
       <c r="D184" t="s">
-        <v>574</v>
+        <v>496</v>
       </c>
       <c r="E184" t="s">
-        <v>575</v>
+        <v>497</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>597</v>
+        <v>577</v>
       </c>
       <c r="H184" t="s">
-        <v>595</v>
+        <v>578</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>598</v>
+        <v>579</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>56</v>
+        <v>453</v>
       </c>
       <c r="D185" t="s">
-        <v>574</v>
+        <v>496</v>
       </c>
       <c r="E185" t="s">
-        <v>575</v>
+        <v>497</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>599</v>
+        <v>580</v>
       </c>
       <c r="H185" t="s">
-        <v>600</v>
+        <v>581</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>601</v>
+        <v>582</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>60</v>
+        <v>250</v>
       </c>
       <c r="D186" t="s">
-        <v>574</v>
+        <v>496</v>
       </c>
       <c r="E186" t="s">
-        <v>575</v>
+        <v>497</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>602</v>
+        <v>583</v>
       </c>
       <c r="H186" t="s">
-        <v>603</v>
+        <v>584</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>604</v>
+        <v>585</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>10</v>
+        <v>254</v>
       </c>
       <c r="D187" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E187" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>607</v>
+        <v>586</v>
       </c>
       <c r="H187" t="s">
-        <v>608</v>
+        <v>587</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>609</v>
+        <v>588</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>16</v>
+        <v>257</v>
       </c>
       <c r="D188" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E188" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>610</v>
+        <v>589</v>
       </c>
       <c r="H188" t="s">
-        <v>611</v>
+        <v>590</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>612</v>
+        <v>591</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
       <c r="D189" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E189" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>613</v>
+        <v>592</v>
       </c>
       <c r="H189" t="s">
-        <v>614</v>
+        <v>593</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>615</v>
+        <v>594</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>322</v>
+        <v>265</v>
       </c>
       <c r="D190" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E190" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>616</v>
+        <v>595</v>
       </c>
       <c r="H190" t="s">
-        <v>617</v>
+        <v>587</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>618</v>
+        <v>596</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>24</v>
+        <v>466</v>
       </c>
       <c r="D191" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E191" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>619</v>
+        <v>597</v>
       </c>
       <c r="H191" t="s">
-        <v>620</v>
+        <v>209</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>621</v>
+        <v>598</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>28</v>
+        <v>469</v>
       </c>
       <c r="D192" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E192" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>622</v>
+        <v>599</v>
       </c>
       <c r="H192" t="s">
-        <v>623</v>
+        <v>600</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>624</v>
+        <v>601</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>32</v>
+        <v>472</v>
       </c>
       <c r="D193" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E193" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>625</v>
+        <v>602</v>
       </c>
       <c r="H193" t="s">
-        <v>608</v>
+        <v>193</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>626</v>
+        <v>603</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>36</v>
+        <v>269</v>
       </c>
       <c r="D194" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E194" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>627</v>
+        <v>604</v>
       </c>
       <c r="H194" t="s">
-        <v>628</v>
+        <v>201</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>629</v>
+        <v>605</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>40</v>
+        <v>273</v>
       </c>
       <c r="D195" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E195" t="s">
+        <v>497</v>
+      </c>
+      <c r="G195" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="G195" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H195" t="s">
-        <v>631</v>
+        <v>267</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>632</v>
+        <v>607</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>44</v>
+        <v>277</v>
       </c>
       <c r="D196" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E196" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>633</v>
+        <v>608</v>
       </c>
       <c r="H196" t="s">
-        <v>634</v>
+        <v>221</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>635</v>
+        <v>609</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>48</v>
+        <v>280</v>
       </c>
       <c r="D197" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E197" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>636</v>
+        <v>610</v>
       </c>
       <c r="H197" t="s">
-        <v>637</v>
+        <v>271</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>638</v>
+        <v>611</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>52</v>
+        <v>483</v>
       </c>
       <c r="D198" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E198" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>639</v>
+        <v>612</v>
       </c>
       <c r="H198" t="s">
-        <v>634</v>
+        <v>275</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>640</v>
+        <v>613</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>56</v>
+        <v>486</v>
       </c>
       <c r="D199" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E199" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>641</v>
+        <v>614</v>
       </c>
       <c r="H199" t="s">
-        <v>642</v>
+        <v>205</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>643</v>
+        <v>615</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>60</v>
+        <v>283</v>
       </c>
       <c r="D200" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E200" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>644</v>
+        <v>616</v>
       </c>
       <c r="H200" t="s">
-        <v>634</v>
+        <v>205</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>645</v>
+        <v>617</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>64</v>
+        <v>287</v>
       </c>
       <c r="D201" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E201" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>646</v>
+        <v>618</v>
       </c>
       <c r="H201" t="s">
-        <v>608</v>
+        <v>285</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>647</v>
+        <v>619</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>68</v>
+        <v>291</v>
       </c>
       <c r="D202" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E202" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>648</v>
+        <v>620</v>
       </c>
       <c r="H202" t="s">
-        <v>608</v>
+        <v>297</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>649</v>
+        <v>621</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>72</v>
+        <v>295</v>
       </c>
       <c r="D203" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E203" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>650</v>
+        <v>622</v>
       </c>
       <c r="H203" t="s">
-        <v>651</v>
+        <v>305</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>652</v>
+        <v>623</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>76</v>
+        <v>299</v>
       </c>
       <c r="D204" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E204" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>653</v>
+        <v>624</v>
       </c>
       <c r="H204" t="s">
-        <v>654</v>
+        <v>313</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>655</v>
+        <v>625</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>656</v>
+        <v>303</v>
       </c>
       <c r="D205" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E205" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>657</v>
+        <v>626</v>
       </c>
       <c r="H205" t="s">
-        <v>658</v>
+        <v>309</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>659</v>
+        <v>627</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>80</v>
+        <v>307</v>
       </c>
       <c r="D206" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E206" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>660</v>
+        <v>628</v>
       </c>
       <c r="H206" t="s">
-        <v>608</v>
+        <v>289</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>661</v>
+        <v>629</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>84</v>
+        <v>311</v>
       </c>
       <c r="D207" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E207" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>662</v>
+        <v>630</v>
       </c>
       <c r="H207" t="s">
-        <v>637</v>
+        <v>293</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>663</v>
+        <v>631</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>88</v>
+        <v>315</v>
       </c>
       <c r="D208" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E208" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>664</v>
+        <v>632</v>
       </c>
       <c r="H208" t="s">
-        <v>665</v>
+        <v>321</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>666</v>
+        <v>633</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>92</v>
+        <v>319</v>
       </c>
       <c r="D209" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E209" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>667</v>
+        <v>634</v>
       </c>
       <c r="H209" t="s">
-        <v>668</v>
+        <v>317</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>669</v>
+        <v>635</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>96</v>
+        <v>323</v>
       </c>
       <c r="D210" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E210" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>670</v>
+        <v>636</v>
       </c>
       <c r="H210" t="s">
-        <v>671</v>
+        <v>245</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>672</v>
+        <v>637</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>100</v>
+        <v>638</v>
       </c>
       <c r="D211" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E211" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>673</v>
+        <v>639</v>
       </c>
       <c r="H211" t="s">
-        <v>637</v>
+        <v>492</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>674</v>
+        <v>640</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>104</v>
+        <v>641</v>
       </c>
       <c r="D212" t="s">
-        <v>605</v>
+        <v>496</v>
       </c>
       <c r="E212" t="s">
-        <v>606</v>
+        <v>497</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>675</v>
+        <v>642</v>
       </c>
       <c r="H212" t="s">
-        <v>676</v>
+        <v>492</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>677</v>
+        <v>643</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>363</v>
+        <v>10</v>
       </c>
       <c r="D213" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E213" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>678</v>
+        <v>646</v>
       </c>
       <c r="H213" t="s">
-        <v>628</v>
+        <v>328</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>679</v>
+        <v>647</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="D214" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E214" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>680</v>
+        <v>648</v>
       </c>
       <c r="H214" t="s">
-        <v>681</v>
+        <v>331</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>682</v>
+        <v>649</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="D215" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E215" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>683</v>
+        <v>650</v>
       </c>
       <c r="H215" t="s">
-        <v>671</v>
+        <v>331</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>684</v>
+        <v>651</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>685</v>
+        <v>24</v>
       </c>
       <c r="D216" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E216" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>686</v>
+        <v>652</v>
       </c>
       <c r="H216" t="s">
-        <v>687</v>
+        <v>653</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>688</v>
+        <v>654</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>367</v>
+        <v>28</v>
       </c>
       <c r="D217" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E217" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>689</v>
+        <v>655</v>
       </c>
       <c r="H217" t="s">
-        <v>690</v>
+        <v>113</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>691</v>
+        <v>656</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
+        <v>36</v>
+      </c>
+      <c r="D218" t="s">
+        <v>644</v>
+      </c>
+      <c r="E218" t="s">
+        <v>645</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H218" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>694</v>
+        <v>658</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>370</v>
+        <v>40</v>
       </c>
       <c r="D219" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E219" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>695</v>
+        <v>659</v>
       </c>
       <c r="H219" t="s">
-        <v>696</v>
+        <v>123</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>697</v>
+        <v>660</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="D220" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E220" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>698</v>
+        <v>661</v>
       </c>
       <c r="H220" t="s">
-        <v>699</v>
+        <v>514</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>700</v>
+        <v>662</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="D221" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E221" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>701</v>
+        <v>663</v>
       </c>
       <c r="H221" t="s">
-        <v>702</v>
+        <v>517</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>703</v>
+        <v>664</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>132</v>
+        <v>350</v>
       </c>
       <c r="D222" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E222" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>704</v>
+        <v>665</v>
       </c>
       <c r="H222" t="s">
-        <v>690</v>
+        <v>520</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>705</v>
+        <v>666</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>136</v>
+        <v>60</v>
       </c>
       <c r="D223" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E223" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>706</v>
+        <v>667</v>
       </c>
       <c r="H223" t="s">
-        <v>671</v>
+        <v>233</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>707</v>
+        <v>668</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>140</v>
+        <v>64</v>
       </c>
       <c r="D224" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E224" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>708</v>
+        <v>669</v>
       </c>
       <c r="H224" t="s">
-        <v>671</v>
+        <v>225</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>709</v>
+        <v>670</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>144</v>
+        <v>72</v>
       </c>
       <c r="D225" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E225" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>710</v>
+        <v>671</v>
       </c>
       <c r="H225" t="s">
-        <v>711</v>
+        <v>229</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>712</v>
+        <v>672</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="D226" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E226" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>713</v>
+        <v>673</v>
       </c>
       <c r="H226" t="s">
-        <v>714</v>
+        <v>149</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>715</v>
+        <v>674</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="D227" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E227" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>716</v>
+        <v>675</v>
       </c>
       <c r="H227" t="s">
-        <v>717</v>
+        <v>129</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>718</v>
+        <v>676</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="D228" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E228" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>719</v>
+        <v>677</v>
       </c>
       <c r="H228" t="s">
-        <v>720</v>
+        <v>153</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>721</v>
+        <v>678</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="D229" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E229" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>722</v>
+        <v>679</v>
       </c>
       <c r="H229" t="s">
-        <v>723</v>
+        <v>157</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>724</v>
+        <v>680</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="D230" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E230" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>725</v>
+        <v>681</v>
       </c>
       <c r="H230" t="s">
-        <v>726</v>
+        <v>169</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>727</v>
+        <v>682</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="D231" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E231" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>728</v>
+        <v>683</v>
       </c>
       <c r="H231" t="s">
-        <v>631</v>
+        <v>165</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>729</v>
+        <v>684</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="D232" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E232" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>730</v>
+        <v>685</v>
       </c>
       <c r="H232" t="s">
-        <v>731</v>
+        <v>161</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>732</v>
+        <v>686</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="D233" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E233" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>733</v>
+        <v>687</v>
       </c>
       <c r="H233" t="s">
-        <v>671</v>
+        <v>381</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>734</v>
+        <v>688</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>180</v>
+        <v>383</v>
       </c>
       <c r="D234" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E234" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>735</v>
+        <v>689</v>
       </c>
       <c r="H234" t="s">
-        <v>736</v>
+        <v>545</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>737</v>
+        <v>690</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>184</v>
+        <v>387</v>
       </c>
       <c r="D235" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E235" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>738</v>
+        <v>691</v>
       </c>
       <c r="H235" t="s">
-        <v>739</v>
+        <v>389</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>740</v>
+        <v>692</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>188</v>
+        <v>391</v>
       </c>
       <c r="D236" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E236" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>741</v>
+        <v>693</v>
       </c>
       <c r="H236" t="s">
-        <v>742</v>
+        <v>229</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>743</v>
+        <v>694</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>192</v>
+        <v>395</v>
       </c>
       <c r="D237" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E237" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>744</v>
+        <v>695</v>
       </c>
       <c r="H237" t="s">
-        <v>745</v>
+        <v>552</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>746</v>
+        <v>696</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>196</v>
+        <v>171</v>
       </c>
       <c r="D238" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E238" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>747</v>
+        <v>697</v>
       </c>
       <c r="H238" t="s">
-        <v>748</v>
+        <v>217</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>749</v>
+        <v>698</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>200</v>
+        <v>175</v>
       </c>
       <c r="D239" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="E239" t="s">
-        <v>606</v>
+        <v>645</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>750</v>
+        <v>699</v>
       </c>
       <c r="H239" t="s">
-        <v>751</v>
+        <v>557</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>752</v>
+        <v>700</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="D240" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E240" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>755</v>
+        <v>701</v>
       </c>
       <c r="H240" t="s">
-        <v>756</v>
+        <v>201</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>757</v>
+        <v>702</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="D241" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E241" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>758</v>
+        <v>703</v>
       </c>
       <c r="H241" t="s">
-        <v>759</v>
+        <v>205</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>760</v>
+        <v>704</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>20</v>
+        <v>195</v>
       </c>
       <c r="D242" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E242" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>761</v>
+        <v>200</v>
       </c>
       <c r="H242" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>762</v>
+        <v>705</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>322</v>
+        <v>199</v>
       </c>
       <c r="D243" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E243" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>763</v>
+        <v>706</v>
       </c>
       <c r="H243" t="s">
-        <v>764</v>
+        <v>221</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>765</v>
+        <v>707</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>24</v>
+        <v>203</v>
       </c>
       <c r="D244" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E244" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>766</v>
+        <v>708</v>
       </c>
       <c r="H244" t="s">
-        <v>767</v>
+        <v>397</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>768</v>
+        <v>709</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>28</v>
+        <v>219</v>
       </c>
       <c r="D245" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E245" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>769</v>
+        <v>710</v>
       </c>
       <c r="H245" t="s">
-        <v>770</v>
+        <v>406</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>771</v>
+        <v>711</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>32</v>
+        <v>243</v>
       </c>
       <c r="D246" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E246" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>772</v>
+        <v>712</v>
       </c>
       <c r="H246" t="s">
-        <v>773</v>
+        <v>252</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>774</v>
+        <v>713</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>36</v>
+        <v>448</v>
       </c>
       <c r="D247" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E247" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>775</v>
+        <v>714</v>
       </c>
       <c r="H247" t="s">
-        <v>776</v>
+        <v>444</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>777</v>
+        <v>715</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>44</v>
+        <v>247</v>
       </c>
       <c r="D248" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E248" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>778</v>
+        <v>716</v>
       </c>
       <c r="H248" t="s">
-        <v>779</v>
+        <v>578</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>780</v>
+        <v>717</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>48</v>
+        <v>453</v>
       </c>
       <c r="D249" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E249" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>781</v>
+        <v>718</v>
       </c>
       <c r="H249" t="s">
-        <v>782</v>
+        <v>581</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>783</v>
+        <v>719</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>60</v>
+        <v>250</v>
       </c>
       <c r="D250" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E250" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>784</v>
+        <v>720</v>
       </c>
       <c r="H250" t="s">
-        <v>785</v>
+        <v>584</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>786</v>
+        <v>721</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>64</v>
+        <v>254</v>
       </c>
       <c r="D251" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E251" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>787</v>
+        <v>722</v>
       </c>
       <c r="H251" t="s">
-        <v>788</v>
+        <v>587</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>789</v>
+        <v>723</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>76</v>
+        <v>257</v>
       </c>
       <c r="D252" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E252" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>790</v>
+        <v>724</v>
       </c>
       <c r="H252" t="s">
-        <v>791</v>
+        <v>393</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>792</v>
+        <v>725</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>80</v>
+        <v>261</v>
       </c>
       <c r="D253" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E253" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>793</v>
+        <v>726</v>
       </c>
       <c r="H253" t="s">
-        <v>794</v>
+        <v>590</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>795</v>
+        <v>727</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>84</v>
+        <v>265</v>
       </c>
       <c r="D254" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E254" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>796</v>
+        <v>728</v>
       </c>
       <c r="H254" t="s">
-        <v>797</v>
+        <v>193</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>798</v>
+        <v>729</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>88</v>
+        <v>466</v>
       </c>
       <c r="D255" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E255" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>799</v>
+        <v>730</v>
       </c>
       <c r="H255" t="s">
-        <v>800</v>
+        <v>593</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>801</v>
+        <v>731</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>92</v>
+        <v>469</v>
       </c>
       <c r="D256" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E256" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>802</v>
+        <v>732</v>
       </c>
       <c r="H256" t="s">
-        <v>803</v>
+        <v>587</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>804</v>
+        <v>733</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>100</v>
+        <v>472</v>
       </c>
       <c r="D257" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E257" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>805</v>
+        <v>734</v>
       </c>
       <c r="H257" t="s">
-        <v>806</v>
+        <v>209</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>807</v>
+        <v>735</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>363</v>
+        <v>269</v>
       </c>
       <c r="D258" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E258" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>808</v>
+        <v>736</v>
       </c>
       <c r="H258" t="s">
-        <v>809</v>
+        <v>193</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>810</v>
+        <v>737</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>108</v>
+        <v>273</v>
       </c>
       <c r="D259" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E259" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>811</v>
+        <v>738</v>
       </c>
       <c r="H259" t="s">
-        <v>812</v>
+        <v>201</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>813</v>
+        <v>739</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>112</v>
+        <v>277</v>
       </c>
       <c r="D260" t="s">
-        <v>753</v>
+        <v>644</v>
       </c>
       <c r="E260" t="s">
-        <v>754</v>
+        <v>645</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>814</v>
+        <v>740</v>
       </c>
       <c r="H260" t="s">
-        <v>815</v>
+        <v>267</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>816</v>
+        <v>741</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>10</v>
+        <v>280</v>
       </c>
       <c r="D261" t="s">
-        <v>817</v>
+        <v>644</v>
       </c>
       <c r="E261" t="s">
-        <v>818</v>
+        <v>645</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>819</v>
+        <v>742</v>
       </c>
       <c r="H261" t="s">
-        <v>343</v>
+        <v>221</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>820</v>
+        <v>743</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>16</v>
+        <v>483</v>
       </c>
       <c r="D262" t="s">
-        <v>817</v>
+        <v>644</v>
       </c>
       <c r="E262" t="s">
-        <v>818</v>
+        <v>645</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>821</v>
+        <v>200</v>
       </c>
       <c r="H262" t="s">
-        <v>346</v>
+        <v>271</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>822</v>
+        <v>744</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>20</v>
+        <v>486</v>
       </c>
       <c r="D263" t="s">
-        <v>817</v>
+        <v>644</v>
       </c>
       <c r="E263" t="s">
-        <v>818</v>
+        <v>645</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>823</v>
+        <v>745</v>
       </c>
       <c r="H263" t="s">
-        <v>824</v>
+        <v>275</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>825</v>
+        <v>746</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>322</v>
+        <v>283</v>
       </c>
       <c r="D264" t="s">
-        <v>817</v>
+        <v>644</v>
       </c>
       <c r="E264" t="s">
-        <v>818</v>
+        <v>645</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>826</v>
+        <v>747</v>
       </c>
       <c r="H264" t="s">
-        <v>827</v>
+        <v>205</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>828</v>
+        <v>748</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="D265" t="s">
-        <v>829</v>
+        <v>644</v>
       </c>
       <c r="E265" t="s">
-        <v>830</v>
+        <v>645</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>831</v>
+        <v>749</v>
       </c>
       <c r="H265" t="s">
-        <v>832</v>
+        <v>205</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>833</v>
+        <v>750</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>16</v>
+        <v>291</v>
       </c>
       <c r="D266" t="s">
-        <v>829</v>
+        <v>644</v>
       </c>
       <c r="E266" t="s">
-        <v>830</v>
+        <v>645</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>834</v>
+        <v>751</v>
       </c>
       <c r="H266" t="s">
-        <v>835</v>
+        <v>285</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>836</v>
+        <v>752</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>10</v>
+        <v>295</v>
       </c>
       <c r="D267" t="s">
-        <v>837</v>
+        <v>644</v>
       </c>
       <c r="E267" t="s">
-        <v>838</v>
+        <v>645</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>839</v>
+        <v>753</v>
       </c>
       <c r="H267" t="s">
-        <v>314</v>
+        <v>297</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>840</v>
+        <v>754</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>16</v>
+        <v>299</v>
       </c>
       <c r="D268" t="s">
-        <v>837</v>
+        <v>644</v>
       </c>
       <c r="E268" t="s">
-        <v>838</v>
+        <v>645</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>841</v>
+        <v>755</v>
       </c>
       <c r="H268" t="s">
-        <v>842</v>
+        <v>305</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>843</v>
+        <v>756</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>20</v>
+        <v>303</v>
       </c>
       <c r="D269" t="s">
-        <v>837</v>
+        <v>644</v>
       </c>
       <c r="E269" t="s">
-        <v>838</v>
+        <v>645</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>844</v>
+        <v>757</v>
       </c>
       <c r="H269" t="s">
-        <v>842</v>
+        <v>313</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>845</v>
+        <v>758</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>322</v>
+        <v>307</v>
       </c>
       <c r="D270" t="s">
-        <v>837</v>
+        <v>644</v>
       </c>
       <c r="E270" t="s">
-        <v>838</v>
+        <v>645</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>846</v>
+        <v>759</v>
       </c>
       <c r="H270" t="s">
-        <v>847</v>
+        <v>309</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>848</v>
+        <v>760</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>24</v>
+        <v>311</v>
       </c>
       <c r="D271" t="s">
-        <v>837</v>
+        <v>644</v>
       </c>
       <c r="E271" t="s">
-        <v>838</v>
+        <v>645</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>849</v>
+        <v>761</v>
       </c>
       <c r="H271" t="s">
-        <v>26</v>
+        <v>289</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>850</v>
+        <v>762</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>32</v>
+        <v>315</v>
       </c>
       <c r="D272" t="s">
-        <v>837</v>
+        <v>644</v>
       </c>
       <c r="E272" t="s">
-        <v>838</v>
+        <v>645</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>851</v>
+        <v>763</v>
       </c>
       <c r="H272" t="s">
-        <v>34</v>
+        <v>293</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>852</v>
+        <v>764</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>36</v>
+        <v>319</v>
       </c>
       <c r="D273" t="s">
-        <v>837</v>
+        <v>644</v>
       </c>
       <c r="E273" t="s">
-        <v>838</v>
+        <v>645</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>853</v>
+        <v>765</v>
       </c>
       <c r="H273" t="s">
-        <v>38</v>
+        <v>321</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>854</v>
+        <v>766</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>40</v>
+        <v>323</v>
       </c>
       <c r="D274" t="s">
-        <v>837</v>
+        <v>644</v>
       </c>
       <c r="E274" t="s">
-        <v>838</v>
+        <v>645</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>855</v>
+        <v>767</v>
       </c>
       <c r="H274" t="s">
-        <v>856</v>
+        <v>317</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>857</v>
+        <v>768</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>44</v>
+        <v>638</v>
       </c>
       <c r="D275" t="s">
-        <v>837</v>
+        <v>644</v>
       </c>
       <c r="E275" t="s">
-        <v>838</v>
+        <v>645</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>858</v>
+        <v>769</v>
       </c>
       <c r="H275" t="s">
-        <v>338</v>
+        <v>245</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>859</v>
+        <v>770</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>52</v>
+        <v>641</v>
       </c>
       <c r="D276" t="s">
-        <v>837</v>
+        <v>644</v>
       </c>
       <c r="E276" t="s">
-        <v>838</v>
+        <v>645</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>860</v>
+        <v>771</v>
       </c>
       <c r="H276" t="s">
-        <v>54</v>
+        <v>492</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>861</v>
+        <v>772</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="D277" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E277" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>862</v>
+        <v>775</v>
       </c>
       <c r="H277" t="s">
-        <v>437</v>
+        <v>776</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>863</v>
+        <v>777</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="D278" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E278" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>864</v>
+        <v>778</v>
       </c>
       <c r="H278" t="s">
-        <v>431</v>
+        <v>331</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>865</v>
+        <v>779</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="D279" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E279" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>866</v>
+        <v>200</v>
       </c>
       <c r="H279" t="s">
-        <v>434</v>
+        <v>653</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>867</v>
+        <v>780</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="D280" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E280" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>868</v>
+        <v>781</v>
       </c>
       <c r="H280" t="s">
-        <v>130</v>
+        <v>517</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>869</v>
+        <v>782</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>132</v>
+        <v>60</v>
       </c>
       <c r="D281" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E281" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>870</v>
+        <v>783</v>
       </c>
       <c r="H281" t="s">
-        <v>134</v>
+        <v>233</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>871</v>
+        <v>784</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>140</v>
+        <v>64</v>
       </c>
       <c r="D282" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E282" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>872</v>
+        <v>785</v>
       </c>
       <c r="H282" t="s">
-        <v>142</v>
+        <v>225</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>873</v>
+        <v>786</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>144</v>
+        <v>72</v>
       </c>
       <c r="D283" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E283" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>874</v>
+        <v>787</v>
       </c>
       <c r="H283" t="s">
-        <v>146</v>
+        <v>229</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>875</v>
+        <v>788</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="D284" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E284" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>876</v>
+        <v>789</v>
       </c>
       <c r="H284" t="s">
-        <v>150</v>
+        <v>129</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>877</v>
+        <v>790</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D285" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E285" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>878</v>
+        <v>791</v>
       </c>
       <c r="H285" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>879</v>
+        <v>792</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D286" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E286" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>880</v>
+        <v>793</v>
       </c>
       <c r="H286" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>881</v>
+        <v>794</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>160</v>
+        <v>383</v>
       </c>
       <c r="D287" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E287" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>882</v>
+        <v>795</v>
       </c>
       <c r="H287" t="s">
-        <v>883</v>
+        <v>545</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>884</v>
+        <v>796</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>164</v>
+        <v>391</v>
       </c>
       <c r="D288" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E288" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>885</v>
+        <v>797</v>
       </c>
       <c r="H288" t="s">
-        <v>886</v>
+        <v>393</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>887</v>
+        <v>798</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>168</v>
+        <v>395</v>
       </c>
       <c r="D289" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E289" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>888</v>
+        <v>799</v>
       </c>
       <c r="H289" t="s">
-        <v>170</v>
+        <v>552</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>889</v>
+        <v>800</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D290" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E290" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>890</v>
+        <v>801</v>
       </c>
       <c r="H290" t="s">
-        <v>174</v>
+        <v>217</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>891</v>
+        <v>802</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D291" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E291" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>892</v>
+        <v>803</v>
       </c>
       <c r="H291" t="s">
-        <v>178</v>
+        <v>557</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>893</v>
+        <v>804</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D292" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E292" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>894</v>
+        <v>805</v>
       </c>
       <c r="H292" t="s">
-        <v>182</v>
+        <v>201</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>895</v>
+        <v>806</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D293" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E293" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>896</v>
+        <v>807</v>
       </c>
       <c r="H293" t="s">
-        <v>897</v>
+        <v>205</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>898</v>
+        <v>808</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="D294" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E294" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>899</v>
+        <v>809</v>
       </c>
       <c r="H294" t="s">
-        <v>190</v>
+        <v>566</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>900</v>
+        <v>810</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="D295" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E295" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>901</v>
+        <v>811</v>
       </c>
       <c r="H295" t="s">
-        <v>194</v>
+        <v>221</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>902</v>
+        <v>812</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="D296" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E296" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>903</v>
+        <v>813</v>
       </c>
       <c r="H296" t="s">
-        <v>198</v>
+        <v>397</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>904</v>
+        <v>814</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="D297" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E297" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>905</v>
+        <v>815</v>
       </c>
       <c r="H297" t="s">
-        <v>206</v>
+        <v>406</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>906</v>
+        <v>816</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>208</v>
+        <v>243</v>
       </c>
       <c r="D298" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E298" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>907</v>
+        <v>817</v>
       </c>
       <c r="H298" t="s">
-        <v>210</v>
+        <v>252</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>908</v>
+        <v>818</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>212</v>
+        <v>448</v>
       </c>
       <c r="D299" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E299" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>909</v>
+        <v>819</v>
       </c>
       <c r="H299" t="s">
-        <v>214</v>
+        <v>444</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>910</v>
+        <v>820</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>224</v>
+        <v>247</v>
       </c>
       <c r="D300" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E300" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>911</v>
+        <v>821</v>
       </c>
       <c r="H300" t="s">
-        <v>912</v>
+        <v>581</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>913</v>
+        <v>822</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>234</v>
+        <v>453</v>
       </c>
       <c r="D301" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E301" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>914</v>
+        <v>823</v>
       </c>
       <c r="H301" t="s">
-        <v>236</v>
+        <v>584</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>915</v>
+        <v>824</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="D302" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E302" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>415</v>
+        <v>825</v>
       </c>
       <c r="H302" t="s">
-        <v>916</v>
+        <v>587</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>917</v>
+        <v>826</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="D303" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E303" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>918</v>
+        <v>827</v>
       </c>
       <c r="H303" t="s">
-        <v>332</v>
+        <v>590</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>919</v>
+        <v>828</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
       <c r="D304" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E304" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>920</v>
+        <v>829</v>
       </c>
       <c r="H304" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>921</v>
+        <v>830</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="D305" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E305" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>922</v>
+        <v>831</v>
       </c>
       <c r="H305" t="s">
-        <v>923</v>
+        <v>593</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>924</v>
+        <v>832</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>253</v>
+        <v>265</v>
       </c>
       <c r="D306" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E306" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>925</v>
+        <v>833</v>
       </c>
       <c r="H306" t="s">
-        <v>535</v>
+        <v>587</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>926</v>
+        <v>834</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>257</v>
+        <v>466</v>
       </c>
       <c r="D307" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E307" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>927</v>
+        <v>835</v>
       </c>
       <c r="H307" t="s">
-        <v>506</v>
+        <v>193</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>928</v>
+        <v>836</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>261</v>
+        <v>469</v>
       </c>
       <c r="D308" t="s">
+        <v>773</v>
+      </c>
+      <c r="E308" t="s">
+        <v>774</v>
+      </c>
+      <c r="G308" s="1" t="s">
         <v>837</v>
       </c>
-      <c r="E308" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H308" t="s">
-        <v>532</v>
+        <v>201</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>930</v>
+        <v>838</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>265</v>
+        <v>472</v>
       </c>
       <c r="D309" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E309" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>931</v>
+        <v>839</v>
       </c>
       <c r="H309" t="s">
-        <v>535</v>
+        <v>267</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>932</v>
+        <v>840</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D310" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E310" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>933</v>
+        <v>841</v>
       </c>
       <c r="H310" t="s">
-        <v>420</v>
+        <v>221</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>934</v>
+        <v>842</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D311" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E311" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>935</v>
+        <v>843</v>
       </c>
       <c r="H311" t="s">
-        <v>936</v>
+        <v>285</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>937</v>
+        <v>844</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D312" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E312" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>938</v>
+        <v>845</v>
       </c>
       <c r="H312" t="s">
-        <v>190</v>
+        <v>305</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>939</v>
+        <v>846</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>462</v>
+        <v>280</v>
       </c>
       <c r="D313" t="s">
-        <v>837</v>
+        <v>773</v>
       </c>
       <c r="E313" t="s">
-        <v>838</v>
+        <v>774</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>940</v>
+        <v>847</v>
       </c>
       <c r="H313" t="s">
-        <v>194</v>
+        <v>245</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>941</v>
+        <v>848</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>279</v>
+        <v>10</v>
       </c>
       <c r="D314" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="E314" t="s">
-        <v>838</v>
+        <v>850</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>942</v>
+        <v>851</v>
       </c>
       <c r="H314" t="s">
-        <v>248</v>
+        <v>852</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>943</v>
+        <v>853</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
       <c r="D315" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="E315" t="s">
-        <v>838</v>
+        <v>850</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>944</v>
+        <v>854</v>
       </c>
       <c r="H315" t="s">
-        <v>210</v>
+        <v>855</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>945</v>
+        <v>856</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
       <c r="D316" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="E316" t="s">
-        <v>838</v>
+        <v>850</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>946</v>
+        <v>857</v>
       </c>
       <c r="H316" t="s">
-        <v>255</v>
+        <v>858</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>947</v>
+        <v>859</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>291</v>
+        <v>24</v>
       </c>
       <c r="D317" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="E317" t="s">
-        <v>838</v>
+        <v>850</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>948</v>
+        <v>860</v>
       </c>
       <c r="H317" t="s">
-        <v>263</v>
+        <v>861</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>949</v>
+        <v>862</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>295</v>
+        <v>10</v>
       </c>
       <c r="D318" t="s">
-        <v>837</v>
+        <v>863</v>
       </c>
       <c r="E318" t="s">
-        <v>838</v>
+        <v>864</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>950</v>
+        <v>865</v>
       </c>
       <c r="H318" t="s">
-        <v>198</v>
+        <v>866</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>951</v>
+        <v>867</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>299</v>
+        <v>16</v>
       </c>
       <c r="D319" t="s">
-        <v>837</v>
+        <v>863</v>
       </c>
       <c r="E319" t="s">
-        <v>838</v>
+        <v>864</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>952</v>
+        <v>868</v>
       </c>
       <c r="H319" t="s">
-        <v>198</v>
+        <v>590</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>953</v>
+        <v>869</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>473</v>
+        <v>20</v>
       </c>
       <c r="D320" t="s">
-        <v>837</v>
+        <v>863</v>
       </c>
       <c r="E320" t="s">
-        <v>838</v>
+        <v>864</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>954</v>
+        <v>870</v>
       </c>
       <c r="H320" t="s">
-        <v>273</v>
+        <v>871</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>955</v>
+        <v>872</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>303</v>
+        <v>24</v>
       </c>
       <c r="D321" t="s">
-        <v>837</v>
+        <v>863</v>
       </c>
       <c r="E321" t="s">
-        <v>838</v>
+        <v>864</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>956</v>
+        <v>873</v>
       </c>
       <c r="H321" t="s">
-        <v>277</v>
+        <v>874</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>957</v>
+        <v>875</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>307</v>
+        <v>28</v>
       </c>
       <c r="D322" t="s">
-        <v>837</v>
+        <v>863</v>
       </c>
       <c r="E322" t="s">
-        <v>838</v>
+        <v>864</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>958</v>
+        <v>876</v>
       </c>
       <c r="H322" t="s">
-        <v>281</v>
+        <v>877</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>959</v>
+        <v>878</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>480</v>
+        <v>10</v>
       </c>
       <c r="D323" t="s">
-        <v>837</v>
+        <v>879</v>
       </c>
       <c r="E323" t="s">
-        <v>838</v>
+        <v>880</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>960</v>
+        <v>881</v>
       </c>
       <c r="H323" t="s">
-        <v>289</v>
+        <v>882</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>961</v>
+        <v>883</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>483</v>
+        <v>10</v>
       </c>
       <c r="D324" t="s">
-        <v>837</v>
+        <v>884</v>
       </c>
       <c r="E324" t="s">
-        <v>838</v>
+        <v>885</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>962</v>
+        <v>886</v>
       </c>
       <c r="H324" t="s">
-        <v>285</v>
+        <v>887</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>963</v>
+        <v>888</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="D325" t="s">
-        <v>837</v>
+        <v>884</v>
       </c>
       <c r="E325" t="s">
-        <v>838</v>
+        <v>885</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>964</v>
+        <v>889</v>
       </c>
       <c r="H325" t="s">
-        <v>297</v>
+        <v>890</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>965</v>
+        <v>891</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>489</v>
+        <v>10</v>
       </c>
       <c r="D326" t="s">
-        <v>837</v>
+        <v>892</v>
       </c>
       <c r="E326" t="s">
-        <v>838</v>
+        <v>893</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>966</v>
+        <v>894</v>
       </c>
       <c r="H326" t="s">
-        <v>301</v>
+        <v>895</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>967</v>
+        <v>896</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>492</v>
+        <v>16</v>
       </c>
       <c r="D327" t="s">
-        <v>837</v>
+        <v>892</v>
       </c>
       <c r="E327" t="s">
-        <v>838</v>
+        <v>893</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>968</v>
+        <v>897</v>
       </c>
       <c r="H327" t="s">
-        <v>309</v>
+        <v>898</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>969</v>
+        <v>899</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>495</v>
+        <v>900</v>
       </c>
       <c r="D328" t="s">
-        <v>837</v>
+        <v>892</v>
       </c>
       <c r="E328" t="s">
-        <v>838</v>
+        <v>893</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>970</v>
+        <v>901</v>
       </c>
       <c r="H328" t="s">
-        <v>293</v>
+        <v>902</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>971</v>
+        <v>903</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>498</v>
+        <v>904</v>
       </c>
       <c r="D329" t="s">
-        <v>837</v>
+        <v>892</v>
       </c>
       <c r="E329" t="s">
-        <v>838</v>
+        <v>893</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>972</v>
+        <v>905</v>
       </c>
       <c r="H329" t="s">
-        <v>448</v>
+        <v>906</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>973</v>
+        <v>907</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="D330" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E330" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>976</v>
+        <v>908</v>
       </c>
       <c r="H330" t="s">
-        <v>977</v>
+        <v>909</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>978</v>
+        <v>910</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>20</v>
+        <v>911</v>
       </c>
       <c r="D331" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E331" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>979</v>
+        <v>912</v>
       </c>
       <c r="H331" t="s">
-        <v>842</v>
+        <v>913</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>980</v>
+        <v>914</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>322</v>
+        <v>64</v>
       </c>
       <c r="D332" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E332" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>415</v>
+        <v>915</v>
       </c>
       <c r="H332" t="s">
-        <v>981</v>
+        <v>916</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>982</v>
+        <v>917</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="D333" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E333" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>983</v>
+        <v>918</v>
       </c>
       <c r="H333" t="s">
-        <v>338</v>
+        <v>919</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>984</v>
+        <v>920</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D334" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E334" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>985</v>
+        <v>921</v>
       </c>
       <c r="H334" t="s">
-        <v>437</v>
+        <v>922</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>986</v>
+        <v>923</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D335" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E335" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>987</v>
+        <v>924</v>
       </c>
       <c r="H335" t="s">
-        <v>431</v>
+        <v>925</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>988</v>
+        <v>926</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>88</v>
+        <v>927</v>
       </c>
       <c r="D336" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E336" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>989</v>
+        <v>928</v>
       </c>
       <c r="H336" t="s">
-        <v>434</v>
+        <v>929</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>990</v>
+        <v>930</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>132</v>
+        <v>80</v>
       </c>
       <c r="D337" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E337" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>991</v>
+        <v>931</v>
       </c>
       <c r="H337" t="s">
-        <v>134</v>
+        <v>932</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>992</v>
+        <v>933</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>148</v>
+        <v>934</v>
       </c>
       <c r="D338" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E338" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>993</v>
+        <v>935</v>
       </c>
       <c r="H338" t="s">
-        <v>150</v>
+        <v>936</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>994</v>
+        <v>937</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>152</v>
+        <v>84</v>
       </c>
       <c r="D339" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E339" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>995</v>
+        <v>938</v>
       </c>
       <c r="H339" t="s">
-        <v>154</v>
+        <v>939</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>996</v>
+        <v>940</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>164</v>
+        <v>88</v>
       </c>
       <c r="D340" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E340" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>997</v>
+        <v>941</v>
       </c>
       <c r="H340" t="s">
-        <v>886</v>
+        <v>942</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>998</v>
+        <v>943</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>172</v>
+        <v>92</v>
       </c>
       <c r="D341" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E341" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>999</v>
+        <v>944</v>
       </c>
       <c r="H341" t="s">
-        <v>174</v>
+        <v>945</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1000</v>
+        <v>946</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>176</v>
+        <v>947</v>
       </c>
       <c r="D342" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E342" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1001</v>
+        <v>948</v>
       </c>
       <c r="H342" t="s">
-        <v>178</v>
+        <v>949</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1002</v>
+        <v>950</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>180</v>
+        <v>96</v>
       </c>
       <c r="D343" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E343" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1003</v>
+        <v>951</v>
       </c>
       <c r="H343" t="s">
-        <v>182</v>
+        <v>952</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1004</v>
+        <v>953</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>184</v>
+        <v>100</v>
       </c>
       <c r="D344" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E344" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1005</v>
+        <v>954</v>
       </c>
       <c r="H344" t="s">
-        <v>897</v>
+        <v>955</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1006</v>
+        <v>956</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>192</v>
+        <v>957</v>
       </c>
       <c r="D345" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E345" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1007</v>
+        <v>958</v>
       </c>
       <c r="H345" t="s">
-        <v>194</v>
+        <v>959</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1008</v>
+        <v>960</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>196</v>
+        <v>131</v>
       </c>
       <c r="D346" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E346" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1009</v>
+        <v>961</v>
       </c>
       <c r="H346" t="s">
-        <v>198</v>
+        <v>962</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1010</v>
+        <v>963</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>204</v>
+        <v>135</v>
       </c>
       <c r="D347" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E347" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1011</v>
+        <v>964</v>
       </c>
       <c r="H347" t="s">
-        <v>206</v>
+        <v>965</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1012</v>
+        <v>966</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>208</v>
+        <v>139</v>
       </c>
       <c r="D348" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E348" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1013</v>
+        <v>967</v>
       </c>
       <c r="H348" t="s">
-        <v>210</v>
+        <v>968</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1014</v>
+        <v>969</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>212</v>
+        <v>143</v>
       </c>
       <c r="D349" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E349" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1015</v>
+        <v>970</v>
       </c>
       <c r="H349" t="s">
-        <v>214</v>
+        <v>971</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1016</v>
+        <v>972</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>224</v>
+        <v>973</v>
       </c>
       <c r="D350" t="s">
+        <v>892</v>
+      </c>
+      <c r="E350" t="s">
+        <v>893</v>
+      </c>
+      <c r="G350" s="1" t="s">
         <v>974</v>
       </c>
-      <c r="E350" t="s">
+      <c r="H350" t="s">
         <v>975</v>
-      </c>
-[...4 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1018</v>
+        <v>976</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>234</v>
+        <v>147</v>
       </c>
       <c r="D351" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E351" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1019</v>
+        <v>977</v>
       </c>
       <c r="H351" t="s">
-        <v>236</v>
+        <v>978</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1020</v>
+        <v>979</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>238</v>
+        <v>151</v>
       </c>
       <c r="D352" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E352" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1021</v>
+        <v>980</v>
       </c>
       <c r="H352" t="s">
-        <v>916</v>
+        <v>981</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1022</v>
+        <v>982</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>242</v>
+        <v>155</v>
       </c>
       <c r="D353" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E353" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1023</v>
+        <v>983</v>
       </c>
       <c r="H353" t="s">
-        <v>202</v>
+        <v>984</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1024</v>
+        <v>985</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>246</v>
+        <v>159</v>
       </c>
       <c r="D354" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E354" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1025</v>
+        <v>986</v>
       </c>
       <c r="H354" t="s">
-        <v>923</v>
+        <v>987</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1026</v>
+        <v>988</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>250</v>
+        <v>163</v>
       </c>
       <c r="D355" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E355" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1027</v>
+        <v>989</v>
       </c>
       <c r="H355" t="s">
-        <v>535</v>
+        <v>990</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1028</v>
+        <v>991</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>253</v>
+        <v>167</v>
       </c>
       <c r="D356" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E356" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1029</v>
+        <v>992</v>
       </c>
       <c r="H356" t="s">
-        <v>506</v>
+        <v>993</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1030</v>
+        <v>994</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>257</v>
+        <v>383</v>
       </c>
       <c r="D357" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E357" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1031</v>
+        <v>995</v>
       </c>
       <c r="H357" t="s">
-        <v>190</v>
+        <v>996</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1032</v>
+        <v>997</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>261</v>
+        <v>387</v>
       </c>
       <c r="D358" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E358" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1033</v>
+        <v>998</v>
       </c>
       <c r="H358" t="s">
-        <v>532</v>
+        <v>999</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1034</v>
+        <v>1000</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>265</v>
+        <v>391</v>
       </c>
       <c r="D359" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E359" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1035</v>
+        <v>1001</v>
       </c>
       <c r="H359" t="s">
-        <v>535</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1036</v>
+        <v>1003</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>268</v>
+        <v>395</v>
       </c>
       <c r="D360" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E360" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1037</v>
+        <v>1004</v>
       </c>
       <c r="H360" t="s">
-        <v>190</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1038</v>
+        <v>1006</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>271</v>
+        <v>171</v>
       </c>
       <c r="D361" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E361" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1039</v>
+        <v>1007</v>
       </c>
       <c r="H361" t="s">
-        <v>194</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1040</v>
+        <v>1009</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>275</v>
+        <v>175</v>
       </c>
       <c r="D362" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E362" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1041</v>
+        <v>1010</v>
       </c>
       <c r="H362" t="s">
-        <v>248</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1042</v>
+        <v>1012</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>462</v>
+        <v>179</v>
       </c>
       <c r="D363" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E363" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1043</v>
+        <v>1013</v>
       </c>
       <c r="H363" t="s">
-        <v>210</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1044</v>
+        <v>1015</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>279</v>
+        <v>183</v>
       </c>
       <c r="D364" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="E364" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1045</v>
+        <v>1016</v>
       </c>
       <c r="H364" t="s">
-        <v>273</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1046</v>
+        <v>1018</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>283</v>
+        <v>10</v>
       </c>
       <c r="D365" t="s">
-        <v>974</v>
+        <v>1019</v>
       </c>
       <c r="E365" t="s">
-        <v>975</v>
+        <v>1020</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1047</v>
+        <v>1021</v>
       </c>
       <c r="H365" t="s">
-        <v>281</v>
+        <v>866</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1048</v>
+        <v>1022</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
       <c r="D366" t="s">
-        <v>974</v>
+        <v>1019</v>
       </c>
       <c r="E366" t="s">
-        <v>975</v>
+        <v>1020</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1049</v>
+        <v>1023</v>
       </c>
       <c r="H366" t="s">
-        <v>448</v>
+        <v>590</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1050</v>
+        <v>1024</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D367" t="s">
-        <v>1051</v>
+        <v>1019</v>
       </c>
       <c r="E367" t="s">
-        <v>1052</v>
+        <v>1020</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1053</v>
+        <v>1025</v>
       </c>
       <c r="H367" t="s">
-        <v>314</v>
+        <v>871</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1054</v>
+        <v>1026</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D368" t="s">
-        <v>1051</v>
+        <v>1019</v>
       </c>
       <c r="E368" t="s">
-        <v>1052</v>
+        <v>1020</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1055</v>
+        <v>1027</v>
       </c>
       <c r="H368" t="s">
-        <v>842</v>
+        <v>874</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1056</v>
+        <v>1028</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D369" t="s">
-        <v>1051</v>
+        <v>1019</v>
       </c>
       <c r="E369" t="s">
-        <v>1052</v>
+        <v>1020</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1057</v>
+        <v>1029</v>
       </c>
       <c r="H369" t="s">
-        <v>842</v>
+        <v>877</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1058</v>
+        <v>1030</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>322</v>
+        <v>10</v>
       </c>
       <c r="D370" t="s">
-        <v>1051</v>
+        <v>1031</v>
       </c>
       <c r="E370" t="s">
-        <v>1052</v>
+        <v>1032</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1059</v>
+        <v>1033</v>
       </c>
       <c r="H370" t="s">
-        <v>1060</v>
+        <v>852</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1061</v>
+        <v>1034</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D371" t="s">
-        <v>1051</v>
+        <v>1031</v>
       </c>
       <c r="E371" t="s">
-        <v>1052</v>
+        <v>1032</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1062</v>
+        <v>1035</v>
       </c>
       <c r="H371" t="s">
-        <v>26</v>
+        <v>855</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1063</v>
+        <v>1036</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D372" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E372" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1064</v>
+        <v>1039</v>
       </c>
       <c r="H372" t="s">
-        <v>34</v>
+        <v>107</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1065</v>
+        <v>1040</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D373" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E373" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1066</v>
+        <v>1041</v>
       </c>
       <c r="H373" t="s">
-        <v>38</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1067</v>
+        <v>1043</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D374" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E374" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1068</v>
+        <v>1044</v>
       </c>
       <c r="H374" t="s">
-        <v>335</v>
+        <v>116</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1069</v>
+        <v>1045</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="D375" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E375" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1070</v>
+        <v>1046</v>
       </c>
       <c r="H375" t="s">
-        <v>1071</v>
+        <v>113</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1072</v>
+        <v>1047</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="D376" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E376" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1073</v>
+        <v>1048</v>
       </c>
       <c r="H376" t="s">
-        <v>1074</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1075</v>
+        <v>1050</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="D377" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E377" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G377" s="1" t="s">
         <v>1051</v>
       </c>
-      <c r="E377" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H377" t="s">
-        <v>1077</v>
+        <v>120</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1078</v>
+        <v>1052</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="D378" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E378" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1079</v>
+        <v>1053</v>
       </c>
       <c r="H378" t="s">
-        <v>1080</v>
+        <v>123</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1081</v>
+        <v>1054</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>88</v>
+        <v>118</v>
       </c>
       <c r="D379" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E379" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1082</v>
+        <v>1055</v>
       </c>
       <c r="H379" t="s">
-        <v>1083</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1084</v>
+        <v>1057</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="D380" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E380" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1085</v>
+        <v>1058</v>
       </c>
       <c r="H380" t="s">
-        <v>434</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1086</v>
+        <v>1060</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>128</v>
+        <v>48</v>
       </c>
       <c r="D381" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E381" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1087</v>
+        <v>1061</v>
       </c>
       <c r="H381" t="s">
-        <v>130</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1088</v>
+        <v>1063</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>132</v>
+        <v>350</v>
       </c>
       <c r="D382" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E382" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1089</v>
+        <v>1064</v>
       </c>
       <c r="H382" t="s">
-        <v>134</v>
+        <v>520</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1090</v>
+        <v>1065</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>140</v>
+        <v>354</v>
       </c>
       <c r="D383" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E383" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1091</v>
+        <v>1066</v>
       </c>
       <c r="H383" t="s">
-        <v>142</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1092</v>
+        <v>1068</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>144</v>
+        <v>52</v>
       </c>
       <c r="D384" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E384" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1093</v>
+        <v>1069</v>
       </c>
       <c r="H384" t="s">
-        <v>146</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1094</v>
+        <v>1071</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>148</v>
+        <v>56</v>
       </c>
       <c r="D385" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E385" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1095</v>
+        <v>1072</v>
       </c>
       <c r="H385" t="s">
-        <v>150</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1096</v>
+        <v>1074</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>152</v>
+        <v>900</v>
       </c>
       <c r="D386" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E386" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1097</v>
+        <v>1075</v>
       </c>
       <c r="H386" t="s">
-        <v>154</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1098</v>
+        <v>1077</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>156</v>
+        <v>904</v>
       </c>
       <c r="D387" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E387" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1099</v>
+        <v>1078</v>
       </c>
       <c r="H387" t="s">
-        <v>158</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1100</v>
+        <v>1080</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>160</v>
+        <v>60</v>
       </c>
       <c r="D388" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E388" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1101</v>
+        <v>1081</v>
       </c>
       <c r="H388" t="s">
-        <v>883</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1102</v>
+        <v>1083</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>164</v>
+        <v>64</v>
       </c>
       <c r="D389" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E389" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1103</v>
+        <v>1084</v>
       </c>
       <c r="H389" t="s">
-        <v>166</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1104</v>
+        <v>1086</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>168</v>
+        <v>68</v>
       </c>
       <c r="D390" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E390" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1105</v>
+        <v>1087</v>
       </c>
       <c r="H390" t="s">
-        <v>170</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1106</v>
+        <v>1089</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>172</v>
+        <v>72</v>
       </c>
       <c r="D391" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E391" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1107</v>
+        <v>1090</v>
       </c>
       <c r="H391" t="s">
-        <v>174</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1108</v>
+        <v>1092</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>176</v>
+        <v>76</v>
       </c>
       <c r="D392" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E392" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1109</v>
+        <v>1093</v>
       </c>
       <c r="H392" t="s">
-        <v>214</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1110</v>
+        <v>1095</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>180</v>
+        <v>927</v>
       </c>
       <c r="D393" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E393" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1111</v>
+        <v>1096</v>
       </c>
       <c r="H393" t="s">
-        <v>182</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1112</v>
+        <v>1098</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>184</v>
+        <v>80</v>
       </c>
       <c r="D394" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E394" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1113</v>
+        <v>1099</v>
       </c>
       <c r="H394" t="s">
-        <v>434</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1114</v>
+        <v>1101</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>188</v>
+        <v>934</v>
       </c>
       <c r="D395" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E395" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1115</v>
+        <v>1102</v>
       </c>
       <c r="H395" t="s">
-        <v>437</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1116</v>
+        <v>1104</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>192</v>
+        <v>88</v>
       </c>
       <c r="D396" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E396" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1117</v>
+        <v>1105</v>
       </c>
       <c r="H396" t="s">
-        <v>912</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1118</v>
+        <v>1107</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>196</v>
+        <v>92</v>
       </c>
       <c r="D397" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E397" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1119</v>
+        <v>1108</v>
       </c>
       <c r="H397" t="s">
-        <v>194</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1120</v>
+        <v>1110</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="D398" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E398" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1121</v>
+        <v>1111</v>
       </c>
       <c r="H398" t="s">
-        <v>1122</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1123</v>
+        <v>1113</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>204</v>
+        <v>957</v>
       </c>
       <c r="D399" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E399" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1124</v>
+        <v>1114</v>
       </c>
       <c r="H399" t="s">
-        <v>198</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1125</v>
+        <v>1116</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>208</v>
+        <v>135</v>
       </c>
       <c r="D400" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E400" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1126</v>
+        <v>1117</v>
       </c>
       <c r="H400" t="s">
-        <v>259</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1127</v>
+        <v>1119</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>212</v>
+        <v>139</v>
       </c>
       <c r="D401" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E401" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1128</v>
+        <v>1120</v>
       </c>
       <c r="H401" t="s">
-        <v>1129</v>
+        <v>149</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1130</v>
+        <v>1121</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>216</v>
+        <v>143</v>
       </c>
       <c r="D402" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E402" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1131</v>
+        <v>1122</v>
       </c>
       <c r="H402" t="s">
-        <v>1132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1133</v>
+        <v>1123</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>220</v>
+        <v>973</v>
       </c>
       <c r="D403" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E403" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1134</v>
+        <v>1124</v>
       </c>
       <c r="H403" t="s">
-        <v>1135</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1136</v>
+        <v>1126</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>424</v>
+        <v>147</v>
       </c>
       <c r="D404" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E404" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1137</v>
+        <v>1127</v>
       </c>
       <c r="H404" t="s">
-        <v>1138</v>
+        <v>153</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1139</v>
+        <v>1128</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>224</v>
+        <v>151</v>
       </c>
       <c r="D405" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E405" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1140</v>
+        <v>1129</v>
       </c>
       <c r="H405" t="s">
-        <v>1141</v>
+        <v>157</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1142</v>
+        <v>1130</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>429</v>
+        <v>155</v>
       </c>
       <c r="D406" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E406" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1143</v>
+        <v>1131</v>
       </c>
       <c r="H406" t="s">
-        <v>1144</v>
+        <v>169</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1145</v>
+        <v>1132</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>228</v>
+        <v>159</v>
       </c>
       <c r="D407" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E407" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1146</v>
+        <v>1133</v>
       </c>
       <c r="H407" t="s">
-        <v>1147</v>
+        <v>165</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1148</v>
+        <v>1134</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>231</v>
+        <v>163</v>
       </c>
       <c r="D408" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E408" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1149</v>
+        <v>1135</v>
       </c>
       <c r="H408" t="s">
-        <v>236</v>
+        <v>161</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1150</v>
+        <v>1136</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>439</v>
+        <v>167</v>
       </c>
       <c r="D409" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E409" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1151</v>
+        <v>1137</v>
       </c>
       <c r="H409" t="s">
-        <v>1152</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1153</v>
+        <v>1139</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>443</v>
+        <v>383</v>
       </c>
       <c r="D410" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E410" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1154</v>
+        <v>1140</v>
       </c>
       <c r="H410" t="s">
-        <v>916</v>
+        <v>385</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1155</v>
+        <v>1141</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>234</v>
+        <v>387</v>
       </c>
       <c r="D411" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E411" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1156</v>
+        <v>1142</v>
       </c>
       <c r="H411" t="s">
-        <v>240</v>
+        <v>389</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1157</v>
+        <v>1143</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>238</v>
+        <v>391</v>
       </c>
       <c r="D412" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E412" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1158</v>
+        <v>1144</v>
       </c>
       <c r="H412" t="s">
-        <v>244</v>
+        <v>393</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1159</v>
+        <v>1145</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>242</v>
+        <v>395</v>
       </c>
       <c r="D413" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E413" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1160</v>
+        <v>1146</v>
       </c>
       <c r="H413" t="s">
-        <v>194</v>
+        <v>552</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1161</v>
+        <v>1147</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>246</v>
+        <v>171</v>
       </c>
       <c r="D414" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E414" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1162</v>
+        <v>1148</v>
       </c>
       <c r="H414" t="s">
-        <v>248</v>
+        <v>217</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1163</v>
+        <v>1149</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>250</v>
+        <v>175</v>
       </c>
       <c r="D415" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E415" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1164</v>
+        <v>1150</v>
       </c>
       <c r="H415" t="s">
-        <v>210</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1165</v>
+        <v>1152</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>253</v>
+        <v>179</v>
       </c>
       <c r="D416" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E416" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1166</v>
+        <v>1153</v>
       </c>
       <c r="H416" t="s">
-        <v>255</v>
+        <v>193</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1167</v>
+        <v>1154</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>257</v>
+        <v>183</v>
       </c>
       <c r="D417" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E417" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1168</v>
+        <v>1155</v>
       </c>
       <c r="H417" t="s">
-        <v>263</v>
+        <v>201</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1169</v>
+        <v>1156</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>261</v>
+        <v>187</v>
       </c>
       <c r="D418" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E418" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1170</v>
+        <v>1157</v>
       </c>
       <c r="H418" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1171</v>
+        <v>1158</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>265</v>
+        <v>191</v>
       </c>
       <c r="D419" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E419" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1172</v>
+        <v>1159</v>
       </c>
       <c r="H419" t="s">
-        <v>198</v>
+        <v>581</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1173</v>
+        <v>1160</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>268</v>
+        <v>195</v>
       </c>
       <c r="D420" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E420" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1174</v>
+        <v>1161</v>
       </c>
       <c r="H420" t="s">
-        <v>273</v>
+        <v>566</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1175</v>
+        <v>1162</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>271</v>
+        <v>199</v>
       </c>
       <c r="D421" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E421" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1176</v>
+        <v>1163</v>
       </c>
       <c r="H421" t="s">
-        <v>277</v>
+        <v>221</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1177</v>
+        <v>1164</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>275</v>
+        <v>203</v>
       </c>
       <c r="D422" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E422" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1178</v>
+        <v>1165</v>
       </c>
       <c r="H422" t="s">
-        <v>289</v>
+        <v>397</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1179</v>
+        <v>1166</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>462</v>
+        <v>207</v>
       </c>
       <c r="D423" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E423" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1180</v>
+        <v>1167</v>
       </c>
       <c r="H423" t="s">
-        <v>285</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1181</v>
+        <v>1169</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>279</v>
+        <v>211</v>
       </c>
       <c r="D424" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E424" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1182</v>
+        <v>1170</v>
       </c>
       <c r="H424" t="s">
-        <v>297</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1183</v>
+        <v>1172</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>283</v>
+        <v>219</v>
       </c>
       <c r="D425" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E425" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1184</v>
+        <v>1173</v>
       </c>
       <c r="H425" t="s">
-        <v>301</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1185</v>
+        <v>1175</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>287</v>
+        <v>227</v>
       </c>
       <c r="D426" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E426" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1186</v>
+        <v>1176</v>
       </c>
       <c r="H426" t="s">
-        <v>309</v>
+        <v>201</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1187</v>
+        <v>1177</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>291</v>
+        <v>231</v>
       </c>
       <c r="D427" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E427" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1188</v>
+        <v>1178</v>
       </c>
       <c r="H427" t="s">
-        <v>293</v>
+        <v>201</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1189</v>
+        <v>1179</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>295</v>
+        <v>243</v>
       </c>
       <c r="D428" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E428" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1190</v>
+        <v>1180</v>
       </c>
       <c r="H428" t="s">
-        <v>305</v>
+        <v>252</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1191</v>
+        <v>1181</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>299</v>
+        <v>448</v>
       </c>
       <c r="D429" t="s">
-        <v>1051</v>
+        <v>1037</v>
       </c>
       <c r="E429" t="s">
-        <v>1052</v>
+        <v>1038</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1192</v>
+        <v>1182</v>
       </c>
       <c r="H429" t="s">
-        <v>448</v>
+        <v>259</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1193</v>
+        <v>1183</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>10</v>
+        <v>247</v>
       </c>
       <c r="D430" t="s">
-        <v>1194</v>
+        <v>1037</v>
       </c>
       <c r="E430" t="s">
-        <v>1195</v>
+        <v>1038</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1196</v>
+        <v>1184</v>
       </c>
       <c r="H430" t="s">
-        <v>314</v>
+        <v>263</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1197</v>
+        <v>1185</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>16</v>
+        <v>453</v>
       </c>
       <c r="D431" t="s">
-        <v>1194</v>
+        <v>1037</v>
       </c>
       <c r="E431" t="s">
-        <v>1195</v>
+        <v>1038</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1198</v>
+        <v>1186</v>
       </c>
       <c r="H431" t="s">
-        <v>842</v>
+        <v>267</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1199</v>
+        <v>1187</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>20</v>
+        <v>250</v>
       </c>
       <c r="D432" t="s">
-        <v>1194</v>
+        <v>1037</v>
       </c>
       <c r="E432" t="s">
-        <v>1195</v>
+        <v>1038</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1200</v>
+        <v>1188</v>
       </c>
       <c r="H432" t="s">
-        <v>842</v>
+        <v>221</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1201</v>
+        <v>1189</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>322</v>
+        <v>254</v>
       </c>
       <c r="D433" t="s">
-        <v>1194</v>
+        <v>1037</v>
       </c>
       <c r="E433" t="s">
-        <v>1195</v>
+        <v>1038</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1202</v>
+        <v>1190</v>
       </c>
       <c r="H433" t="s">
-        <v>981</v>
+        <v>271</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1203</v>
+        <v>1191</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>24</v>
+        <v>257</v>
       </c>
       <c r="D434" t="s">
-        <v>1194</v>
+        <v>1037</v>
       </c>
       <c r="E434" t="s">
-        <v>1195</v>
+        <v>1038</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1204</v>
+        <v>1192</v>
       </c>
       <c r="H434" t="s">
-        <v>26</v>
+        <v>213</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1205</v>
+        <v>1193</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>32</v>
+        <v>261</v>
       </c>
       <c r="D435" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E435" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G435" s="1" t="s">
         <v>1194</v>
       </c>
-      <c r="E435" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H435" t="s">
-        <v>34</v>
+        <v>275</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1207</v>
+        <v>1195</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>36</v>
+        <v>265</v>
       </c>
       <c r="D436" t="s">
-        <v>1194</v>
+        <v>1037</v>
       </c>
       <c r="E436" t="s">
-        <v>1195</v>
+        <v>1038</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1208</v>
+        <v>1196</v>
       </c>
       <c r="H436" t="s">
-        <v>38</v>
+        <v>205</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1209</v>
+        <v>1197</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>40</v>
+        <v>466</v>
       </c>
       <c r="D437" t="s">
-        <v>1194</v>
+        <v>1037</v>
       </c>
       <c r="E437" t="s">
-        <v>1195</v>
+        <v>1038</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1210</v>
+        <v>1198</v>
       </c>
       <c r="H437" t="s">
-        <v>856</v>
+        <v>205</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1211</v>
+        <v>1199</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>44</v>
+        <v>469</v>
       </c>
       <c r="D438" t="s">
-        <v>1194</v>
+        <v>1037</v>
       </c>
       <c r="E438" t="s">
-        <v>1195</v>
+        <v>1038</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1212</v>
+        <v>1200</v>
       </c>
       <c r="H438" t="s">
-        <v>338</v>
+        <v>285</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1213</v>
+        <v>1201</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>52</v>
+        <v>472</v>
       </c>
       <c r="D439" t="s">
-        <v>1194</v>
+        <v>1037</v>
       </c>
       <c r="E439" t="s">
-        <v>1195</v>
+        <v>1038</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1214</v>
+        <v>1202</v>
       </c>
       <c r="H439" t="s">
-        <v>54</v>
+        <v>297</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1215</v>
+        <v>1203</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>76</v>
+        <v>273</v>
       </c>
       <c r="D440" t="s">
-        <v>1194</v>
+        <v>1037</v>
       </c>
       <c r="E440" t="s">
-        <v>1195</v>
+        <v>1038</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1216</v>
+        <v>1204</v>
       </c>
       <c r="H440" t="s">
-        <v>437</v>
+        <v>305</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1217</v>
+        <v>1205</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>80</v>
+        <v>277</v>
       </c>
       <c r="D441" t="s">
-        <v>1194</v>
+        <v>1037</v>
       </c>
       <c r="E441" t="s">
-        <v>1195</v>
+        <v>1038</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1218</v>
+        <v>1206</v>
       </c>
       <c r="H441" t="s">
-        <v>431</v>
+        <v>309</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1219</v>
+        <v>1207</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>88</v>
+        <v>280</v>
       </c>
       <c r="D442" t="s">
-        <v>1194</v>
+        <v>1037</v>
       </c>
       <c r="E442" t="s">
-        <v>1195</v>
+        <v>1038</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1220</v>
+        <v>1208</v>
       </c>
       <c r="H442" t="s">
-        <v>434</v>
+        <v>313</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1221</v>
+        <v>1209</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>128</v>
+        <v>483</v>
       </c>
       <c r="D443" t="s">
-        <v>1194</v>
+        <v>1037</v>
       </c>
       <c r="E443" t="s">
-        <v>1195</v>
+        <v>1038</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1222</v>
+        <v>1210</v>
       </c>
       <c r="H443" t="s">
-        <v>130</v>
+        <v>317</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1223</v>
+        <v>1211</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>132</v>
+        <v>486</v>
       </c>
       <c r="D444" t="s">
-        <v>1194</v>
+        <v>1037</v>
       </c>
       <c r="E444" t="s">
-        <v>1195</v>
+        <v>1038</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1224</v>
+        <v>1212</v>
       </c>
       <c r="H444" t="s">
-        <v>134</v>
+        <v>289</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1225</v>
+        <v>1213</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>140</v>
+        <v>283</v>
       </c>
       <c r="D445" t="s">
-        <v>1194</v>
+        <v>1037</v>
       </c>
       <c r="E445" t="s">
-        <v>1195</v>
+        <v>1038</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1226</v>
+        <v>1214</v>
       </c>
       <c r="H445" t="s">
-        <v>142</v>
+        <v>293</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1227</v>
+        <v>1215</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>144</v>
+        <v>291</v>
       </c>
       <c r="D446" t="s">
-        <v>1194</v>
+        <v>1037</v>
       </c>
       <c r="E446" t="s">
-        <v>1195</v>
+        <v>1038</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1228</v>
+        <v>1216</v>
       </c>
       <c r="H446" t="s">
-        <v>146</v>
+        <v>301</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1229</v>
+        <v>1217</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>148</v>
+        <v>295</v>
       </c>
       <c r="D447" t="s">
-        <v>1194</v>
+        <v>1037</v>
       </c>
       <c r="E447" t="s">
-        <v>1195</v>
+        <v>1038</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1230</v>
+        <v>1218</v>
       </c>
       <c r="H447" t="s">
-        <v>150</v>
+        <v>321</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1231</v>
+        <v>1219</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>152</v>
+        <v>10</v>
       </c>
       <c r="D448" t="s">
-        <v>1194</v>
+        <v>1220</v>
       </c>
       <c r="E448" t="s">
-        <v>1195</v>
+        <v>1221</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1232</v>
+        <v>1222</v>
       </c>
       <c r="H448" t="s">
-        <v>154</v>
+        <v>126</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1233</v>
+        <v>1223</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="D449" t="s">
-        <v>1194</v>
+        <v>1220</v>
       </c>
       <c r="E449" t="s">
-        <v>1195</v>
+        <v>1221</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1234</v>
+        <v>1224</v>
       </c>
       <c r="H449" t="s">
-        <v>158</v>
+        <v>133</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1235</v>
+        <v>1225</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>160</v>
+        <v>20</v>
       </c>
       <c r="D450" t="s">
-        <v>1194</v>
+        <v>1220</v>
       </c>
       <c r="E450" t="s">
-        <v>1195</v>
+        <v>1221</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1236</v>
+        <v>1226</v>
       </c>
       <c r="H450" t="s">
-        <v>883</v>
+        <v>137</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1237</v>
+        <v>1227</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>164</v>
+        <v>24</v>
       </c>
       <c r="D451" t="s">
-        <v>1194</v>
+        <v>1220</v>
       </c>
       <c r="E451" t="s">
-        <v>1195</v>
+        <v>1221</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1238</v>
+        <v>1228</v>
       </c>
       <c r="H451" t="s">
-        <v>886</v>
+        <v>141</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1239</v>
+        <v>1229</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>168</v>
+        <v>28</v>
       </c>
       <c r="D452" t="s">
-        <v>1194</v>
+        <v>1220</v>
       </c>
       <c r="E452" t="s">
-        <v>1195</v>
+        <v>1221</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1240</v>
+        <v>1230</v>
       </c>
       <c r="H452" t="s">
-        <v>170</v>
+        <v>145</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1241</v>
+        <v>1231</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>172</v>
+        <v>36</v>
       </c>
       <c r="D453" t="s">
-        <v>1194</v>
+        <v>1220</v>
       </c>
       <c r="E453" t="s">
-        <v>1195</v>
+        <v>1221</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1242</v>
+        <v>1232</v>
       </c>
       <c r="H453" t="s">
-        <v>434</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1243</v>
+        <v>1234</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="D454" t="s">
-        <v>1194</v>
+        <v>1220</v>
       </c>
       <c r="E454" t="s">
-        <v>1195</v>
+        <v>1221</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1244</v>
+        <v>1235</v>
       </c>
       <c r="H454" t="s">
-        <v>178</v>
+        <v>593</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1245</v>
+        <v>1236</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>180</v>
+        <v>44</v>
       </c>
       <c r="D455" t="s">
-        <v>1194</v>
+        <v>1220</v>
       </c>
       <c r="E455" t="s">
-        <v>1195</v>
+        <v>1221</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1246</v>
+        <v>1237</v>
       </c>
       <c r="H455" t="s">
-        <v>182</v>
+        <v>587</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1247</v>
+        <v>1238</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>184</v>
+        <v>60</v>
       </c>
       <c r="D456" t="s">
-        <v>1194</v>
+        <v>1220</v>
       </c>
       <c r="E456" t="s">
-        <v>1195</v>
+        <v>1221</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1248</v>
+        <v>1239</v>
       </c>
       <c r="H456" t="s">
-        <v>897</v>
+        <v>233</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1249</v>
+        <v>1240</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>192</v>
+        <v>64</v>
       </c>
       <c r="D457" t="s">
-        <v>1194</v>
+        <v>1220</v>
       </c>
       <c r="E457" t="s">
-        <v>1195</v>
+        <v>1221</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1250</v>
+        <v>1241</v>
       </c>
       <c r="H457" t="s">
-        <v>194</v>
+        <v>225</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1251</v>
+        <v>1242</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>196</v>
+        <v>72</v>
       </c>
       <c r="D458" t="s">
-        <v>1194</v>
+        <v>1220</v>
       </c>
       <c r="E458" t="s">
-        <v>1195</v>
+        <v>1221</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1252</v>
+        <v>1243</v>
       </c>
       <c r="H458" t="s">
-        <v>198</v>
+        <v>229</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1253</v>
+        <v>1244</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>204</v>
+        <v>100</v>
       </c>
       <c r="D459" t="s">
-        <v>1194</v>
+        <v>1220</v>
       </c>
       <c r="E459" t="s">
-        <v>1195</v>
+        <v>1221</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>415</v>
+        <v>1245</v>
       </c>
       <c r="H459" t="s">
-        <v>206</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1254</v>
+        <v>1247</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>208</v>
+        <v>291</v>
       </c>
       <c r="D460" t="s">
-        <v>1194</v>
+        <v>1220</v>
       </c>
       <c r="E460" t="s">
-        <v>1195</v>
+        <v>1221</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1255</v>
+        <v>1248</v>
       </c>
       <c r="H460" t="s">
-        <v>210</v>
+        <v>245</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1256</v>
+        <v>1249</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>212</v>
+        <v>10</v>
       </c>
       <c r="D461" t="s">
-        <v>1194</v>
+        <v>1250</v>
       </c>
       <c r="E461" t="s">
-        <v>1195</v>
+        <v>1251</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1257</v>
+        <v>1252</v>
       </c>
       <c r="H461" t="s">
-        <v>214</v>
+        <v>328</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1258</v>
+        <v>1253</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>224</v>
+        <v>16</v>
       </c>
       <c r="D462" t="s">
-        <v>1194</v>
+        <v>1250</v>
       </c>
       <c r="E462" t="s">
-        <v>1195</v>
+        <v>1251</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1259</v>
+        <v>1254</v>
       </c>
       <c r="H462" t="s">
-        <v>912</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1260</v>
+        <v>1256</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>234</v>
+        <v>20</v>
       </c>
       <c r="D463" t="s">
-        <v>1194</v>
+        <v>1250</v>
       </c>
       <c r="E463" t="s">
-        <v>1195</v>
+        <v>1251</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1261</v>
+        <v>1257</v>
       </c>
       <c r="H463" t="s">
-        <v>236</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1262</v>
+        <v>1259</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>238</v>
+        <v>24</v>
       </c>
       <c r="D464" t="s">
-        <v>1194</v>
+        <v>1250</v>
       </c>
       <c r="E464" t="s">
-        <v>1195</v>
+        <v>1251</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1263</v>
+        <v>1260</v>
       </c>
       <c r="H464" t="s">
-        <v>916</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1264</v>
+        <v>1262</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>242</v>
+        <v>28</v>
       </c>
       <c r="D465" t="s">
-        <v>1194</v>
+        <v>1250</v>
       </c>
       <c r="E465" t="s">
-        <v>1195</v>
+        <v>1251</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1265</v>
+        <v>1263</v>
       </c>
       <c r="H465" t="s">
-        <v>332</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>32</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1251</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H466" t="s">
         <v>1266</v>
-      </c>
-[...16 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>36</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1251</v>
+      </c>
+      <c r="G467" s="1" t="s">
         <v>1268</v>
       </c>
-      <c r="B467" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H467" t="s">
-        <v>923</v>
+        <v>578</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>118</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1251</v>
+      </c>
+      <c r="G468" s="1" t="s">
         <v>1270</v>
       </c>
-      <c r="B468" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H468" t="s">
-        <v>535</v>
+        <v>345</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>44</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1251</v>
+      </c>
+      <c r="G469" s="1" t="s">
         <v>1272</v>
       </c>
-      <c r="B469" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H469" t="s">
-        <v>174</v>
+        <v>517</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>10</v>
+      </c>
+      <c r="D470" t="s">
         <v>1274</v>
       </c>
-      <c r="B470" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E470" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="H470" t="s">
-        <v>506</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>265</v>
+        <v>16</v>
       </c>
       <c r="D471" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E471" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="H471" t="s">
-        <v>190</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>268</v>
+        <v>20</v>
       </c>
       <c r="D472" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E472" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1279</v>
+        <v>1282</v>
       </c>
       <c r="H472" t="s">
-        <v>532</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1280</v>
+        <v>1284</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>271</v>
+        <v>24</v>
       </c>
       <c r="D473" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E473" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="H473" t="s">
-        <v>535</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1282</v>
+        <v>1287</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>275</v>
+        <v>28</v>
       </c>
       <c r="D474" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E474" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1283</v>
+        <v>1288</v>
       </c>
       <c r="H474" t="s">
-        <v>420</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1284</v>
+        <v>1290</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>462</v>
+        <v>32</v>
       </c>
       <c r="D475" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E475" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1285</v>
+        <v>1291</v>
       </c>
       <c r="H475" t="s">
-        <v>190</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1286</v>
+        <v>1293</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>279</v>
+        <v>36</v>
       </c>
       <c r="D476" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E476" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1287</v>
+        <v>1294</v>
       </c>
       <c r="H476" t="s">
-        <v>194</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1288</v>
+        <v>1295</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>283</v>
+        <v>40</v>
       </c>
       <c r="D477" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E477" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1289</v>
+        <v>1296</v>
       </c>
       <c r="H477" t="s">
-        <v>248</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>287</v>
+        <v>118</v>
       </c>
       <c r="D478" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E478" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1291</v>
+        <v>1299</v>
       </c>
       <c r="H478" t="s">
-        <v>210</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1292</v>
+        <v>1301</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>291</v>
+        <v>44</v>
       </c>
       <c r="D479" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E479" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>415</v>
+        <v>1302</v>
       </c>
       <c r="H479" t="s">
-        <v>255</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1293</v>
+        <v>1304</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>295</v>
+        <v>48</v>
       </c>
       <c r="D480" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E480" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1294</v>
+        <v>1305</v>
       </c>
       <c r="H480" t="s">
-        <v>263</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1295</v>
+        <v>1307</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>299</v>
+        <v>350</v>
       </c>
       <c r="D481" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E481" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1296</v>
+        <v>1308</v>
       </c>
       <c r="H481" t="s">
-        <v>198</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1297</v>
+        <v>1309</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>473</v>
+        <v>354</v>
       </c>
       <c r="D482" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E482" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1298</v>
+        <v>1310</v>
       </c>
       <c r="H482" t="s">
-        <v>198</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1299</v>
+        <v>1312</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>303</v>
+        <v>52</v>
       </c>
       <c r="D483" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E483" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1300</v>
+        <v>1313</v>
       </c>
       <c r="H483" t="s">
-        <v>273</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1301</v>
+        <v>1314</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>307</v>
+        <v>56</v>
       </c>
       <c r="D484" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E484" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1302</v>
+        <v>1315</v>
       </c>
       <c r="H484" t="s">
-        <v>277</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1303</v>
+        <v>1316</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>480</v>
+        <v>900</v>
       </c>
       <c r="D485" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E485" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1304</v>
+        <v>1317</v>
       </c>
       <c r="H485" t="s">
-        <v>281</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1305</v>
+        <v>1318</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>483</v>
+        <v>904</v>
       </c>
       <c r="D486" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E486" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1306</v>
+        <v>1319</v>
       </c>
       <c r="H486" t="s">
-        <v>289</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1307</v>
+        <v>1321</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>486</v>
+        <v>60</v>
       </c>
       <c r="D487" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E487" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1308</v>
+        <v>1322</v>
       </c>
       <c r="H487" t="s">
-        <v>285</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1309</v>
+        <v>1324</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>489</v>
+        <v>911</v>
       </c>
       <c r="D488" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E488" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1310</v>
+        <v>1325</v>
       </c>
       <c r="H488" t="s">
-        <v>297</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1311</v>
+        <v>1327</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>492</v>
+        <v>64</v>
       </c>
       <c r="D489" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E489" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1312</v>
+        <v>1328</v>
       </c>
       <c r="H489" t="s">
-        <v>301</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1313</v>
+        <v>1329</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>495</v>
+        <v>68</v>
       </c>
       <c r="D490" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E490" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1314</v>
+        <v>1330</v>
       </c>
       <c r="H490" t="s">
-        <v>309</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1315</v>
+        <v>1331</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>498</v>
+        <v>72</v>
       </c>
       <c r="D491" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E491" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1316</v>
+        <v>1332</v>
       </c>
       <c r="H491" t="s">
-        <v>293</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1317</v>
+        <v>1334</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>1318</v>
+        <v>76</v>
       </c>
       <c r="D492" t="s">
-        <v>1194</v>
+        <v>1274</v>
       </c>
       <c r="E492" t="s">
-        <v>1195</v>
+        <v>1275</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1319</v>
+        <v>1335</v>
       </c>
       <c r="H492" t="s">
-        <v>448</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1320</v>
+        <v>1337</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>10</v>
+        <v>927</v>
       </c>
       <c r="D493" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E493" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1323</v>
+        <v>1338</v>
       </c>
       <c r="H493" t="s">
-        <v>1324</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1325</v>
+        <v>1340</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
       <c r="D494" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E494" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1326</v>
+        <v>1341</v>
       </c>
       <c r="H494" t="s">
-        <v>1327</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1328</v>
+        <v>1342</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>68</v>
+        <v>934</v>
       </c>
       <c r="D495" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E495" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1329</v>
+        <v>1343</v>
       </c>
       <c r="H495" t="s">
-        <v>1330</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1331</v>
+        <v>1345</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="D496" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E496" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1332</v>
+        <v>1346</v>
       </c>
       <c r="H496" t="s">
-        <v>1333</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1334</v>
+        <v>1347</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="D497" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E497" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1335</v>
+        <v>1348</v>
       </c>
       <c r="H497" t="s">
-        <v>1336</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1337</v>
+        <v>1350</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>656</v>
+        <v>92</v>
       </c>
       <c r="D498" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E498" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1338</v>
+        <v>1351</v>
       </c>
       <c r="H498" t="s">
         <v>1339</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1340</v>
+        <v>1352</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>80</v>
+        <v>947</v>
       </c>
       <c r="D499" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E499" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1341</v>
+        <v>1353</v>
       </c>
       <c r="H499" t="s">
-        <v>1342</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1343</v>
+        <v>1355</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="D500" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E500" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1344</v>
+        <v>1356</v>
       </c>
       <c r="H500" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>88</v>
+        <v>957</v>
       </c>
       <c r="D501" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E501" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1347</v>
+        <v>1359</v>
       </c>
       <c r="H501" t="s">
-        <v>1348</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1349</v>
+        <v>1361</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>92</v>
+        <v>131</v>
       </c>
       <c r="D502" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E502" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1350</v>
+        <v>1362</v>
       </c>
       <c r="H502" t="s">
-        <v>1351</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1352</v>
+        <v>1364</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>96</v>
+        <v>135</v>
       </c>
       <c r="D503" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E503" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1353</v>
+        <v>1365</v>
       </c>
       <c r="H503" t="s">
-        <v>1354</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1355</v>
+        <v>1367</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>100</v>
+        <v>139</v>
       </c>
       <c r="D504" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E504" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1356</v>
+        <v>1368</v>
       </c>
       <c r="H504" t="s">
-        <v>1357</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1358</v>
+        <v>1370</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>104</v>
+        <v>143</v>
       </c>
       <c r="D505" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E505" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1359</v>
+        <v>1371</v>
       </c>
       <c r="H505" t="s">
-        <v>1360</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1361</v>
+        <v>1372</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>363</v>
+        <v>973</v>
       </c>
       <c r="D506" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E506" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1362</v>
+        <v>1373</v>
       </c>
       <c r="H506" t="s">
-        <v>1363</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1364</v>
+        <v>1374</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>108</v>
+        <v>147</v>
       </c>
       <c r="D507" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E507" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1365</v>
+        <v>1375</v>
       </c>
       <c r="H507" t="s">
-        <v>1366</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1367</v>
+        <v>1376</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>112</v>
+        <v>151</v>
       </c>
       <c r="D508" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E508" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1368</v>
+        <v>1377</v>
       </c>
       <c r="H508" t="s">
-        <v>1369</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1370</v>
+        <v>1379</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>685</v>
+        <v>155</v>
       </c>
       <c r="D509" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E509" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1371</v>
+        <v>1380</v>
       </c>
       <c r="H509" t="s">
-        <v>1372</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1373</v>
+        <v>1382</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>367</v>
+        <v>159</v>
       </c>
       <c r="D510" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E510" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1374</v>
+        <v>1383</v>
       </c>
       <c r="H510" t="s">
-        <v>1375</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1376</v>
+        <v>1385</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>116</v>
+        <v>163</v>
       </c>
       <c r="D511" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E511" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1377</v>
+        <v>1386</v>
       </c>
       <c r="H511" t="s">
-        <v>1378</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1379</v>
+        <v>1388</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="D512" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E512" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1380</v>
+        <v>1389</v>
       </c>
       <c r="H512" t="s">
-        <v>1381</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1382</v>
+        <v>1391</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>370</v>
+        <v>383</v>
       </c>
       <c r="D513" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E513" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1383</v>
+        <v>1392</v>
       </c>
       <c r="H513" t="s">
-        <v>1384</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1385</v>
+        <v>1394</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>124</v>
+        <v>387</v>
       </c>
       <c r="D514" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E514" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1386</v>
+        <v>1395</v>
       </c>
       <c r="H514" t="s">
-        <v>1387</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1388</v>
+        <v>1396</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>128</v>
+        <v>391</v>
       </c>
       <c r="D515" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E515" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1389</v>
+        <v>1397</v>
       </c>
       <c r="H515" t="s">
-        <v>1390</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1391</v>
+        <v>1399</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>132</v>
+        <v>395</v>
       </c>
       <c r="D516" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E516" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1392</v>
+        <v>1400</v>
       </c>
       <c r="H516" t="s">
-        <v>1393</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1394</v>
+        <v>1401</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>136</v>
+        <v>171</v>
       </c>
       <c r="D517" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E517" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1395</v>
+        <v>1402</v>
       </c>
       <c r="H517" t="s">
-        <v>1396</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1397</v>
+        <v>1404</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>140</v>
+        <v>175</v>
       </c>
       <c r="D518" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E518" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1398</v>
+        <v>1405</v>
       </c>
       <c r="H518" t="s">
-        <v>1399</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1400</v>
+        <v>1407</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>144</v>
+        <v>179</v>
       </c>
       <c r="D519" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E519" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1401</v>
+        <v>1408</v>
       </c>
       <c r="H519" t="s">
-        <v>1402</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1403</v>
+        <v>1410</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>148</v>
+        <v>183</v>
       </c>
       <c r="D520" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E520" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1404</v>
+        <v>1411</v>
       </c>
       <c r="H520" t="s">
-        <v>1405</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1406</v>
+        <v>1413</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>152</v>
+        <v>187</v>
       </c>
       <c r="D521" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E521" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="H521" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1409</v>
+        <v>1416</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>156</v>
+        <v>191</v>
       </c>
       <c r="D522" t="s">
-        <v>1321</v>
+        <v>1274</v>
       </c>
       <c r="E522" t="s">
-        <v>1322</v>
+        <v>1275</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1410</v>
+        <v>1417</v>
       </c>
       <c r="H522" t="s">
-        <v>1411</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1412</v>
+        <v>1419</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>160</v>
+        <v>10</v>
       </c>
       <c r="D523" t="s">
-        <v>1321</v>
+        <v>1420</v>
       </c>
       <c r="E523" t="s">
-        <v>1322</v>
+        <v>1421</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1413</v>
+        <v>1422</v>
       </c>
       <c r="H523" t="s">
-        <v>1414</v>
+        <v>328</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1415</v>
+        <v>1423</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>164</v>
+        <v>16</v>
       </c>
       <c r="D524" t="s">
-        <v>1321</v>
+        <v>1420</v>
       </c>
       <c r="E524" t="s">
-        <v>1322</v>
+        <v>1421</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1416</v>
+        <v>1424</v>
       </c>
       <c r="H524" t="s">
-        <v>1417</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1418</v>
+        <v>1425</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>168</v>
+        <v>20</v>
       </c>
       <c r="D525" t="s">
-        <v>1321</v>
+        <v>1420</v>
       </c>
       <c r="E525" t="s">
-        <v>1322</v>
+        <v>1421</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1419</v>
+        <v>1426</v>
       </c>
       <c r="H525" t="s">
-        <v>1420</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>24</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E526" t="s">
         <v>1421</v>
       </c>
-      <c r="B526" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G526" s="1" t="s">
-        <v>1422</v>
+        <v>1428</v>
       </c>
       <c r="H526" t="s">
-        <v>1423</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>176</v>
+        <v>28</v>
       </c>
       <c r="D527" t="s">
-        <v>1321</v>
+        <v>1420</v>
       </c>
       <c r="E527" t="s">
-        <v>1322</v>
+        <v>1421</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
       <c r="H527" t="s">
-        <v>1426</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1427</v>
+        <v>1431</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>180</v>
+        <v>32</v>
       </c>
       <c r="D528" t="s">
-        <v>1321</v>
+        <v>1420</v>
       </c>
       <c r="E528" t="s">
-        <v>1322</v>
+        <v>1421</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1428</v>
+        <v>1432</v>
       </c>
       <c r="H528" t="s">
-        <v>1429</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1430</v>
+        <v>1433</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>184</v>
+        <v>36</v>
       </c>
       <c r="D529" t="s">
-        <v>1321</v>
+        <v>1420</v>
       </c>
       <c r="E529" t="s">
-        <v>1322</v>
+        <v>1421</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1431</v>
+        <v>1434</v>
       </c>
       <c r="H529" t="s">
-        <v>1432</v>
+        <v>578</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="D530" t="s">
-        <v>1321</v>
+        <v>1420</v>
       </c>
       <c r="E530" t="s">
-        <v>1322</v>
+        <v>1421</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="H530" t="s">
-        <v>1435</v>
+        <v>345</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>192</v>
+        <v>118</v>
       </c>
       <c r="D531" t="s">
-        <v>1321</v>
+        <v>1420</v>
       </c>
       <c r="E531" t="s">
-        <v>1322</v>
+        <v>1421</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="H531" t="s">
-        <v>1438</v>
+        <v>517</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>48</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1421</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>350</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1421</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>354</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1421</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>52</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1421</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>24</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1452</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>28</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1452</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H537" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>32</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1452</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="H538" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>36</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1452</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>10</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1465</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H540" t="s">
+        <v>492</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -17451,50 +17742,59 @@
     <hyperlink ref="G507" r:id="rId506"/>
     <hyperlink ref="G508" r:id="rId507"/>
     <hyperlink ref="G509" r:id="rId508"/>
     <hyperlink ref="G510" r:id="rId509"/>
     <hyperlink ref="G511" r:id="rId510"/>
     <hyperlink ref="G512" r:id="rId511"/>
     <hyperlink ref="G513" r:id="rId512"/>
     <hyperlink ref="G514" r:id="rId513"/>
     <hyperlink ref="G515" r:id="rId514"/>
     <hyperlink ref="G516" r:id="rId515"/>
     <hyperlink ref="G517" r:id="rId516"/>
     <hyperlink ref="G518" r:id="rId517"/>
     <hyperlink ref="G519" r:id="rId518"/>
     <hyperlink ref="G520" r:id="rId519"/>
     <hyperlink ref="G521" r:id="rId520"/>
     <hyperlink ref="G522" r:id="rId521"/>
     <hyperlink ref="G523" r:id="rId522"/>
     <hyperlink ref="G524" r:id="rId523"/>
     <hyperlink ref="G525" r:id="rId524"/>
     <hyperlink ref="G526" r:id="rId525"/>
     <hyperlink ref="G527" r:id="rId526"/>
     <hyperlink ref="G528" r:id="rId527"/>
     <hyperlink ref="G529" r:id="rId528"/>
     <hyperlink ref="G530" r:id="rId529"/>
     <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>