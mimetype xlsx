--- v0 (2026-02-04)
+++ v1 (2026-05-05)
@@ -51,2769 +51,2769 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/958/projeto_de_lei_001.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/958/projeto_de_lei_001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER AO CANCELAMENTO  DE CRÉDITO TRIBUTÁRIOS E NÃO TRIBUTÁRIOS CUJO ÚLTIMO VENCIMENTO PARA PAGAMENTO EM PARCELA ÚNICA TENHA OCORRIDO HÁ MAIS DE 05 (CINCO) ANOS.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/968/projeto_de_lei_002.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/968/projeto_de_lei_002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO GERAL DO MUNICÍPIO DE ITAPUÃ DO OESTE, DE ACORDO COM CADA SECRETARIA.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_003.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE NOS VENCIMENTOS DOS PROFISSIONAIS DE APOIO DO SISTEMA DE ENSINO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/970/projeto_de_lei_004.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/970/projeto_de_lei_004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE NOS VENCIMENTOS DOS PROFISSIONAIS DA SECRETARIA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/971/projeto_de_lei_005.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/971/projeto_de_lei_005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE NOS VENCIMENTOS DOS PROFISSIONAIS DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/972/projeto_de_lei_006.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/972/projeto_de_lei_006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE NA REMUNERAÇÃO DOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/977/projeto_de_lei_009.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/977/projeto_de_lei_009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2023, NO VALOR DE R$ 5.293.390,97, PARA INVESTIMENTOS - AQUISIÇÃO DE MATERIAL DE CONSUMO E OUTROS SERVIÇOS TERCEIROS PESSOA JURÍDICA NA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1015/projeto_de_lei_010_2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1015/projeto_de_lei_010_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 234.400,00, PARA PAGAMENTO DE HONORÁRIOS ADVOCATÍCIOS ÔNUS DE SUCUMBÊNCIA NA SECRETARIA DE FAZENDA - SEMFAZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1016/projeto_de_lei_019_2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1016/projeto_de_lei_019_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 2.122.667,59, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1003/projeto_de_lei_012_2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1003/projeto_de_lei_012_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ALTERAÇÕES DOS ARTIGOS 136 AO 138 DA LEI COMPLEMENTAR Nº 127/2015, QUE VERSA SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DE ITAPUÃ DO OESTE/RO E DÁ OUTRA PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_lei_013_2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_lei_013_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 2.862,38, INDENIZAÇÕES E RESTITUIÇÕES - NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1014/projeto_de_lei_014_2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1014/projeto_de_lei_014_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 288.227,84, INDENIZAÇÕES E RESTITUIÇÕES - NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_015_2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_015_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 309.978,00, PARA INVESTIMENTOS - AQUISIÇÃO NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1012/projeto_de_lei_016_2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1012/projeto_de_lei_016_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 8.782.044,58, PARA NAS SECRETARIAS MUNICIPAIS DE ADMINISTRAÇÃO E PLANEJAMENTO E DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1010/projeto_de_lei_017_2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1010/projeto_de_lei_017_2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA JOVEM APRENDIZ MUNICIPAL NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1011/projeto_de_lei_018_2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1011/projeto_de_lei_018_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 9.744,23, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1004/projeto_de_lei_019_2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1004/projeto_de_lei_019_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E EXCESSO DE ARRECADAÇÃO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 828.087,73, SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_020_2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_020_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 652.533,58, NA SECRETARIA DE SAUDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1002/projeto_de_lei_021_2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1002/projeto_de_lei_021_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRÉDITO DE ABERTURA ADICIONAL ESPECIAL, POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 1.212.294,64 NA SECRETARIA DE TRABALHO E ASSISTENCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_lei_022_2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_lei_022_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 236.537,94, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_de_lei_023_2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_de_lei_023_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 290.473,14, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER - SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1009/projeto_de_lei_025_2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1009/projeto_de_lei_025_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 2.501.221,14, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PUBLICOS-SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1033/projeto_de_lei_026.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1033/projeto_de_lei_026.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE AGENTE DE CONTRATAÇÃO, PREGOEIRO E A COMISSÃO DE CONTRATAÇÃO, REGULAMENTA A EQUIPE DE APOIO, CONCEDENDO GRATIFICAÇÃO, NOS MOLDES DA LEI FEDERAL DE LICITAÇÃO Nº 14.133/2021 E SUAS ALTERAÇÕES DO MUNICÍPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1032/projeto_de_lei_027.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1032/projeto_de_lei_027.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2024, POR EXCESSO DE ARRECADAÇÃO, NO VALOR DE R$ 2.659.657,30, REALIZAÇÃO DE CONVÊNIOS E CONTRA PARTIDAS, EM FAVOR DA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1031/projeto_de_lei_028.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1031/projeto_de_lei_028.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2024, POR EXCESSO DE ARRECADAÇÃO, NO VALOR DE R$ 564.607,68, REALIZAÇÃO DE CONVÊNIOS E CONTRA PARTIDAS, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1030/projeto_de_lei_029.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1030/projeto_de_lei_029.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A REALIZAR CONTRATAÇÃO TEMPORÁRIA DE PROFISSIONAIS PARA ATENDER ÁS NECESSIDADE EMERGENCIAIS DAS SECRETARIAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1029/projeto_de_lei_030.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1029/projeto_de_lei_030.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PAGAMENTO DE AUXÍLIO FINANCEIRO POR DESEMPENHO (IFD), NO ÂMBITO DO PROGRAMA FEDERAL PREVINE BRASIL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1028/projeto_de_lei_031.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1028/projeto_de_lei_031.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 518/2013 QUE INSTITUI O AUXILIO ALIMENTAÇÃO E MORADIA NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE AOS MÉDICOS PARTICIPANTES DO PROGRAMA MAIS MÉDICOS PARA O BRASIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1023/projeto_de_lei_032.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1023/projeto_de_lei_032.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 135/2003 QUE INSTITUI O PAGAMENTO DE DIÁRIA DE CAMPO PARA ATENDER A SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1024/projeto_de_lei_033.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1024/projeto_de_lei_033.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2024, POR EXECESSO DE ARRECADAÇÃO, NO VALOR DE R$ 320.000,00, REALIZAÇÃO DE CONVÊNIOS E CONTRA PARTIDAS, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei_034.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei_034.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA PRÊMIO DOS SERVIDORES PÚBLICOS DO MUNICIPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1025/projeto_de_lei_035.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1025/projeto_de_lei_035.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2024, POR EXCESSO DE ARRECADAÇÃO, NO VALOR DE R$ 11.646.037,00, REALIZAÇÃO DE CONVÊNIOS E CONTRA PARTIDAS, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1042/projeto_de_lei_036.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1042/projeto_de_lei_036.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR, OPERAÇÃO DE CRÉDITO COM INSTITUIÇÕES FINANCEIRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1037/projeto_de_lei_037.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1037/projeto_de_lei_037.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 60.000,00, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_lei_038.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_lei_038.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "LEI LUCAS" QUE DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DE CURSOS DE PRIMEIROS SOCORROS POR PROFESSORES E FUNCIONÁRIOS QUE TENHAM CONTATO DIRETO COM OS ALUNOS NAS CRECHES E ESCOLAS DE EDUCAÇÃO INFANTIL INSTALADAS NO MUNICÍPIO DE ITAPUÃ DO OESTE DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1055/projeto_de_lei_039.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1055/projeto_de_lei_039.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI DE ORÇAMENTO PARA O ANO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_lei_040.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_lei_040.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO PARCIAL DA LEI COMPLEMENTAR Nº 152/2022, QUE VERSA SOBRE A ESTRUTURA POLÍTICOADMINISTRATIVA E ORGANIZACIONAL DE CARGOS COMISSIONADOS E/OU FUNÇÕES DE CONFIANÇA DA PREFEITURA MUNICIPAL DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1040/projeto_de_lei_041.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1040/projeto_de_lei_041.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL, POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 56.981,10, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1043/projeto_de_lei_42.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1043/projeto_de_lei_42.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL, POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 2.285.599,33, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER - SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1050/projeto_de_lei_043.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1050/projeto_de_lei_043.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL INGRESSAR NO CONSÓRCIO INTERFEDERATIVO DE DESENVOLVIMENTO DE RONDONIA CINDERONDÔNIA, E RATIFICAR O PROTOCOLO DE INTENÇÕES CONVERTIDO EM CONTRATO DE CONSÓRCIO PÚBLICO, FIRMADO VENTRE MUNICIPIOS DE RONDONIA E O ESTADO DE RONDONIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_044.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_044.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DA CONTRATAÇÃO TEMPORARIA DE PROFISSIONAL NA ÁREA DE MEDICINA VETERINÁRIA PARA ATENDER AS NECESSIDADES EMERGENCIAIS DAS UNIDADES ADMINISTRATIVA DO MUNICIPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1061/projeto_de_lei_045.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1061/projeto_de_lei_045.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL, POR SUPERÁVI FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 212.131,07, NA SECRETARIA DE ADMINISTRAÇÃO E PLANEJAMENTO - SEMAP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1052/projeto_de_lei_046.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1052/projeto_de_lei_046.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 10.000,00, PROGRAMA DE FORTALECIMENTO EMERGENCIAL DO ATENDIMENTO AO CADÚNICO, NA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL - SEMTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1062/projeto_de_lei_047.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1062/projeto_de_lei_047.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL, POR SUPERÁVI FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 717.794,81, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1060/projeto_de_lei_049.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1060/projeto_de_lei_049.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO SUPLEMENTAR POR ANULAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 1.211,53, CONVENIO 209/SEAS/PGE/2023/CESTA BÁSICA, NA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL - SEMTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1059/projeto_de_lei_050.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1059/projeto_de_lei_050.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 135/2003 QUE INSTITUI O PAGAMENTO DE DIÁRIA DE CAMPO PARA ATENDER A SECRETARIA MUNICIPAL DE SAÚDE E DE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1058/projeto_de_lei_051.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1058/projeto_de_lei_051.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL, POR EXCESSO DE ARRECADAÇÃO, NO VALOR DE DE R$ 250.000,00, REALIZAÇÃO DE CONVÊNIOS E CONTRA PARTIDAS. EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1057/projeto_de_lei_052.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1057/projeto_de_lei_052.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL, POR SUPERÁVI FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 65.385,00, NA SECRETARIA DE SAÚDE E DE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_053.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_053.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 483.355,97, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, NA SECRETARIA DE EDUCAÇÃO, CULTURA DESPORTO E LAZER-SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1083/projeto_054.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1083/projeto_054.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 242.454,98, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1084/projeto_055.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1084/projeto_055.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 7.026,49, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1085/projeto_de_lei_056.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1085/projeto_de_lei_056.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 1.199.893,00, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1102/projeto_de_lei_057_.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1102/projeto_de_lei_057_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 207.016,08, PARA NAS SECRETARIAS MUNICIPAIS DE ADMINISTRAÇÃO E PLANEJAMENTO E DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_058.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_058.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 139.817,30, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1104/projeto_de_lei_059.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1104/projeto_de_lei_059.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 326.722,17, NAS SECRETARIAS MUNICIPAIS DE ADMINISTRAÇÃO E PLANEJAMENTO E FAZENDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1105/projeto_de_lei_060.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1105/projeto_de_lei_060.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT DO EXERCICIO ANTERIO. NO VALOR DE R$ 166.995,14, NA SECRETARIA MUNICIPAA DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1106/projeto_de_lei_061.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1106/projeto_de_lei_061.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EXCESSODE ARRECADAÇÃO NO ORÇAMENTO DE 2024. NO VALOR DE R$ 291.878,72, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1131/projeto_de_lei_62.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1131/projeto_de_lei_62.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$2.530,27, INDENIZAÇÕES E RESTITUIÇÕES, PARA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_lei_63.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_lei_63.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$32,01, INDENIZAÇÕES E RESTITUIÇÕES, PARA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1133/projeto_de_lei_64.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1133/projeto_de_lei_64.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$513.000,00, NA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO E GABINETE MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_65.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_65.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$750.000,00, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTE E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_66.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_66.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 1.607.000,00, NA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_67.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_67.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 805.430,00, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PUBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1137/projeto_de_lei_68.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1137/projeto_de_lei_68.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 2.625,07, INDENIZAÇÕES E RESTITUIÇÕES, PARA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1219/projeto_de_lei_069.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1219/projeto_de_lei_069.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAPUÃ DO OESTE PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1138/projeto_de_lei_70.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1138/projeto_de_lei_70.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 678.200,00, NAS SECRETARIAS MUNICIPAIS FAZENDA E OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_71.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_71.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 66.517,87, INDENIZAÇÕES E RESTITUIÇÕES, PARA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1140/projeto_de_lei_72.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1140/projeto_de_lei_72.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 267.802,16, INDENIZAÇÕES E RESTITUIÇÕES, PARA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1141/projeto_de_lei_73.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1141/projeto_de_lei_73.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 2.000.000,00, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1142/projeto_de_lei_74.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1142/projeto_de_lei_74.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 121,79, INDENIZAÇÕES E RESTITUIÇÕES, PARA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_76.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_76.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 706.074,00, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1229/projeto_de_lei_078.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1229/projeto_de_lei_078.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 114.271,30, PARA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1227/projeto_de_lei_079.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1227/projeto_de_lei_079.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERAVIT FINANCEIRO, NO VALOR DE R$ 938.529,13, INDENIZAÇÕES E RESTITUIÇÕES, PARA A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1225/projeto_de_lei_083.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1225/projeto_de_lei_083.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERAVIT FINANCEIRO, NO VALOR DE R$ 12.776,06, INDENIZAÇÕES E RESTITUIÇÕES,  PARA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1223/projeto_de_lei_084.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1223/projeto_de_lei_084.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO E SUPLEMENTAÇÃO POR ANULAÇÃO E SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 3.578.535,00, NA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1224/projeto_de_lei_085.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1224/projeto_de_lei_085.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 4.425,81, PARA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1226/projeto_de_lei_086.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1226/projeto_de_lei_086.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 86.000,00, A SECRETARIA MUNICIPAL DE SAÚDE, E LAZER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1222/projeto_de_lei_089.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1222/projeto_de_lei_089.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DAS METAS FISCAIS PREVISTAS NA LDO 2024, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1220/projeto_de_lei_090.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1220/projeto_de_lei_090.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 2.775,82, INDENIZAÇÕES E RESTITUIÇÕES, PARA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1221/projeto_de_lei_091.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1221/projeto_de_lei_091.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, POR SUPERAVITE FINANCEIRO DO EXERCICIO ANTERIOR NO VALOR GLOBAL VALOR DE R$ 10.000,00 CONFORME SOLICITAÇÃO EM MEM. Nº 224/ SEMOSP / 2024.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1228/projeto_de_lei_denominacao_de_rua_.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1228/projeto_de_lei_denominacao_de_rua_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃODE RUA FORTALEZA DO ABUNÃ PARAQ RUA IRACY TENÓRIO DE OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1230/projeto_de_lei_arena_sintetica.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1230/projeto_de_lei_arena_sintetica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ARENA SINTÉTICA PARA FAUTINO STINGHEN, NAS CONGLUÊNCIAS DAS RUAS SETE DE SETEMBRO, GETÚLIO VARGAS E 13 DE MAIO, NO MUNICIPIO DE ITAPUÃ DO OESTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1038/projeto_de_resolucao_01.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1038/projeto_de_resolucao_01.2024.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE PROVIMENTO COMISSIONADO DE AGENTE DE CONTRATAÇÃO E DE FISCAL DE CONTRATO, A FUNÇÃO DE PREGOEIRO E A EQUIPE DE APOIO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE ADEQUANDO-SE AS NORMAS QUE REGEM AS COMPRAS E CONTRATAÇÕES DO PODER LEGISLATIVO Á NOVA LEI DE LICITAÇÕES, QUAL SEJA, A LEI FEDERAL Nº 14.133, DE 1º DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1271/projeto_de_resolucao_02.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1271/projeto_de_resolucao_02.2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXÍLIO ALIMENTAÇÃO EXTRAORDINARIO DE NATAL AOS SERVIDORES PÚBLICOS DA CAMARA MUNICIPAL DE ITAPUÃ DO OESTE - RO, PARA EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autógrafo</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1067/autografo_045.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1067/autografo_045.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 212.131,07, NA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO - SEMAP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1068/autografo_047.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1068/autografo_047.pdf</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1069/autografo_049.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1069/autografo_049.pdf</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1070/autografo_050.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1070/autografo_050.pdf</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1071/autografo_051.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1071/autografo_051.pdf</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1072/autografo_052.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1072/autografo_052.pdf</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1108/autografo_053.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1108/autografo_053.pdf</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1109/autografo_054.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1109/autografo_054.pdf</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1110/autografo_055.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1110/autografo_055.pdf</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1111/autografo_056.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1111/autografo_056.pdf</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1112/autografo_057.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1112/autografo_057.pdf</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1113/autografo_058.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1113/autografo_058.pdf</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1114/autografo_059.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1114/autografo_059.pdf</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1115/autografo_060.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1115/autografo_060.pdf</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1116/autografo_061.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1116/autografo_061.pdf</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1145/autografo_062.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1145/autografo_062.pdf</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1146/autografo_063.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1146/autografo_063.pdf</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1147/autografo_064.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1147/autografo_064.pdf</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1148/autografo_065.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1148/autografo_065.pdf</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1149/autografo_066.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1149/autografo_066.pdf</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1150/autografo_067.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1150/autografo_067.pdf</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1151/autografo_068.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1151/autografo_068.pdf</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1152/autografo_070.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1152/autografo_070.pdf</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1153/autografo_071.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1153/autografo_071.pdf</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1154/autografo_072.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1154/autografo_072.pdf</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1155/autografo_073.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1155/autografo_073.pdf</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1156/autografo_074.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1156/autografo_074.pdf</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1157/autografo_076.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1157/autografo_076.pdf</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_lei_legislativo_01.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_lei_legislativo_01.pdf</t>
   </si>
   <si>
     <t>CRIA A SEMANA MUNICIPAL DA MATERNIDADE ATÍPICA EM ITAPUÃ DO OESTE RO.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1086/projeto_de_lei_legislativo_01_2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1086/projeto_de_lei_legislativo_01_2024.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE PROVIMENTO COMISSIONADO DE AGENTE DE CONTRATAÇÃO E DE FISCAL DE CONTRATO, A FUNÇÃO DE PREGOEIRO E EQUIPE DE APOIO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE ADEQUANDO-SE AS NORMAS QUE REGEM AS COMPRAS E CONTRATAÇÕES DO PODER LEGISLATIVO Á NOVA LEI DE LICITAÇÕES DO PODER LEGISLATIVO Nº 14.133, DE 1º DE ABRIL DE 2021</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/959/portaria_001.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/959/portaria_001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE DIRETORA ADMINISTRATIVA E FINANCEIRA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/960/portaria_002.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/960/portaria_002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/961/portaria_003.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/961/portaria_003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE CHEFE DE GABINETE DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/962/portaria_04.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/962/portaria_04.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE SERVIDORES PARA COMPOREM A COMISSÃO DE INVENTÁRIO 2024 DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE-RO.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/984/portaria_05.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/984/portaria_05.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA EQUIPE DE APOIO, E DÁ OUTRAS PROVIDÊNCIAS. (EM CONFORMIDADE COM O ARTIGO 3º, DA LEI Nº 14.133, DE 1º DE ABRIL DE 2021).</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/965/portaria_06.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/965/portaria_06.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE FISCAL DE CONTRATO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO,</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/966/portaria_07.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/966/portaria_07.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECRETAÇÃO DE PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO DO DIA 12 E 14 DE FEVEREIRO DE 2024 - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/981/portaria_08.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/981/portaria_08.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS VEREADORES PARA REPRESENTAREM O PODER LEGISLATIVO EM VIAGEM OFICIAL, COM DESTINO A BRASÍLIA-DF.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/983/portaria_09.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/983/portaria_09.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA COMISSÃO DE FISCALIZAÇÃO E RECEBIMENTO DE OBRAS E SERVIÇOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/993/portaria_10.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/993/portaria_10.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA EQUIPE DE APOIO, E DÁ OUTRAS PROVIDÊNCIAS. (EM CONFORMIDADE COM O ARTIGO 3º, DA LEI Nº 14.133, DE 1º DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/995/portaria_11.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/995/portaria_11.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO A DE FISCAL DE CONTRATO, DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/994/portaria_12.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/994/portaria_12.pdf</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1022/portaria_013.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1022/portaria_013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS VEREADORES PARA REPRESENTAR O PODER LEGISLATIVO EM VIAGEM OFICIAL, COM DESTINO A BRASILIA-DF.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1044/portaria_014.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1044/portaria_014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS VEREADORES PARA REPRESENTAREM O PODER LEGISLATIVO EM VIAGEM OFICIAL, COM DESTINO A BRASILI-DF.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1046/portaria_015.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1046/portaria_015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS VEREADORES PARA REPRESENTAREM O PODER LEGISLATIVO EM VIAGEM OFICIAL, COM DESTINO A BRASILIA-DF.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1048/portaria_016.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1048/portaria_016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECRETAÇÃO DE PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO NO DIA 31 DE MAIO DE 2024 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1053/portaria_017.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1053/portaria_017.pdf</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1054/portaria_018.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1054/portaria_018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECRETAÇÃO DE PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO NO DIA 18 DE JUNHO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1056/portaria_019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1056/portaria_019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA EQUIPE DE APOIO E DÁ OUTRAS PROVIDÊNCIAS, (EM CONFORMIDADE COM O ARTIGO 3º, DA LEI Nº 14.133, DE 1º DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1065/portaria_020.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1065/portaria_020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MUDANÇA DE HORÁRIO DO EXPEDIENTE ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1080/portaria_021.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1080/portaria_021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA MATERNIDADE A SERVIDORA ANDRÉYA NORONHA DA SILVA.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1081/portaria_022.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1081/portaria_022.pdf</t>
   </si>
   <si>
     <t>DESIGNA SERVIDORA, SEM PREJUÍZO DAS ATRIBUIÇÕES EM SUAS RESPECTIVAS UNIDADES DE LOTAÇÃO, ATUAR COMO AGENTE DE CONTRATAÇÃO NOS PROCEDIMENTOS REGIDOS PELA LEI Nº 14.133/2021.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1101/portaria_023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1101/portaria_023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA EQUIPE DE APOIO, E DÁ OUTRAS PROVIDÊNCIAS. EM CONFORMIDADE COM O ARTIGO 3º. DA LEI Nº 14.133, DE 1º DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1107/portaria_024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1107/portaria_024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE CHEFIA DE GABINETE SUBSTITUTO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1200/portaria_025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1200/portaria_025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MUDANÇA DE HORARIO EM ATENDIMENTO AO LEGISLATIVO.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1231/portaria_026.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1231/portaria_026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1232/portaria_027.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1232/portaria_027.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE FISCAL DE CONTRATO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1233/portaria_029.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1233/portaria_029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE AUDITOR DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1234/portaria_030.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1234/portaria_030.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE AUTORIDADE PARA ASSEGURAR O CUMPRIMENTO DA LEGISLAÇÃO DE TRANSPARENCIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1235/portaria_031.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1235/portaria_031.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE AUTORIDADE PAQRA ASSEGURAR O CUMPRIMENTO DA LEGISLAÇÃO DA OUVIDORIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1236/portaria_032.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1236/portaria_032.pdf</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1238/portaria_034.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1238/portaria_034.pdf</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1239/portaria_035.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1239/portaria_035.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE ASSESSOR ESPECIAL DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>At</t>
   </si>
   <si>
     <t>Atas</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/991/ata_001.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/991/ata_001.pdf</t>
   </si>
   <si>
     <t>ATA DA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 15 DE FEVEREIRO DE 2024.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1017/ata_02.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1017/ata_02.pdf</t>
   </si>
   <si>
     <t>ATA DA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 22 DE FEVEREIRO DE 2024.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/992/ata_03.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/992/ata_03.pdf</t>
   </si>
   <si>
     <t>ATA DA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 29 DE FEVEREIRO DE 2024.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/989/ata_04.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/989/ata_04.pdf</t>
   </si>
   <si>
     <t>ATA DA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 07 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/988/ata_05.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/988/ata_05.pdf</t>
   </si>
   <si>
     <t>ATA DA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃ DOESTE/RO, REALIZADA NO DIA 14 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1018/ata_06.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1018/ata_06.pdf</t>
   </si>
   <si>
     <t>ATA DA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 20 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1019/ata_07.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1019/ata_07.pdf</t>
   </si>
   <si>
     <t>ATA DA SÉTIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 28 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1020/ata_08.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1020/ata_08.pdf</t>
   </si>
   <si>
     <t>ATA DA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 28 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1021/ata_09.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1021/ata_09.pdf</t>
   </si>
   <si>
     <t>ATA DA NONA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 11 DE ABRIL DE 2024.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1034/ata_10.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1034/ata_10.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 18 DE ABRIL DE 2024.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1035/ata_11.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1035/ata_11.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 25 DE ABRIL DE 2024.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1036/ata_12.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1036/ata_12.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 02 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1045/ata_13.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1045/ata_13.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 09 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1047/ata_14.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1047/ata_14.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 16 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1049/ata_15.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1049/ata_15.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 23 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1063/ata_16.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1063/ata_16.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA  SEXTA SESSÃO ORDINÁRIA DA CÂMARA DE VEREADORES DE ITAPUÃ DO OESTE/RO REALIZADA NO DIA 30 DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1064/ata_18.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1064/ata_18.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO REALIZADA NO DIA 13 DE JUNHO DE 2024.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1066/ata_19.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1066/ata_19.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA NONA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 27 DE JUNHO DE 2024.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1242/ata_20.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1242/ata_20.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 01 DE AGOSTO DE 2024.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1243/ata_23.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1243/ata_23.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 15 DE AGOSTO DE 2024.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1244/ata_24.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1244/ata_24.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 22 DE AGOSTO DE 2024.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1245/ata_25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1245/ata_25.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 29 DE AGOSTO DE 2024.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1246/ata_26.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1246/ata_26.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 05 DE SETEMBRO DE 2024.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1247/ata_27.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1247/ata_27.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA SÉTIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 12 DE SETEMBRO DE 2024.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1248/ata_28.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1248/ata_28.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 19 DE SETEMBRO DE 2024.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1249/ata_29.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1249/ata_29.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA NONA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 26 DE SETEMBRO DE 2024.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1250/ata_30.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1250/ata_30.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 03 DE OUTUBRO DE 2024.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1251/ata_31.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1251/ata_31.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 17 DE OUTUBRO DE 2024.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1252/ata_32.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1252/ata_32.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 17 DE OUTUBRO DE 2024.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1253/ata_33.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1253/ata_33.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 24 DE OUTUBRO DE 2024.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1079/decreto_.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1079/decreto_.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1240/prestacao_de_contas_executivo_2020.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1240/prestacao_de_contas_executivo_2020.pdf</t>
   </si>
   <si>
     <t>APRECIA E JULGA AS CONTAS DO MUNICÍPIO DE ITAPUÃ DO OESTE -RO -EXERCÍCIO DE 2020 SOB A RESPONSABILIDADE DO SENHOR MOISÉS GARCIA CAVALHEIRO - PREFEITO MUNICIPAL, CPF N. 386.428.592-53; E RELATOR CONSELHEIRO SUBSTITUTO ERIVAN OLIVEIRA DA SILVA; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1241/prestacao_de_contas_executivo_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1241/prestacao_de_contas_executivo_2023.pdf</t>
   </si>
   <si>
     <t>APRECIA E JULGA AS CONTAS DO MUNICÍPIO DE ITAPUÃ DO OESTE -RO - EXERCÍCIO DE 2023 SOB A RESPONSABILIDADE DO SENHOR MOISÉS GARCIA CAVALHEIRO - PREFEITO DO MUNICIPAL, CPF N. 386.428.592-53; E RELATOR CONSELHEIRO SUBSTITUTO OMAR PIRES DIAS; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1658/mocao_de_aplauso_25_de_marco_2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1658/mocao_de_aplauso_25_de_marco_2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO HONROSA DE RECONHECIMENTO AO 2° SARGENTO DA POLÍCIA MILITAR, HELEANDRO SALES DE ANDRADE PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO ESTANDO A FRENTE DA POLÍCIA MILITAR MIRIM - PMM DE ITAPUÃ DO OESTE.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>CCJ</t>
   </si>
   <si>
     <t>Comissão de Constituição Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1073/ccj_045.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1073/ccj_045.pdf</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1074/ccj_047.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1074/ccj_047.pdf</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1075/ccj_049.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1075/ccj_049.pdf</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1076/ccj_050.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1076/ccj_050.pdf</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1077/ccj_051.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1077/ccj_051.pdf</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1078/ccj_052.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1078/ccj_052.pdf</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1098/ccj_053.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1098/ccj_053.pdf</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1099/ccj_054.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1099/ccj_054.pdf</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1100/ccj_055.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1100/ccj_055.pdf</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1119/ccj_057.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1119/ccj_057.pdf</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1120/ccj_058.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1120/ccj_058.pdf</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1117/ccj__059.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1117/ccj__059.pdf</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1118/ccj_060.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1118/ccj_060.pdf</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1121/ccj_061.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1121/ccj_061.pdf</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1158/ccj_062.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1158/ccj_062.pdf</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1159/ccj_063.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1159/ccj_063.pdf</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1160/ccj_064.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1160/ccj_064.pdf</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1161/ccj_065.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1161/ccj_065.pdf</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1162/ccj_066.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1162/ccj_066.pdf</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1163/ccj_067.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1163/ccj_067.pdf</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1164/ccj_068.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1164/ccj_068.pdf</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1165/ccj_070.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1165/ccj_070.pdf</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1166/ccj_071.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1166/ccj_071.pdf</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1167/ccj_072.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1167/ccj_072.pdf</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1168/ccj_073.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1168/ccj_073.pdf</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1169/ccj_074.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1169/ccj_074.pdf</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1170/ccj_076.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1170/ccj_076.pdf</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1660/ccjr_2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1660/ccjr_2024.pdf</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>CECDS</t>
   </si>
   <si>
     <t>Comissão de Educação Cultura Desporto e Saúde</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1122/cecds_047.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1122/cecds_047.pdf</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1123/cecds_050.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1123/cecds_050.pdf</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1124/cecds_052.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1124/cecds_052.pdf</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1125/cecds_053.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1125/cecds_053.pdf</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1126/cecds_056.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1126/cecds_056.pdf</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1127/cecds_059.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1127/cecds_059.pdf</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1128/cecds_061.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1128/cecds_061.pdf</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1171/cecds_065.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1171/cecds_065.pdf</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1172/cecds_066.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1172/cecds_066.pdf</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1173/cecds_071.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1173/cecds_071.pdf</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1174/cecds_076.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1174/cecds_076.pdf</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cédula de Votação</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1097/cedula_votacao_045.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1097/cedula_votacao_045.pdf</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1129/cedula_votacao_047.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1129/cedula_votacao_047.pdf</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1130/cedula_votacao_049.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1130/cedula_votacao_049.pdf</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1175/cedula_votacao_050.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1175/cedula_votacao_050.pdf</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1176/cedula_votacao_051.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1176/cedula_votacao_051.pdf</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1177/cedula_votacao_052.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1177/cedula_votacao_052.pdf</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1178/cedula_votacao_053.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1178/cedula_votacao_053.pdf</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1179/cedula_votacao_054.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1179/cedula_votacao_054.pdf</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1180/cedula_votacao_055.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1180/cedula_votacao_055.pdf</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1181/cedula_votacao_056.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1181/cedula_votacao_056.pdf</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1182/cedula_votacao_057.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1182/cedula_votacao_057.pdf</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1183/cedula_votacao_058.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1183/cedula_votacao_058.pdf</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1184/cedula_votacao_059.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1184/cedula_votacao_059.pdf</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1185/cedula_votacao_060.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1185/cedula_votacao_060.pdf</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1186/cedula_votacao_061.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1186/cedula_votacao_061.pdf</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1187/cedula_votacao_062.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1187/cedula_votacao_062.pdf</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1188/cedula_votacao_063.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1188/cedula_votacao_063.pdf</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1189/cedula_votacao_064.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1189/cedula_votacao_064.pdf</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1190/cedula_votacao_065.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1190/cedula_votacao_065.pdf</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1191/cedula_votacao_066.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1191/cedula_votacao_066.pdf</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1192/cedula_votacao_067.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1192/cedula_votacao_067.pdf</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1193/cedula_votacao_068.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1193/cedula_votacao_068.pdf</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1194/cedula_votacao_070.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1194/cedula_votacao_070.pdf</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1195/cedula_votacao_071.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1195/cedula_votacao_071.pdf</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1196/cedula_votacao_072.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1196/cedula_votacao_072.pdf</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1197/cedula_votacao_073.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1197/cedula_votacao_073.pdf</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1198/cedula_votacao_074.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1198/cedula_votacao_074.pdf</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1199/cedula_votacao_076.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1199/cedula_votacao_076.pdf</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1659/cedula_de_votacao_25_de_marco_2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1659/cedula_de_votacao_25_de_marco_2024.pdf</t>
   </si>
   <si>
     <t>VOTAÇÃO DO PROJETO DE MOÇÃO HONROSA DE RECONHECIMENTO 001/24.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>COF</t>
   </si>
   <si>
     <t>Comissão de Orçamentos e Finanças</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1087/cof_045.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1087/cof_045.pdf</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1088/cof_047.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1088/cof_047.pdf</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1089/cof_049.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1089/cof_049.pdf</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1090/cof_051.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1090/cof_051.pdf</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1091/cof_051.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1091/cof_051.pdf</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1092/cof_052.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1092/cof_052.pdf</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1093/cof_053.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1093/cof_053.pdf</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1094/cof_054.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1094/cof_054.pdf</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1095/cof_055.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1095/cof_055.pdf</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1096/cof_056.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1096/cof_056.pdf</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1201/cof_057.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1201/cof_057.pdf</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1202/cof_058.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1202/cof_058.pdf</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1203/cof_059.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1203/cof_059.pdf</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1204/cof_060.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1204/cof_060.pdf</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1205/cof_061.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1205/cof_061.pdf</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1206/cof_062.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1206/cof_062.pdf</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1207/cof_063.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1207/cof_063.pdf</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1208/cof_064.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1208/cof_064.pdf</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1209/cof_065.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1209/cof_065.pdf</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1210/cof_066.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1210/cof_066.pdf</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1211/cof_067.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1211/cof_067.pdf</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1212/cof_068.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1212/cof_068.pdf</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1213/cof_070.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1213/cof_070.pdf</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1214/cof_071.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1214/cof_071.pdf</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1215/cof_072.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1215/cof_072.pdf</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1216/cof_073.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1216/cof_073.pdf</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1217/cof_074.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1217/cof_074.pdf</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1218/cof_076.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1218/cof_076.pdf</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>ODRS</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1432/ordem_do_dia_roteiro_02_05_2024_01.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1432/ordem_do_dia_roteiro_02_05_2024_01.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 02 DE MAIO DE 2024</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1431/ordem_do_dia_roteiro_04_04_2024_02.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1431/ordem_do_dia_roteiro_04_04_2024_02.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 04 DE ABRIL DE 2024</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1397/ordem_do_dia_roteiro_07_03_2024_03.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1397/ordem_do_dia_roteiro_07_03_2024_03.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 03 DE MARÇO DE 2024</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1429/ordem_do_dia_roteiro_11_04_2024_04.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1429/ordem_do_dia_roteiro_11_04_2024_04.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 11 DE ABRIL DE 2024</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1398/ordem_do_dia_roteiro_14_03_2024_05.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1398/ordem_do_dia_roteiro_14_03_2024_05.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 14 DE MARÇO DE 2024</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1430/ordem_do_dia_roteiro_09_05_2024_06.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1430/ordem_do_dia_roteiro_09_05_2024_06.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 09 DE MAIO DE 2024</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1387/ordem_do_dia_roteiro_15_02_2023_07.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1387/ordem_do_dia_roteiro_15_02_2023_07.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 12 DE FEVEREIRO DE 2024.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1428/ordem_do_dia_roteiro_16_05_2024_08.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1428/ordem_do_dia_roteiro_16_05_2024_08.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 16 DE MAIO DE 2024</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1427/ordem_do_dia_roteiro_18_04_2024_09.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1427/ordem_do_dia_roteiro_18_04_2024_09.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 18 DE ABRIL DE 2024</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1424/ordem_do_dia_roteiro_28_03_2024_11.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1424/ordem_do_dia_roteiro_28_03_2024_11.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 28 DE MARÇO DE 2024</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1395/ordem_do_dia_roteiro_22_02_2024_12.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1395/ordem_do_dia_roteiro_22_02_2024_12.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 22 DE FEVEREIRO DE 2024</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1425/ordem_do_dia_roteiro_25_04_2024_13.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1425/ordem_do_dia_roteiro_25_04_2024_13.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 25 DE ABRIL DE 2024</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1396/ordem_do_dia_roteiro_29_02_2024_14.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1396/ordem_do_dia_roteiro_29_02_2024_14.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 29 DE FEVEREIRO DE 2024</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1423/ordem_do_dia_roteiro_29_05_2024_15.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1423/ordem_do_dia_roteiro_29_05_2024_15.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 29 DE MAIO DE 2024</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1426/ordem_do_dia_roteiro_20_03_2024_10.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1426/ordem_do_dia_roteiro_20_03_2024_10.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 20 DE MARÇO DE 2024</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1434/ordem_do_dia_21.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1434/ordem_do_dia_21.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 01 DE AGOSTO DE 2024</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1435/ordem_do_dia_15_08_24_23.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1435/ordem_do_dia_15_08_24_23.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 15 DE AGOSTO DE 2024</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1438/ordem_do_dia_._roteiro_de_sessao_24.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1438/ordem_do_dia_._roteiro_de_sessao_24.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 22 DE AGOSTO DE 2024</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1441/ordem_do_dia_._roteiro_de_sessao_25.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1441/ordem_do_dia_._roteiro_de_sessao_25.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 25 DE AGOSTO DE 2024</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 05 DE SETEMBRO DE 2024</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1443/ordem_do_dia_._roteiro_de_sessao_27.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1443/ordem_do_dia_._roteiro_de_sessao_27.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 12 DE SETEMBRO DE 2024</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1444/ordem_do_dia_._roteiro_de_sessao_28.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1444/ordem_do_dia_._roteiro_de_sessao_28.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 19 DE SETEMBRO DE 2024</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1445/ordem_do_dia_._roteiro_de_sessao_29.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1445/ordem_do_dia_._roteiro_de_sessao_29.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 29 DE SETEMBRO DE 2024</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1446/ordem_do_dia_._roteiro_de_sessao_30.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1446/ordem_do_dia_._roteiro_de_sessao_30.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 03 DE OUTUBRO DE 2024</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1447/ordem_do_dia_._roteiro_de_sessao_31.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1447/ordem_do_dia_._roteiro_de_sessao_31.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 10 DE OUTUBRO DE 2024</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1448/ordem_do_dia_._roteiro_de_sessao_32.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1448/ordem_do_dia_._roteiro_de_sessao_32.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 17 DE OUTUBRO DE 2024</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1437/ordem_do_dia_._roteiro_de_sessao_33.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1437/ordem_do_dia_._roteiro_de_sessao_33.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 24 DE OUTUBRO DE 2024</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1436/ordem_do_dia_._roteiro_de_sessao_34.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1436/ordem_do_dia_._roteiro_de_sessao_34.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 31 DE OUTUBRO DE 2024</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1433/ordem_do_dia_._roteiro_de_sessao_35.2024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1433/ordem_do_dia_._roteiro_de_sessao_35.2024.pdf</t>
   </si>
   <si>
     <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 07 DE NOVEMBRO DE 2024</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1457/prestacao_de_contas_executivo_2020.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1457/prestacao_de_contas_executivo_2020.pdf</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1456/prestacao_de_contas_executivo_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1456/prestacao_de_contas_executivo_2023.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3117,67 +3117,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/958/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/968/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/970/projeto_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/971/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/972/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/977/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1015/projeto_de_lei_010_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1016/projeto_de_lei_019_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1003/projeto_de_lei_012_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_lei_013_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1014/projeto_de_lei_014_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_015_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1012/projeto_de_lei_016_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1010/projeto_de_lei_017_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1011/projeto_de_lei_018_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1004/projeto_de_lei_019_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_020_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1002/projeto_de_lei_021_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_lei_022_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_de_lei_023_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1009/projeto_de_lei_025_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1033/projeto_de_lei_026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1032/projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1031/projeto_de_lei_028.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1030/projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1029/projeto_de_lei_030.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1028/projeto_de_lei_031.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1023/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1024/projeto_de_lei_033.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei_034.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1025/projeto_de_lei_035.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1042/projeto_de_lei_036.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1037/projeto_de_lei_037.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_lei_038.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1055/projeto_de_lei_039.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_lei_040.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1040/projeto_de_lei_041.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1043/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1050/projeto_de_lei_043.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_044.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1061/projeto_de_lei_045.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1052/projeto_de_lei_046.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1062/projeto_de_lei_047.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1060/projeto_de_lei_049.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1059/projeto_de_lei_050.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1058/projeto_de_lei_051.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1057/projeto_de_lei_052.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_053.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1083/projeto_054.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1084/projeto_055.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1085/projeto_de_lei_056.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1102/projeto_de_lei_057_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_058.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1104/projeto_de_lei_059.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1105/projeto_de_lei_060.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1106/projeto_de_lei_061.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1131/projeto_de_lei_62.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_lei_63.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1133/projeto_de_lei_64.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_65.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_66.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_67.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1137/projeto_de_lei_68.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1219/projeto_de_lei_069.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1138/projeto_de_lei_70.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_71.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1140/projeto_de_lei_72.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1141/projeto_de_lei_73.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1142/projeto_de_lei_74.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_76.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1229/projeto_de_lei_078.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1227/projeto_de_lei_079.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1225/projeto_de_lei_083.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1223/projeto_de_lei_084.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1224/projeto_de_lei_085.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1226/projeto_de_lei_086.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1222/projeto_de_lei_089.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1220/projeto_de_lei_090.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1221/projeto_de_lei_091.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1228/projeto_de_lei_denominacao_de_rua_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1230/projeto_de_lei_arena_sintetica.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1038/projeto_de_resolucao_01.2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1271/projeto_de_resolucao_02.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1067/autografo_045.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1068/autografo_047.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1069/autografo_049.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1070/autografo_050.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1071/autografo_051.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1072/autografo_052.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1108/autografo_053.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1109/autografo_054.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1110/autografo_055.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1111/autografo_056.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1112/autografo_057.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1113/autografo_058.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1114/autografo_059.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1115/autografo_060.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1116/autografo_061.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1145/autografo_062.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1146/autografo_063.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1147/autografo_064.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1148/autografo_065.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1149/autografo_066.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1150/autografo_067.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1151/autografo_068.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1152/autografo_070.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1153/autografo_071.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1154/autografo_072.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1155/autografo_073.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1156/autografo_074.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1157/autografo_076.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_lei_legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1086/projeto_de_lei_legislativo_01_2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/959/portaria_001.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/960/portaria_002.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/961/portaria_003.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/962/portaria_04.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/984/portaria_05.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/965/portaria_06.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/966/portaria_07.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/981/portaria_08.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/983/portaria_09.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/993/portaria_10.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/995/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/994/portaria_12.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1022/portaria_013.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1044/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1046/portaria_015.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1048/portaria_016.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1053/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1054/portaria_018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1056/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1065/portaria_020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1080/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1081/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1101/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1107/portaria_024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1200/portaria_025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1231/portaria_026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1232/portaria_027.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1233/portaria_029.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1234/portaria_030.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1235/portaria_031.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1236/portaria_032.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1238/portaria_034.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1239/portaria_035.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/991/ata_001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1017/ata_02.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/992/ata_03.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/989/ata_04.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/988/ata_05.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1018/ata_06.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1019/ata_07.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1020/ata_08.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1021/ata_09.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1034/ata_10.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1035/ata_11.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1036/ata_12.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1045/ata_13.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1047/ata_14.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1049/ata_15.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1063/ata_16.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1064/ata_18.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1066/ata_19.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1242/ata_20.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1243/ata_23.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1244/ata_24.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1245/ata_25.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1246/ata_26.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1247/ata_27.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1248/ata_28.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1249/ata_29.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1250/ata_30.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1251/ata_31.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1252/ata_32.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1253/ata_33.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1079/decreto_.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1240/prestacao_de_contas_executivo_2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1241/prestacao_de_contas_executivo_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1658/mocao_de_aplauso_25_de_marco_2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1073/ccj_045.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1074/ccj_047.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1075/ccj_049.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1076/ccj_050.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1077/ccj_051.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1078/ccj_052.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1098/ccj_053.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1099/ccj_054.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1100/ccj_055.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1119/ccj_057.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1120/ccj_058.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1117/ccj__059.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1118/ccj_060.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1121/ccj_061.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1158/ccj_062.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1159/ccj_063.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1160/ccj_064.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1161/ccj_065.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1162/ccj_066.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1163/ccj_067.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1164/ccj_068.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1165/ccj_070.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1166/ccj_071.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1167/ccj_072.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1168/ccj_073.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1169/ccj_074.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1170/ccj_076.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1660/ccjr_2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1122/cecds_047.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1123/cecds_050.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1124/cecds_052.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1125/cecds_053.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1126/cecds_056.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1127/cecds_059.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1128/cecds_061.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1171/cecds_065.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1172/cecds_066.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1173/cecds_071.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1174/cecds_076.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1097/cedula_votacao_045.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1129/cedula_votacao_047.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1130/cedula_votacao_049.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1175/cedula_votacao_050.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1176/cedula_votacao_051.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1177/cedula_votacao_052.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1178/cedula_votacao_053.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1179/cedula_votacao_054.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1180/cedula_votacao_055.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1181/cedula_votacao_056.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1182/cedula_votacao_057.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1183/cedula_votacao_058.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1184/cedula_votacao_059.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1185/cedula_votacao_060.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1186/cedula_votacao_061.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1187/cedula_votacao_062.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1188/cedula_votacao_063.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1189/cedula_votacao_064.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1190/cedula_votacao_065.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1191/cedula_votacao_066.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1192/cedula_votacao_067.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1193/cedula_votacao_068.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1194/cedula_votacao_070.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1195/cedula_votacao_071.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1196/cedula_votacao_072.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1197/cedula_votacao_073.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1198/cedula_votacao_074.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1199/cedula_votacao_076.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1659/cedula_de_votacao_25_de_marco_2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1087/cof_045.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1088/cof_047.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1089/cof_049.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1090/cof_051.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1091/cof_051.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1092/cof_052.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1093/cof_053.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1094/cof_054.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1095/cof_055.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1096/cof_056.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1201/cof_057.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1202/cof_058.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1203/cof_059.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1204/cof_060.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1205/cof_061.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1206/cof_062.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1207/cof_063.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1208/cof_064.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1209/cof_065.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1210/cof_066.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1211/cof_067.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1212/cof_068.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1213/cof_070.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1214/cof_071.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1215/cof_072.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1216/cof_073.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1217/cof_074.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1218/cof_076.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1432/ordem_do_dia_roteiro_02_05_2024_01.2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1431/ordem_do_dia_roteiro_04_04_2024_02.2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1397/ordem_do_dia_roteiro_07_03_2024_03.2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1429/ordem_do_dia_roteiro_11_04_2024_04.2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1398/ordem_do_dia_roteiro_14_03_2024_05.2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1430/ordem_do_dia_roteiro_09_05_2024_06.2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1387/ordem_do_dia_roteiro_15_02_2023_07.2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1428/ordem_do_dia_roteiro_16_05_2024_08.2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1427/ordem_do_dia_roteiro_18_04_2024_09.2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1424/ordem_do_dia_roteiro_28_03_2024_11.2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1395/ordem_do_dia_roteiro_22_02_2024_12.2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1425/ordem_do_dia_roteiro_25_04_2024_13.2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1396/ordem_do_dia_roteiro_29_02_2024_14.2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1423/ordem_do_dia_roteiro_29_05_2024_15.2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1426/ordem_do_dia_roteiro_20_03_2024_10.2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1434/ordem_do_dia_21.2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1435/ordem_do_dia_15_08_24_23.2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1438/ordem_do_dia_._roteiro_de_sessao_24.2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1441/ordem_do_dia_._roteiro_de_sessao_25.2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1443/ordem_do_dia_._roteiro_de_sessao_27.2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1444/ordem_do_dia_._roteiro_de_sessao_28.2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1445/ordem_do_dia_._roteiro_de_sessao_29.2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1446/ordem_do_dia_._roteiro_de_sessao_30.2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1447/ordem_do_dia_._roteiro_de_sessao_31.2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1448/ordem_do_dia_._roteiro_de_sessao_32.2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1437/ordem_do_dia_._roteiro_de_sessao_33.2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1436/ordem_do_dia_._roteiro_de_sessao_34.2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1433/ordem_do_dia_._roteiro_de_sessao_35.2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1457/prestacao_de_contas_executivo_2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1456/prestacao_de_contas_executivo_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/958/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/968/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/970/projeto_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/971/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/972/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/977/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1015/projeto_de_lei_010_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1016/projeto_de_lei_019_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1003/projeto_de_lei_012_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_lei_013_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1014/projeto_de_lei_014_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_015_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1012/projeto_de_lei_016_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1010/projeto_de_lei_017_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1011/projeto_de_lei_018_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1004/projeto_de_lei_019_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_020_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1002/projeto_de_lei_021_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_lei_022_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_de_lei_023_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1009/projeto_de_lei_025_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1033/projeto_de_lei_026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1032/projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1031/projeto_de_lei_028.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1030/projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1029/projeto_de_lei_030.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1028/projeto_de_lei_031.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1023/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1024/projeto_de_lei_033.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei_034.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1025/projeto_de_lei_035.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1042/projeto_de_lei_036.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1037/projeto_de_lei_037.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_lei_038.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1055/projeto_de_lei_039.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_lei_040.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1040/projeto_de_lei_041.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1043/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1050/projeto_de_lei_043.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_044.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1061/projeto_de_lei_045.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1052/projeto_de_lei_046.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1062/projeto_de_lei_047.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1060/projeto_de_lei_049.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1059/projeto_de_lei_050.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1058/projeto_de_lei_051.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1057/projeto_de_lei_052.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_053.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1083/projeto_054.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1084/projeto_055.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1085/projeto_de_lei_056.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1102/projeto_de_lei_057_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_058.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1104/projeto_de_lei_059.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1105/projeto_de_lei_060.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1106/projeto_de_lei_061.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1131/projeto_de_lei_62.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_lei_63.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1133/projeto_de_lei_64.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_65.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_66.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_67.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1137/projeto_de_lei_68.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1219/projeto_de_lei_069.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1138/projeto_de_lei_70.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_71.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1140/projeto_de_lei_72.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1141/projeto_de_lei_73.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1142/projeto_de_lei_74.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_76.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1229/projeto_de_lei_078.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1227/projeto_de_lei_079.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1225/projeto_de_lei_083.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1223/projeto_de_lei_084.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1224/projeto_de_lei_085.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1226/projeto_de_lei_086.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1222/projeto_de_lei_089.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1220/projeto_de_lei_090.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1221/projeto_de_lei_091.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1228/projeto_de_lei_denominacao_de_rua_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1230/projeto_de_lei_arena_sintetica.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1038/projeto_de_resolucao_01.2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1271/projeto_de_resolucao_02.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1067/autografo_045.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1068/autografo_047.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1069/autografo_049.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1070/autografo_050.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1071/autografo_051.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1072/autografo_052.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1108/autografo_053.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1109/autografo_054.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1110/autografo_055.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1111/autografo_056.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1112/autografo_057.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1113/autografo_058.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1114/autografo_059.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1115/autografo_060.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1116/autografo_061.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1145/autografo_062.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1146/autografo_063.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1147/autografo_064.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1148/autografo_065.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1149/autografo_066.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1150/autografo_067.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1151/autografo_068.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1152/autografo_070.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1153/autografo_071.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1154/autografo_072.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1155/autografo_073.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1156/autografo_074.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1157/autografo_076.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_lei_legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1086/projeto_de_lei_legislativo_01_2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/959/portaria_001.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/960/portaria_002.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/961/portaria_003.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/962/portaria_04.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/984/portaria_05.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/965/portaria_06.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/966/portaria_07.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/981/portaria_08.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/983/portaria_09.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/993/portaria_10.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/995/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/994/portaria_12.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1022/portaria_013.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1044/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1046/portaria_015.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1048/portaria_016.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1053/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1054/portaria_018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1056/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1065/portaria_020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1080/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1081/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1101/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1107/portaria_024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1200/portaria_025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1231/portaria_026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1232/portaria_027.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1233/portaria_029.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1234/portaria_030.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1235/portaria_031.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1236/portaria_032.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1238/portaria_034.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1239/portaria_035.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/991/ata_001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1017/ata_02.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/992/ata_03.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/989/ata_04.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/988/ata_05.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1018/ata_06.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1019/ata_07.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1020/ata_08.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1021/ata_09.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1034/ata_10.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1035/ata_11.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1036/ata_12.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1045/ata_13.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1047/ata_14.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1049/ata_15.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1063/ata_16.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1064/ata_18.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1066/ata_19.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1242/ata_20.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1243/ata_23.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1244/ata_24.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1245/ata_25.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1246/ata_26.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1247/ata_27.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1248/ata_28.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1249/ata_29.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1250/ata_30.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1251/ata_31.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1252/ata_32.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1253/ata_33.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1079/decreto_.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1240/prestacao_de_contas_executivo_2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1241/prestacao_de_contas_executivo_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1658/mocao_de_aplauso_25_de_marco_2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1073/ccj_045.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1074/ccj_047.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1075/ccj_049.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1076/ccj_050.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1077/ccj_051.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1078/ccj_052.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1098/ccj_053.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1099/ccj_054.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1100/ccj_055.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1119/ccj_057.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1120/ccj_058.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1117/ccj__059.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1118/ccj_060.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1121/ccj_061.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1158/ccj_062.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1159/ccj_063.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1160/ccj_064.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1161/ccj_065.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1162/ccj_066.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1163/ccj_067.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1164/ccj_068.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1165/ccj_070.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1166/ccj_071.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1167/ccj_072.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1168/ccj_073.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1169/ccj_074.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1170/ccj_076.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1660/ccjr_2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1122/cecds_047.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1123/cecds_050.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1124/cecds_052.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1125/cecds_053.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1126/cecds_056.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1127/cecds_059.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1128/cecds_061.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1171/cecds_065.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1172/cecds_066.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1173/cecds_071.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1174/cecds_076.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1097/cedula_votacao_045.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1129/cedula_votacao_047.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1130/cedula_votacao_049.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1175/cedula_votacao_050.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1176/cedula_votacao_051.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1177/cedula_votacao_052.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1178/cedula_votacao_053.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1179/cedula_votacao_054.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1180/cedula_votacao_055.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1181/cedula_votacao_056.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1182/cedula_votacao_057.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1183/cedula_votacao_058.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1184/cedula_votacao_059.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1185/cedula_votacao_060.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1186/cedula_votacao_061.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1187/cedula_votacao_062.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1188/cedula_votacao_063.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1189/cedula_votacao_064.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1190/cedula_votacao_065.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1191/cedula_votacao_066.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1192/cedula_votacao_067.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1193/cedula_votacao_068.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1194/cedula_votacao_070.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1195/cedula_votacao_071.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1196/cedula_votacao_072.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1197/cedula_votacao_073.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1198/cedula_votacao_074.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1199/cedula_votacao_076.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1659/cedula_de_votacao_25_de_marco_2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1087/cof_045.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1088/cof_047.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1089/cof_049.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1090/cof_051.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1091/cof_051.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1092/cof_052.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1093/cof_053.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1094/cof_054.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1095/cof_055.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1096/cof_056.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1201/cof_057.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1202/cof_058.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1203/cof_059.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1204/cof_060.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1205/cof_061.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1206/cof_062.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1207/cof_063.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1208/cof_064.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1209/cof_065.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1210/cof_066.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1211/cof_067.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1212/cof_068.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1213/cof_070.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1214/cof_071.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1215/cof_072.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1216/cof_073.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1217/cof_074.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1218/cof_076.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1432/ordem_do_dia_roteiro_02_05_2024_01.2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1431/ordem_do_dia_roteiro_04_04_2024_02.2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1397/ordem_do_dia_roteiro_07_03_2024_03.2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1429/ordem_do_dia_roteiro_11_04_2024_04.2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1398/ordem_do_dia_roteiro_14_03_2024_05.2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1430/ordem_do_dia_roteiro_09_05_2024_06.2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1387/ordem_do_dia_roteiro_15_02_2023_07.2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1428/ordem_do_dia_roteiro_16_05_2024_08.2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1427/ordem_do_dia_roteiro_18_04_2024_09.2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1424/ordem_do_dia_roteiro_28_03_2024_11.2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1395/ordem_do_dia_roteiro_22_02_2024_12.2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1425/ordem_do_dia_roteiro_25_04_2024_13.2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1396/ordem_do_dia_roteiro_29_02_2024_14.2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1423/ordem_do_dia_roteiro_29_05_2024_15.2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1426/ordem_do_dia_roteiro_20_03_2024_10.2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1434/ordem_do_dia_21.2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1435/ordem_do_dia_15_08_24_23.2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1438/ordem_do_dia_._roteiro_de_sessao_24.2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1441/ordem_do_dia_._roteiro_de_sessao_25.2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1443/ordem_do_dia_._roteiro_de_sessao_27.2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1444/ordem_do_dia_._roteiro_de_sessao_28.2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1445/ordem_do_dia_._roteiro_de_sessao_29.2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1446/ordem_do_dia_._roteiro_de_sessao_30.2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1447/ordem_do_dia_._roteiro_de_sessao_31.2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1448/ordem_do_dia_._roteiro_de_sessao_32.2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1437/ordem_do_dia_._roteiro_de_sessao_33.2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1436/ordem_do_dia_._roteiro_de_sessao_34.2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1433/ordem_do_dia_._roteiro_de_sessao_35.2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1457/prestacao_de_contas_executivo_2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1456/prestacao_de_contas_executivo_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H310"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>