--- v1 (2026-05-05)
+++ v2 (2026-06-20)
@@ -10,463 +10,2032 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2171" uniqueCount="920">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2171" uniqueCount="921">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>991</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>At</t>
+  </si>
+  <si>
+    <t>Atas</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/991/ata_001.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 15 DE FEVEREIRO DE 2024.</t>
+  </si>
+  <si>
+    <t>1017</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1017/ata_02.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 22 DE FEVEREIRO DE 2024.</t>
+  </si>
+  <si>
+    <t>992</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/992/ata_03.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 29 DE FEVEREIRO DE 2024.</t>
+  </si>
+  <si>
+    <t>989</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/989/ata_04.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 07 DE MARÇO DE 2024.</t>
+  </si>
+  <si>
+    <t>988</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/988/ata_05.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃ DOESTE/RO, REALIZADA NO DIA 14 DE MARÇO DE 2024.</t>
+  </si>
+  <si>
+    <t>1018</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1018/ata_06.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 20 DE MARÇO DE 2024.</t>
+  </si>
+  <si>
+    <t>1019</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1019/ata_07.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA SÉTIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 28 DE MARÇO DE 2024.</t>
+  </si>
+  <si>
+    <t>1020</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1020/ata_08.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 28 DE MARÇO DE 2024.</t>
+  </si>
+  <si>
+    <t>1021</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1021/ata_09.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA NONA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 11 DE ABRIL DE 2024.</t>
+  </si>
+  <si>
+    <t>1034</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1034/ata_10.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 18 DE ABRIL DE 2024.</t>
+  </si>
+  <si>
+    <t>1035</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1035/ata_11.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 25 DE ABRIL DE 2024.</t>
+  </si>
+  <si>
+    <t>1036</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1036/ata_12.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 02 DE MAIO DE 2024.</t>
+  </si>
+  <si>
+    <t>1045</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1045/ata_13.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 09 DE MAIO DE 2024.</t>
+  </si>
+  <si>
+    <t>1047</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1047/ata_14.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 16 DE MAIO DE 2024.</t>
+  </si>
+  <si>
+    <t>1049</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1049/ata_15.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 23 DE MAIO DE 2024.</t>
+  </si>
+  <si>
+    <t>1063</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1063/ata_16.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA  SEXTA SESSÃO ORDINÁRIA DA CÂMARA DE VEREADORES DE ITAPUÃ DO OESTE/RO REALIZADA NO DIA 30 DE MAIO DE 2024.</t>
+  </si>
+  <si>
+    <t>1064</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1064/ata_18.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO REALIZADA NO DIA 13 DE JUNHO DE 2024.</t>
+  </si>
+  <si>
+    <t>1066</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1066/ata_19.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA NONA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 27 DE JUNHO DE 2024.</t>
+  </si>
+  <si>
+    <t>1242</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1242/ata_20.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 01 DE AGOSTO DE 2024.</t>
+  </si>
+  <si>
+    <t>1243</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1243/ata_23.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 15 DE AGOSTO DE 2024.</t>
+  </si>
+  <si>
+    <t>1244</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1244/ata_24.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 22 DE AGOSTO DE 2024.</t>
+  </si>
+  <si>
+    <t>1245</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1245/ata_25.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 29 DE AGOSTO DE 2024.</t>
+  </si>
+  <si>
+    <t>1246</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1246/ata_26.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 05 DE SETEMBRO DE 2024.</t>
+  </si>
+  <si>
+    <t>1247</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1247/ata_27.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA SÉTIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 12 DE SETEMBRO DE 2024.</t>
+  </si>
+  <si>
+    <t>1248</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1248/ata_28.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 19 DE SETEMBRO DE 2024.</t>
+  </si>
+  <si>
+    <t>1249</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1249/ata_29.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA NONA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 26 DE SETEMBRO DE 2024.</t>
+  </si>
+  <si>
+    <t>1250</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1250/ata_30.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA TRIGÉSIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 03 DE OUTUBRO DE 2024.</t>
+  </si>
+  <si>
+    <t>1251</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1251/ata_31.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA TRIGÉSIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 17 DE OUTUBRO DE 2024.</t>
+  </si>
+  <si>
+    <t>1252</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1252/ata_32.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA TRIGÉSIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 17 DE OUTUBRO DE 2024.</t>
+  </si>
+  <si>
+    <t>1253</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1253/ata_33.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA TRIGÉSIMA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 24 DE OUTUBRO DE 2024.</t>
+  </si>
+  <si>
+    <t>1067</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>AUT</t>
+  </si>
+  <si>
+    <t>Autógrafo</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1067/autografo_045.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 212.131,07, NA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO - SEMAP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1068</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1068/autografo_047.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL, POR SUPERÁVI FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 717.794,81, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1069</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1069/autografo_049.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CREDITO SUPLEMENTAR POR ANULAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 1.211,53, CONVENIO 209/SEAS/PGE/2023/CESTA BÁSICA, NA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL - SEMTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1070/autografo_050.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 135/2003 QUE INSTITUI O PAGAMENTO DE DIÁRIA DE CAMPO PARA ATENDER A SECRETARIA MUNICIPAL DE SAÚDE E DE OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1071</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1071/autografo_051.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL, POR EXCESSO DE ARRECADAÇÃO, NO VALOR DE DE R$ 250.000,00, REALIZAÇÃO DE CONVÊNIOS E CONTRA PARTIDAS. EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1072</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1072/autografo_052.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL, POR SUPERÁVI FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 65.385,00, NA SECRETARIA DE SAÚDE E DE OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1108</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1108/autografo_053.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 483.355,97, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, NA SECRETARIA DE EDUCAÇÃO, CULTURA DESPORTO E LAZER-SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1109</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1109/autografo_054.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 242.454,98, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1110</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1110/autografo_055.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 7.026,49, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1111</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1111/autografo_056.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 1.199.893,00, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1112</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1112/autografo_057.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 207.016,08, PARA NAS SECRETARIAS MUNICIPAIS DE ADMINISTRAÇÃO E PLANEJAMENTO E DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1113</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1113/autografo_058.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 139.817,30, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1114</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1114/autografo_059.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 326.722,17, NAS SECRETARIAS MUNICIPAIS DE ADMINISTRAÇÃO E PLANEJAMENTO E FAZENDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1115</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1115/autografo_060.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT DO EXERCICIO ANTERIO. NO VALOR DE R$ 166.995,14, NA SECRETARIA MUNICIPAA DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1116</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1116/autografo_061.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EXCESSODE ARRECADAÇÃO NO ORÇAMENTO DE 2024. NO VALOR DE R$ 291.878,72, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1145</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1145/autografo_062.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$2.530,27, INDENIZAÇÕES E RESTITUIÇÕES, PARA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1146</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1146/autografo_063.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$32,01, INDENIZAÇÕES E RESTITUIÇÕES, PARA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1147</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1147/autografo_064.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$513.000,00, NA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO E GABINETE MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1148</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1148/autografo_065.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$750.000,00, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTE E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1149</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1149/autografo_066.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 1.607.000,00, NA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1150</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1150/autografo_067.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 805.430,00, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PUBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1151</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1151/autografo_068.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 2.625,07, INDENIZAÇÕES E RESTITUIÇÕES, PARA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1152</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1152/autografo_070.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 678.200,00, NAS SECRETARIAS MUNICIPAIS FAZENDA E OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1153</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1153/autografo_071.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 66.517,87, INDENIZAÇÕES E RESTITUIÇÕES, PARA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1154</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1154/autografo_072.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 267.802,16, INDENIZAÇÕES E RESTITUIÇÕES, PARA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1155</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1155/autografo_073.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 2.000.000,00, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1156</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1156/autografo_074.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 121,79, INDENIZAÇÕES E RESTITUIÇÕES, PARA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1157</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1157/autografo_076.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 706.074,00, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1097</t>
+  </si>
+  <si>
+    <t>CV</t>
+  </si>
+  <si>
+    <t>Cédula de Votação</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1097/cedula_votacao_045.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL, POR SUPERÁVI FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 212.131,07, NA SECRETARIA DE ADMINISTRAÇÃO E PLANEJAMENTO - SEMAP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1129</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1129/cedula_votacao_047.pdf</t>
+  </si>
+  <si>
+    <t>1130</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1130/cedula_votacao_049.pdf</t>
+  </si>
+  <si>
+    <t>1175</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1175/cedula_votacao_050.pdf</t>
+  </si>
+  <si>
+    <t>1176</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1176/cedula_votacao_051.pdf</t>
+  </si>
+  <si>
+    <t>1177</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1177/cedula_votacao_052.pdf</t>
+  </si>
+  <si>
+    <t>1178</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1178/cedula_votacao_053.pdf</t>
+  </si>
+  <si>
+    <t>1179</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1179/cedula_votacao_054.pdf</t>
+  </si>
+  <si>
+    <t>1180</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1180/cedula_votacao_055.pdf</t>
+  </si>
+  <si>
+    <t>1181</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1181/cedula_votacao_056.pdf</t>
+  </si>
+  <si>
+    <t>1182</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1182/cedula_votacao_057.pdf</t>
+  </si>
+  <si>
+    <t>1183</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1183/cedula_votacao_058.pdf</t>
+  </si>
+  <si>
+    <t>1184</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1184/cedula_votacao_059.pdf</t>
+  </si>
+  <si>
+    <t>1185</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1185/cedula_votacao_060.pdf</t>
+  </si>
+  <si>
+    <t>1186</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1186/cedula_votacao_061.pdf</t>
+  </si>
+  <si>
+    <t>1187</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1187/cedula_votacao_062.pdf</t>
+  </si>
+  <si>
+    <t>1188</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1188/cedula_votacao_063.pdf</t>
+  </si>
+  <si>
+    <t>1189</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1189/cedula_votacao_064.pdf</t>
+  </si>
+  <si>
+    <t>1190</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1190/cedula_votacao_065.pdf</t>
+  </si>
+  <si>
+    <t>1191</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1191/cedula_votacao_066.pdf</t>
+  </si>
+  <si>
+    <t>1192</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1192/cedula_votacao_067.pdf</t>
+  </si>
+  <si>
+    <t>1193</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1193/cedula_votacao_068.pdf</t>
+  </si>
+  <si>
+    <t>1194</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1194/cedula_votacao_070.pdf</t>
+  </si>
+  <si>
+    <t>1195</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1195/cedula_votacao_071.pdf</t>
+  </si>
+  <si>
+    <t>1196</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1196/cedula_votacao_072.pdf</t>
+  </si>
+  <si>
+    <t>1197</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1197/cedula_votacao_073.pdf</t>
+  </si>
+  <si>
+    <t>1198</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1198/cedula_votacao_074.pdf</t>
+  </si>
+  <si>
+    <t>1199</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1199/cedula_votacao_076.pdf</t>
+  </si>
+  <si>
+    <t>1659</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1659/cedula_de_votacao_25_de_marco_2024.pdf</t>
+  </si>
+  <si>
+    <t>VOTAÇÃO DO PROJETO DE MOÇÃO HONROSA DE RECONHECIMENTO 001/24.</t>
+  </si>
+  <si>
+    <t>1073</t>
+  </si>
+  <si>
+    <t>CCJ</t>
+  </si>
+  <si>
+    <t>Comissão de Constituição Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1073/ccj_045.pdf</t>
+  </si>
+  <si>
+    <t>1074</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1074/ccj_047.pdf</t>
+  </si>
+  <si>
+    <t>1075</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1075/ccj_049.pdf</t>
+  </si>
+  <si>
+    <t>1076</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1076/ccj_050.pdf</t>
+  </si>
+  <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1077/ccj_051.pdf</t>
+  </si>
+  <si>
+    <t>1078</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1078/ccj_052.pdf</t>
+  </si>
+  <si>
+    <t>1098</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1098/ccj_053.pdf</t>
+  </si>
+  <si>
+    <t>1099</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1099/ccj_054.pdf</t>
+  </si>
+  <si>
+    <t>1100</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1100/ccj_055.pdf</t>
+  </si>
+  <si>
+    <t>1119</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1119/ccj_057.pdf</t>
+  </si>
+  <si>
+    <t>1120</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1120/ccj_058.pdf</t>
+  </si>
+  <si>
+    <t>1117</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1117/ccj__059.pdf</t>
+  </si>
+  <si>
+    <t>1118</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1118/ccj_060.pdf</t>
+  </si>
+  <si>
+    <t>1121</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1121/ccj_061.pdf</t>
+  </si>
+  <si>
+    <t>1158</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1158/ccj_062.pdf</t>
+  </si>
+  <si>
+    <t>1159</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1159/ccj_063.pdf</t>
+  </si>
+  <si>
+    <t>1160</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1160/ccj_064.pdf</t>
+  </si>
+  <si>
+    <t>1161</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1161/ccj_065.pdf</t>
+  </si>
+  <si>
+    <t>1162</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1162/ccj_066.pdf</t>
+  </si>
+  <si>
+    <t>1163</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1163/ccj_067.pdf</t>
+  </si>
+  <si>
+    <t>1164</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1164/ccj_068.pdf</t>
+  </si>
+  <si>
+    <t>1165</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1165/ccj_070.pdf</t>
+  </si>
+  <si>
+    <t>1166</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1166/ccj_071.pdf</t>
+  </si>
+  <si>
+    <t>1167</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1167/ccj_072.pdf</t>
+  </si>
+  <si>
+    <t>1168</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1168/ccj_073.pdf</t>
+  </si>
+  <si>
+    <t>1169</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1169/ccj_074.pdf</t>
+  </si>
+  <si>
+    <t>1170</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1170/ccj_076.pdf</t>
+  </si>
+  <si>
+    <t>1660</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1660/ccjr_2024.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO HONROSA DE RECONHECIMENTO AO 2° SARGENTO DA POLÍCIA MILITAR, HELEANDRO SALES DE ANDRADE PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO ESTANDO A FRENTE DA POLÍCIA MILITAR MIRIM - PMM DE ITAPUÃ DO OESTE.</t>
+  </si>
+  <si>
+    <t>1087</t>
+  </si>
+  <si>
+    <t>COF</t>
+  </si>
+  <si>
+    <t>Comissão de Orçamentos e Finanças</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1087/cof_045.pdf</t>
+  </si>
+  <si>
+    <t>1088</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1088/cof_047.pdf</t>
+  </si>
+  <si>
+    <t>1089</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1089/cof_049.pdf</t>
+  </si>
+  <si>
+    <t>1090</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1090/cof_051.pdf</t>
+  </si>
+  <si>
+    <t>1091</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1091/cof_051.pdf</t>
+  </si>
+  <si>
+    <t>1092</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1092/cof_052.pdf</t>
+  </si>
+  <si>
+    <t>1093</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1093/cof_053.pdf</t>
+  </si>
+  <si>
+    <t>1094</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1094/cof_054.pdf</t>
+  </si>
+  <si>
+    <t>1095</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1095/cof_055.pdf</t>
+  </si>
+  <si>
+    <t>1096</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1096/cof_056.pdf</t>
+  </si>
+  <si>
+    <t>1201</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1201/cof_057.pdf</t>
+  </si>
+  <si>
+    <t>1202</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1202/cof_058.pdf</t>
+  </si>
+  <si>
+    <t>1203</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1203/cof_059.pdf</t>
+  </si>
+  <si>
+    <t>1204</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1204/cof_060.pdf</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1205/cof_061.pdf</t>
+  </si>
+  <si>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1206/cof_062.pdf</t>
+  </si>
+  <si>
+    <t>1207</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1207/cof_063.pdf</t>
+  </si>
+  <si>
+    <t>1208</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1208/cof_064.pdf</t>
+  </si>
+  <si>
+    <t>1209</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1209/cof_065.pdf</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1210/cof_066.pdf</t>
+  </si>
+  <si>
+    <t>1211</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1211/cof_067.pdf</t>
+  </si>
+  <si>
+    <t>1212</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1212/cof_068.pdf</t>
+  </si>
+  <si>
+    <t>1213</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1213/cof_070.pdf</t>
+  </si>
+  <si>
+    <t>1214</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1214/cof_071.pdf</t>
+  </si>
+  <si>
+    <t>1215</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1215/cof_072.pdf</t>
+  </si>
+  <si>
+    <t>1216</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1216/cof_073.pdf</t>
+  </si>
+  <si>
+    <t>1217</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1217/cof_074.pdf</t>
+  </si>
+  <si>
+    <t>1218</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1218/cof_076.pdf</t>
+  </si>
+  <si>
+    <t>1122</t>
+  </si>
+  <si>
+    <t>CECDS</t>
+  </si>
+  <si>
+    <t>Comissão de Educação Cultura Desporto e Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1122/cecds_047.pdf</t>
+  </si>
+  <si>
+    <t>1123</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1123/cecds_050.pdf</t>
+  </si>
+  <si>
+    <t>1124</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1124/cecds_052.pdf</t>
+  </si>
+  <si>
+    <t>1125</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1125/cecds_053.pdf</t>
+  </si>
+  <si>
+    <t>1126</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1126/cecds_056.pdf</t>
+  </si>
+  <si>
+    <t>1127</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1127/cecds_059.pdf</t>
+  </si>
+  <si>
+    <t>1128</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1128/cecds_061.pdf</t>
+  </si>
+  <si>
+    <t>1171</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1171/cecds_065.pdf</t>
+  </si>
+  <si>
+    <t>1172</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1172/cecds_066.pdf</t>
+  </si>
+  <si>
+    <t>1173</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1173/cecds_071.pdf</t>
+  </si>
+  <si>
+    <t>1174</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1174/cecds_076.pdf</t>
+  </si>
+  <si>
+    <t>1079</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1079/decreto_.pdf</t>
+  </si>
+  <si>
+    <t>DECRETA LUTO OFICIAL</t>
+  </si>
+  <si>
+    <t>1240</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1240/prestacao_de_contas_executivo_2020.pdf</t>
+  </si>
+  <si>
+    <t>APRECIA E JULGA AS CONTAS DO MUNICÍPIO DE ITAPUÃ DO OESTE -RO -EXERCÍCIO DE 2020 SOB A RESPONSABILIDADE DO SENHOR MOISÉS GARCIA CAVALHEIRO - PREFEITO MUNICIPAL, CPF N. 386.428.592-53; E RELATOR CONSELHEIRO SUBSTITUTO ERIVAN OLIVEIRA DA SILVA; E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1241</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1241/prestacao_de_contas_executivo_2023.pdf</t>
+  </si>
+  <si>
+    <t>APRECIA E JULGA AS CONTAS DO MUNICÍPIO DE ITAPUÃ DO OESTE -RO - EXERCÍCIO DE 2023 SOB A RESPONSABILIDADE DO SENHOR MOISÉS GARCIA CAVALHEIRO - PREFEITO DO MUNICIPAL, CPF N. 386.428.592-53; E RELATOR CONSELHEIRO SUBSTITUTO OMAR PIRES DIAS; E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1658</t>
+  </si>
+  <si>
+    <t>MAP</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1658/mocao_de_aplauso_25_de_marco_2024.pdf</t>
+  </si>
+  <si>
+    <t>1432</t>
+  </si>
+  <si>
+    <t>ODRS</t>
+  </si>
+  <si>
+    <t>Ordem do dia / roteiro de sessão</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1432/ordem_do_dia_roteiro_02_05_2024_01.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 02 DE MAIO DE 2024</t>
+  </si>
+  <si>
+    <t>1431</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1431/ordem_do_dia_roteiro_04_04_2024_02.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 04 DE ABRIL DE 2024</t>
+  </si>
+  <si>
+    <t>1397</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1397/ordem_do_dia_roteiro_07_03_2024_03.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 03 DE MARÇO DE 2024</t>
+  </si>
+  <si>
+    <t>1429</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1429/ordem_do_dia_roteiro_11_04_2024_04.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 11 DE ABRIL DE 2024</t>
+  </si>
+  <si>
+    <t>1398</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1398/ordem_do_dia_roteiro_14_03_2024_05.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 14 DE MARÇO DE 2024</t>
+  </si>
+  <si>
+    <t>1430</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1430/ordem_do_dia_roteiro_09_05_2024_06.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 09 DE MAIO DE 2024</t>
+  </si>
+  <si>
+    <t>1387</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1387/ordem_do_dia_roteiro_15_02_2023_07.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 12 DE FEVEREIRO DE 2024.</t>
+  </si>
+  <si>
+    <t>1428</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1428/ordem_do_dia_roteiro_16_05_2024_08.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 16 DE MAIO DE 2024</t>
+  </si>
+  <si>
+    <t>1427</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1427/ordem_do_dia_roteiro_18_04_2024_09.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 18 DE ABRIL DE 2024</t>
+  </si>
+  <si>
+    <t>1424</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1424/ordem_do_dia_roteiro_28_03_2024_11.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 28 DE MARÇO DE 2024</t>
+  </si>
+  <si>
+    <t>1395</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1395/ordem_do_dia_roteiro_22_02_2024_12.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 22 DE FEVEREIRO DE 2024</t>
+  </si>
+  <si>
+    <t>1425</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1425/ordem_do_dia_roteiro_25_04_2024_13.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 25 DE ABRIL DE 2024</t>
+  </si>
+  <si>
+    <t>1396</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1396/ordem_do_dia_roteiro_29_02_2024_14.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 29 DE FEVEREIRO DE 2024</t>
+  </si>
+  <si>
+    <t>1423</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1423/ordem_do_dia_roteiro_29_05_2024_15.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 29 DE MAIO DE 2024</t>
+  </si>
+  <si>
+    <t>1426</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1426/ordem_do_dia_roteiro_20_03_2024_10.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 20 DE MARÇO DE 2024</t>
+  </si>
+  <si>
+    <t>1434</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1434/ordem_do_dia_21.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 01 DE AGOSTO DE 2024</t>
+  </si>
+  <si>
+    <t>1435</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1435/ordem_do_dia_15_08_24_23.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 15 DE AGOSTO DE 2024</t>
+  </si>
+  <si>
+    <t>1438</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1438/ordem_do_dia_._roteiro_de_sessao_24.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 22 DE AGOSTO DE 2024</t>
+  </si>
+  <si>
+    <t>1441</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1441/ordem_do_dia_._roteiro_de_sessao_25.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 25 DE AGOSTO DE 2024</t>
+  </si>
+  <si>
+    <t>1442</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 05 DE SETEMBRO DE 2024</t>
+  </si>
+  <si>
+    <t>1443</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1443/ordem_do_dia_._roteiro_de_sessao_27.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 12 DE SETEMBRO DE 2024</t>
+  </si>
+  <si>
+    <t>1444</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1444/ordem_do_dia_._roteiro_de_sessao_28.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 19 DE SETEMBRO DE 2024</t>
+  </si>
+  <si>
+    <t>1445</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1445/ordem_do_dia_._roteiro_de_sessao_29.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 29 DE SETEMBRO DE 2024</t>
+  </si>
+  <si>
+    <t>1446</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1446/ordem_do_dia_._roteiro_de_sessao_30.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 03 DE OUTUBRO DE 2024</t>
+  </si>
+  <si>
+    <t>1447</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1447/ordem_do_dia_._roteiro_de_sessao_31.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 10 DE OUTUBRO DE 2024</t>
+  </si>
+  <si>
+    <t>1448</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1448/ordem_do_dia_._roteiro_de_sessao_32.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 17 DE OUTUBRO DE 2024</t>
+  </si>
+  <si>
+    <t>1437</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1437/ordem_do_dia_._roteiro_de_sessao_33.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 24 DE OUTUBRO DE 2024</t>
+  </si>
+  <si>
+    <t>1436</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1436/ordem_do_dia_._roteiro_de_sessao_34.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 31 DE OUTUBRO DE 2024</t>
+  </si>
+  <si>
+    <t>1433</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1433/ordem_do_dia_._roteiro_de_sessao_35.2024.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM DO DIA / ROTEIRO DE SESSÃO DO DIA 07 DE NOVEMBRO DE 2024</t>
+  </si>
+  <si>
+    <t>1457</t>
+  </si>
+  <si>
+    <t>PC</t>
+  </si>
+  <si>
+    <t>Prestação de contas</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1457/prestacao_de_contas_executivo_2020.pdf</t>
+  </si>
+  <si>
+    <t>1456</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1456/prestacao_de_contas_executivo_2023.pdf</t>
+  </si>
+  <si>
     <t>958</t>
   </si>
   <si>
-    <t>2024</t>
-[...4 lines deleted...]
-  <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/958/projeto_de_lei_001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER AO CANCELAMENTO  DE CRÉDITO TRIBUTÁRIOS E NÃO TRIBUTÁRIOS CUJO ÚLTIMO VENCIMENTO PARA PAGAMENTO EM PARCELA ÚNICA TENHA OCORRIDO HÁ MAIS DE 05 (CINCO) ANOS.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/968/projeto_de_lei_002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO GERAL DO MUNICÍPIO DE ITAPUÃ DO OESTE, DE ACORDO COM CADA SECRETARIA.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE NOS VENCIMENTOS DOS PROFISSIONAIS DE APOIO DO SISTEMA DE ENSINO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/970/projeto_de_lei_004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE NOS VENCIMENTOS DOS PROFISSIONAIS DA SECRETARIA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/971/projeto_de_lei_005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE NOS VENCIMENTOS DOS PROFISSIONAIS DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/972/projeto_de_lei_006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE NA REMUNERAÇÃO DOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/977/projeto_de_lei_009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2023, NO VALOR DE R$ 5.293.390,97, PARA INVESTIMENTOS - AQUISIÇÃO DE MATERIAL DE CONSUMO E OUTROS SERVIÇOS TERCEIROS PESSOA JURÍDICA NA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1015/projeto_de_lei_010_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 234.400,00, PARA PAGAMENTO DE HONORÁRIOS ADVOCATÍCIOS ÔNUS DE SUCUMBÊNCIA NA SECRETARIA DE FAZENDA - SEMFAZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1016/projeto_de_lei_019_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 2.122.667,59, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1003/projeto_de_lei_012_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ALTERAÇÕES DOS ARTIGOS 136 AO 138 DA LEI COMPLEMENTAR Nº 127/2015, QUE VERSA SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DE ITAPUÃ DO OESTE/RO E DÁ OUTRA PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_lei_013_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 2.862,38, INDENIZAÇÕES E RESTITUIÇÕES - NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1014/projeto_de_lei_014_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 288.227,84, INDENIZAÇÕES E RESTITUIÇÕES - NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_015_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 309.978,00, PARA INVESTIMENTOS - AQUISIÇÃO NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1012/projeto_de_lei_016_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 8.782.044,58, PARA NAS SECRETARIAS MUNICIPAIS DE ADMINISTRAÇÃO E PLANEJAMENTO E DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1010/projeto_de_lei_017_2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA JOVEM APRENDIZ MUNICIPAL NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1011/projeto_de_lei_018_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 9.744,23, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1004/projeto_de_lei_019_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E EXCESSO DE ARRECADAÇÃO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 828.087,73, SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_020_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 652.533,58, NA SECRETARIA DE SAUDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1002/projeto_de_lei_021_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRÉDITO DE ABERTURA ADICIONAL ESPECIAL, POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 1.212.294,64 NA SECRETARIA DE TRABALHO E ASSISTENCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_lei_022_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 236.537,94, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_de_lei_023_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 290.473,14, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER - SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1009/projeto_de_lei_025_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 2.501.221,14, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PUBLICOS-SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1033/projeto_de_lei_026.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE AGENTE DE CONTRATAÇÃO, PREGOEIRO E A COMISSÃO DE CONTRATAÇÃO, REGULAMENTA A EQUIPE DE APOIO, CONCEDENDO GRATIFICAÇÃO, NOS MOLDES DA LEI FEDERAL DE LICITAÇÃO Nº 14.133/2021 E SUAS ALTERAÇÕES DO MUNICÍPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1032/projeto_de_lei_027.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2024, POR EXCESSO DE ARRECADAÇÃO, NO VALOR DE R$ 2.659.657,30, REALIZAÇÃO DE CONVÊNIOS E CONTRA PARTIDAS, EM FAVOR DA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1031/projeto_de_lei_028.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2024, POR EXCESSO DE ARRECADAÇÃO, NO VALOR DE R$ 564.607,68, REALIZAÇÃO DE CONVÊNIOS E CONTRA PARTIDAS, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1030/projeto_de_lei_029.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A REALIZAR CONTRATAÇÃO TEMPORÁRIA DE PROFISSIONAIS PARA ATENDER ÁS NECESSIDADE EMERGENCIAIS DAS SECRETARIAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1029/projeto_de_lei_030.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PAGAMENTO DE AUXÍLIO FINANCEIRO POR DESEMPENHO (IFD), NO ÂMBITO DO PROGRAMA FEDERAL PREVINE BRASIL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1028/projeto_de_lei_031.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 518/2013 QUE INSTITUI O AUXILIO ALIMENTAÇÃO E MORADIA NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE AOS MÉDICOS PARTICIPANTES DO PROGRAMA MAIS MÉDICOS PARA O BRASIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1023/projeto_de_lei_032.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 135/2003 QUE INSTITUI O PAGAMENTO DE DIÁRIA DE CAMPO PARA ATENDER A SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1024/projeto_de_lei_033.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2024, POR EXECESSO DE ARRECADAÇÃO, NO VALOR DE R$ 320.000,00, REALIZAÇÃO DE CONVÊNIOS E CONTRA PARTIDAS, EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei_034.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA PRÊMIO DOS SERVIDORES PÚBLICOS DO MUNICIPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1025/projeto_de_lei_035.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2024, POR EXCESSO DE ARRECADAÇÃO, NO VALOR DE R$ 11.646.037,00, REALIZAÇÃO DE CONVÊNIOS E CONTRA PARTIDAS, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1042/projeto_de_lei_036.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR, OPERAÇÃO DE CRÉDITO COM INSTITUIÇÕES FINANCEIRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1037/projeto_de_lei_037.pdf</t>
@@ -540,407 +2109,239 @@
   <si>
     <t>43</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1050/projeto_de_lei_043.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL INGRESSAR NO CONSÓRCIO INTERFEDERATIVO DE DESENVOLVIMENTO DE RONDONIA CINDERONDÔNIA, E RATIFICAR O PROTOCOLO DE INTENÇÕES CONVERTIDO EM CONTRATO DE CONSÓRCIO PÚBLICO, FIRMADO VENTRE MUNICIPIOS DE RONDONIA E O ESTADO DE RONDONIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_044.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DA CONTRATAÇÃO TEMPORARIA DE PROFISSIONAL NA ÁREA DE MEDICINA VETERINÁRIA PARA ATENDER AS NECESSIDADES EMERGENCIAIS DAS UNIDADES ADMINISTRATIVA DO MUNICIPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>45</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1061/projeto_de_lei_045.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL, POR SUPERÁVI FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 212.131,07, NA SECRETARIA DE ADMINISTRAÇÃO E PLANEJAMENTO - SEMAP E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1052</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1052/projeto_de_lei_046.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 10.000,00, PROGRAMA DE FORTALECIMENTO EMERGENCIAL DO ATENDIMENTO AO CADÚNICO, NA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL - SEMTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>47</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1062/projeto_de_lei_047.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL, POR SUPERÁVI FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 717.794,81, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1060</t>
   </si>
   <si>
-    <t>49</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1060/projeto_de_lei_049.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CREDITO SUPLEMENTAR POR ANULAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 1.211,53, CONVENIO 209/SEAS/PGE/2023/CESTA BÁSICA, NA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL - SEMTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1059</t>
   </si>
   <si>
-    <t>50</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1059/projeto_de_lei_050.pdf</t>
   </si>
   <si>
-    <t>ALTERA A LEI MUNICIPAL Nº 135/2003 QUE INSTITUI O PAGAMENTO DE DIÁRIA DE CAMPO PARA ATENDER A SECRETARIA MUNICIPAL DE SAÚDE E DE OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1058</t>
   </si>
   <si>
-    <t>51</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1058/projeto_de_lei_051.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL, POR EXCESSO DE ARRECADAÇÃO, NO VALOR DE DE R$ 250.000,00, REALIZAÇÃO DE CONVÊNIOS E CONTRA PARTIDAS. EM FAVOR DA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1057</t>
   </si>
   <si>
-    <t>52</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1057/projeto_de_lei_052.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL, POR SUPERÁVI FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 65.385,00, NA SECRETARIA DE SAÚDE E DE OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1082</t>
   </si>
   <si>
-    <t>53</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_053.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 483.355,97, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, NA SECRETARIA DE EDUCAÇÃO, CULTURA DESPORTO E LAZER-SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1083</t>
   </si>
   <si>
-    <t>54</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1083/projeto_054.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 242.454,98, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1084</t>
   </si>
   <si>
-    <t>55</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1084/projeto_055.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 7.026,49, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1085</t>
   </si>
   <si>
-    <t>56</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1085/projeto_de_lei_056.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 1.199.893,00, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1102</t>
   </si>
   <si>
-    <t>57</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1102/projeto_de_lei_057_.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2024, NO VALOR DE R$ 207.016,08, PARA NAS SECRETARIAS MUNICIPAIS DE ADMINISTRAÇÃO E PLANEJAMENTO E DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1103</t>
   </si>
   <si>
-    <t>58</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_058.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 139.817,30, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1104</t>
   </si>
   <si>
-    <t>59</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1104/projeto_de_lei_059.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 326.722,17, NAS SECRETARIAS MUNICIPAIS DE ADMINISTRAÇÃO E PLANEJAMENTO E FAZENDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1105</t>
   </si>
   <si>
-    <t>60</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1105/projeto_de_lei_060.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT DO EXERCICIO ANTERIO. NO VALOR DE R$ 166.995,14, NA SECRETARIA MUNICIPAA DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1106</t>
   </si>
   <si>
-    <t>61</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1106/projeto_de_lei_061.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EXCESSODE ARRECADAÇÃO NO ORÇAMENTO DE 2024. NO VALOR DE R$ 291.878,72, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1131</t>
   </si>
   <si>
-    <t>62</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1131/projeto_de_lei_62.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$2.530,27, INDENIZAÇÕES E RESTITUIÇÕES, PARA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1132</t>
   </si>
   <si>
-    <t>63</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_lei_63.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$32,01, INDENIZAÇÕES E RESTITUIÇÕES, PARA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1133</t>
   </si>
   <si>
-    <t>64</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1133/projeto_de_lei_64.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$513.000,00, NA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO E GABINETE MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1134</t>
   </si>
   <si>
-    <t>65</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_65.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$750.000,00, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTE E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1135</t>
   </si>
   <si>
-    <t>66</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_66.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 1.607.000,00, NA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1136</t>
   </si>
   <si>
-    <t>67</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_67.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 805.430,00, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PUBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1137</t>
   </si>
   <si>
-    <t>68</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1137/projeto_de_lei_68.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 2.625,07, INDENIZAÇÕES E RESTITUIÇÕES, PARA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1219</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1219/projeto_de_lei_069.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAPUÃ DO OESTE PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>70</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1138/projeto_de_lei_70.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 678.200,00, NAS SECRETARIAS MUNICIPAIS FAZENDA E OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1139</t>
   </si>
   <si>
-    <t>71</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_71.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL POR SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 66.517,87, INDENIZAÇÕES E RESTITUIÇÕES, PARA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1140</t>
   </si>
   <si>
-    <t>72</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1140/projeto_de_lei_72.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 267.802,16, INDENIZAÇÕES E RESTITUIÇÕES, PARA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1141</t>
   </si>
   <si>
-    <t>73</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1141/projeto_de_lei_73.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 2.000.000,00, NA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1142</t>
   </si>
   <si>
-    <t>74</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1142/projeto_de_lei_74.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 121,79, INDENIZAÇÕES E RESTITUIÇÕES, PARA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1143</t>
   </si>
   <si>
-    <t>76</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_76.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 706.074,00, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
-[...1 lines deleted...]
-  <si>
     <t>1229</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1229/projeto_de_lei_078.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO NO ORÇAMENTO DE 2024, NO VALOR DE R$ 114.271,30, PARA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1227/projeto_de_lei_079.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DE 2024, POR SUPERAVIT FINANCEIRO, NO VALOR DE R$ 938.529,13, INDENIZAÇÕES E RESTITUIÇÕES, PARA A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1225</t>
@@ -1029,272 +2430,98 @@
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1228/projeto_de_lei_denominacao_de_rua_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃODE RUA FORTALEZA DO ABUNÃ PARAQ RUA IRACY TENÓRIO DE OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1230/projeto_de_lei_arena_sintetica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ARENA SINTÉTICA PARA FAUTINO STINGHEN, NAS CONGLUÊNCIAS DAS RUAS SETE DE SETEMBRO, GETÚLIO VARGAS E 13 DE MAIO, NO MUNICIPIO DE ITAPUÃ DO OESTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>1039</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_lei_legislativo_01.pdf</t>
+  </si>
+  <si>
+    <t>CRIA A SEMANA MUNICIPAL DA MATERNIDADE ATÍPICA EM ITAPUÃ DO OESTE RO.</t>
+  </si>
+  <si>
+    <t>1086</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1086/projeto_de_lei_legislativo_01_2024.pdf</t>
+  </si>
+  <si>
+    <t>CRIA O CARGO DE PROVIMENTO COMISSIONADO DE AGENTE DE CONTRATAÇÃO E DE FISCAL DE CONTRATO, A FUNÇÃO DE PREGOEIRO E EQUIPE DE APOIO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE ADEQUANDO-SE AS NORMAS QUE REGEM AS COMPRAS E CONTRATAÇÕES DO PODER LEGISLATIVO Á NOVA LEI DE LICITAÇÕES DO PODER LEGISLATIVO Nº 14.133, DE 1º DE ABRIL DE 2021</t>
+  </si>
+  <si>
     <t>1038</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1038/projeto_de_resolucao_01.2024.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE PROVIMENTO COMISSIONADO DE AGENTE DE CONTRATAÇÃO E DE FISCAL DE CONTRATO, A FUNÇÃO DE PREGOEIRO E A EQUIPE DE APOIO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE ADEQUANDO-SE AS NORMAS QUE REGEM AS COMPRAS E CONTRATAÇÕES DO PODER LEGISLATIVO Á NOVA LEI DE LICITAÇÕES, QUAL SEJA, A LEI FEDERAL Nº 14.133, DE 1º DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1271/projeto_de_resolucao_02.2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXÍLIO ALIMENTAÇÃO EXTRAORDINARIO DE NATAL AOS SERVIDORES PÚBLICOS DA CAMARA MUNICIPAL DE ITAPUÃ DO OESTE - RO, PARA EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>1067</t>
-[...196 lines deleted...]
-  <si>
     <t>959</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/959/portaria_001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE DIRETORA ADMINISTRATIVA E FINANCEIRA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/960/portaria_002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>961</t>
@@ -1314,65 +2541,59 @@
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE SERVIDORES PARA COMPOREM A COMISSÃO DE INVENTÁRIO 2024 DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE-RO.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/984/portaria_05.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA EQUIPE DE APOIO, E DÁ OUTRAS PROVIDÊNCIAS. (EM CONFORMIDADE COM O ARTIGO 3º, DA LEI Nº 14.133, DE 1º DE ABRIL DE 2021).</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/965/portaria_06.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE FISCAL DE CONTRATO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO,</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/966/portaria_07.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECRETAÇÃO DE PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO DO DIA 12 E 14 DE FEVEREIRO DE 2024 - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/981/portaria_08.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS VEREADORES PARA REPRESENTAREM O PODER LEGISLATIVO EM VIAGEM OFICIAL, COM DESTINO A BRASÍLIA-DF.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/983/portaria_09.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA COMISSÃO DE FISCALIZAÇÃO E RECEBIMENTO DE OBRAS E SERVIÇOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/993/portaria_10.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA EQUIPE DE APOIO, E DÁ OUTRAS PROVIDÊNCIAS. (EM CONFORMIDADE COM O ARTIGO 3º, DA LEI Nº 14.133, DE 1º DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>995</t>
@@ -1467,53 +2688,50 @@
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA MATERNIDADE A SERVIDORA ANDRÉYA NORONHA DA SILVA.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1081/portaria_022.pdf</t>
   </si>
   <si>
     <t>DESIGNA SERVIDORA, SEM PREJUÍZO DAS ATRIBUIÇÕES EM SUAS RESPECTIVAS UNIDADES DE LOTAÇÃO, ATUAR COMO AGENTE DE CONTRATAÇÃO NOS PROCEDIMENTOS REGIDOS PELA LEI Nº 14.133/2021.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1101/portaria_023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA EQUIPE DE APOIO, E DÁ OUTRAS PROVIDÊNCIAS. EM CONFORMIDADE COM O ARTIGO 3º. DA LEI Nº 14.133, DE 1º DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1107/portaria_024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE CHEFIA DE GABINETE SUBSTITUTO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1200/portaria_025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MUDANÇA DE HORARIO EM ATENDIMENTO AO LEGISLATIVO.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1231/portaria_026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1232</t>
@@ -1539,1281 +2757,66 @@
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1234/portaria_030.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE AUTORIDADE PARA ASSEGURAR O CUMPRIMENTO DA LEGISLAÇÃO DE TRANSPARENCIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1235/portaria_031.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE AUTORIDADE PAQRA ASSEGURAR O CUMPRIMENTO DA LEGISLAÇÃO DA OUVIDORIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1236/portaria_032.pdf</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>http://sapl.itapuadooeste.ro.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1238/portaria_034.pdf</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1239/portaria_035.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE ASSESSOR ESPECIAL DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
-  </si>
-[...1210 lines deleted...]
-    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1456/prestacao_de_contas_executivo_2023.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3117,51 +3120,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/958/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/968/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/970/projeto_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/971/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/972/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/977/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1015/projeto_de_lei_010_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1016/projeto_de_lei_019_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1003/projeto_de_lei_012_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_lei_013_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1014/projeto_de_lei_014_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_015_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1012/projeto_de_lei_016_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1010/projeto_de_lei_017_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1011/projeto_de_lei_018_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1004/projeto_de_lei_019_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_020_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1002/projeto_de_lei_021_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_lei_022_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_de_lei_023_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1009/projeto_de_lei_025_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1033/projeto_de_lei_026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1032/projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1031/projeto_de_lei_028.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1030/projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1029/projeto_de_lei_030.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1028/projeto_de_lei_031.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1023/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1024/projeto_de_lei_033.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei_034.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1025/projeto_de_lei_035.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1042/projeto_de_lei_036.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1037/projeto_de_lei_037.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_lei_038.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1055/projeto_de_lei_039.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_lei_040.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1040/projeto_de_lei_041.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1043/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1050/projeto_de_lei_043.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_044.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1061/projeto_de_lei_045.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1052/projeto_de_lei_046.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1062/projeto_de_lei_047.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1060/projeto_de_lei_049.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1059/projeto_de_lei_050.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1058/projeto_de_lei_051.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1057/projeto_de_lei_052.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_053.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1083/projeto_054.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1084/projeto_055.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1085/projeto_de_lei_056.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1102/projeto_de_lei_057_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_058.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1104/projeto_de_lei_059.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1105/projeto_de_lei_060.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1106/projeto_de_lei_061.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1131/projeto_de_lei_62.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_lei_63.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1133/projeto_de_lei_64.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_65.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_66.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_67.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1137/projeto_de_lei_68.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1219/projeto_de_lei_069.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1138/projeto_de_lei_70.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_71.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1140/projeto_de_lei_72.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1141/projeto_de_lei_73.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1142/projeto_de_lei_74.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_76.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1229/projeto_de_lei_078.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1227/projeto_de_lei_079.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1225/projeto_de_lei_083.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1223/projeto_de_lei_084.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1224/projeto_de_lei_085.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1226/projeto_de_lei_086.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1222/projeto_de_lei_089.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1220/projeto_de_lei_090.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1221/projeto_de_lei_091.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1228/projeto_de_lei_denominacao_de_rua_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1230/projeto_de_lei_arena_sintetica.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1038/projeto_de_resolucao_01.2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1271/projeto_de_resolucao_02.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1067/autografo_045.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1068/autografo_047.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1069/autografo_049.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1070/autografo_050.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1071/autografo_051.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1072/autografo_052.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1108/autografo_053.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1109/autografo_054.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1110/autografo_055.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1111/autografo_056.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1112/autografo_057.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1113/autografo_058.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1114/autografo_059.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1115/autografo_060.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1116/autografo_061.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1145/autografo_062.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1146/autografo_063.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1147/autografo_064.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1148/autografo_065.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1149/autografo_066.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1150/autografo_067.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1151/autografo_068.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1152/autografo_070.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1153/autografo_071.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1154/autografo_072.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1155/autografo_073.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1156/autografo_074.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1157/autografo_076.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_lei_legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1086/projeto_de_lei_legislativo_01_2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/959/portaria_001.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/960/portaria_002.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/961/portaria_003.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/962/portaria_04.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/984/portaria_05.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/965/portaria_06.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/966/portaria_07.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/981/portaria_08.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/983/portaria_09.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/993/portaria_10.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/995/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/994/portaria_12.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1022/portaria_013.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1044/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1046/portaria_015.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1048/portaria_016.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1053/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1054/portaria_018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1056/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1065/portaria_020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1080/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1081/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1101/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1107/portaria_024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1200/portaria_025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1231/portaria_026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1232/portaria_027.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1233/portaria_029.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1234/portaria_030.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1235/portaria_031.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1236/portaria_032.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1238/portaria_034.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1239/portaria_035.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/991/ata_001.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1017/ata_02.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/992/ata_03.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/989/ata_04.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/988/ata_05.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1018/ata_06.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1019/ata_07.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1020/ata_08.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1021/ata_09.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1034/ata_10.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1035/ata_11.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1036/ata_12.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1045/ata_13.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1047/ata_14.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1049/ata_15.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1063/ata_16.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1064/ata_18.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1066/ata_19.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1242/ata_20.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1243/ata_23.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1244/ata_24.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1245/ata_25.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1246/ata_26.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1247/ata_27.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1248/ata_28.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1249/ata_29.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1250/ata_30.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1251/ata_31.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1252/ata_32.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1253/ata_33.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1079/decreto_.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1240/prestacao_de_contas_executivo_2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1241/prestacao_de_contas_executivo_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1658/mocao_de_aplauso_25_de_marco_2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1073/ccj_045.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1074/ccj_047.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1075/ccj_049.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1076/ccj_050.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1077/ccj_051.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1078/ccj_052.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1098/ccj_053.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1099/ccj_054.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1100/ccj_055.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1119/ccj_057.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1120/ccj_058.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1117/ccj__059.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1118/ccj_060.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1121/ccj_061.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1158/ccj_062.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1159/ccj_063.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1160/ccj_064.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1161/ccj_065.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1162/ccj_066.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1163/ccj_067.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1164/ccj_068.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1165/ccj_070.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1166/ccj_071.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1167/ccj_072.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1168/ccj_073.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1169/ccj_074.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1170/ccj_076.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1660/ccjr_2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1122/cecds_047.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1123/cecds_050.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1124/cecds_052.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1125/cecds_053.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1126/cecds_056.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1127/cecds_059.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1128/cecds_061.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1171/cecds_065.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1172/cecds_066.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1173/cecds_071.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1174/cecds_076.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1097/cedula_votacao_045.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1129/cedula_votacao_047.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1130/cedula_votacao_049.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1175/cedula_votacao_050.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1176/cedula_votacao_051.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1177/cedula_votacao_052.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1178/cedula_votacao_053.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1179/cedula_votacao_054.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1180/cedula_votacao_055.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1181/cedula_votacao_056.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1182/cedula_votacao_057.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1183/cedula_votacao_058.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1184/cedula_votacao_059.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1185/cedula_votacao_060.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1186/cedula_votacao_061.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1187/cedula_votacao_062.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1188/cedula_votacao_063.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1189/cedula_votacao_064.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1190/cedula_votacao_065.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1191/cedula_votacao_066.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1192/cedula_votacao_067.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1193/cedula_votacao_068.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1194/cedula_votacao_070.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1195/cedula_votacao_071.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1196/cedula_votacao_072.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1197/cedula_votacao_073.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1198/cedula_votacao_074.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1199/cedula_votacao_076.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1659/cedula_de_votacao_25_de_marco_2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1087/cof_045.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1088/cof_047.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1089/cof_049.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1090/cof_051.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1091/cof_051.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1092/cof_052.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1093/cof_053.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1094/cof_054.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1095/cof_055.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1096/cof_056.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1201/cof_057.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1202/cof_058.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1203/cof_059.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1204/cof_060.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1205/cof_061.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1206/cof_062.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1207/cof_063.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1208/cof_064.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1209/cof_065.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1210/cof_066.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1211/cof_067.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1212/cof_068.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1213/cof_070.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1214/cof_071.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1215/cof_072.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1216/cof_073.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1217/cof_074.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1218/cof_076.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1432/ordem_do_dia_roteiro_02_05_2024_01.2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1431/ordem_do_dia_roteiro_04_04_2024_02.2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1397/ordem_do_dia_roteiro_07_03_2024_03.2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1429/ordem_do_dia_roteiro_11_04_2024_04.2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1398/ordem_do_dia_roteiro_14_03_2024_05.2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1430/ordem_do_dia_roteiro_09_05_2024_06.2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1387/ordem_do_dia_roteiro_15_02_2023_07.2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1428/ordem_do_dia_roteiro_16_05_2024_08.2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1427/ordem_do_dia_roteiro_18_04_2024_09.2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1424/ordem_do_dia_roteiro_28_03_2024_11.2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1395/ordem_do_dia_roteiro_22_02_2024_12.2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1425/ordem_do_dia_roteiro_25_04_2024_13.2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1396/ordem_do_dia_roteiro_29_02_2024_14.2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1423/ordem_do_dia_roteiro_29_05_2024_15.2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1426/ordem_do_dia_roteiro_20_03_2024_10.2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1434/ordem_do_dia_21.2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1435/ordem_do_dia_15_08_24_23.2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1438/ordem_do_dia_._roteiro_de_sessao_24.2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1441/ordem_do_dia_._roteiro_de_sessao_25.2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1443/ordem_do_dia_._roteiro_de_sessao_27.2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1444/ordem_do_dia_._roteiro_de_sessao_28.2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1445/ordem_do_dia_._roteiro_de_sessao_29.2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1446/ordem_do_dia_._roteiro_de_sessao_30.2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1447/ordem_do_dia_._roteiro_de_sessao_31.2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1448/ordem_do_dia_._roteiro_de_sessao_32.2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1437/ordem_do_dia_._roteiro_de_sessao_33.2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1436/ordem_do_dia_._roteiro_de_sessao_34.2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1433/ordem_do_dia_._roteiro_de_sessao_35.2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1457/prestacao_de_contas_executivo_2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1456/prestacao_de_contas_executivo_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/991/ata_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1017/ata_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/992/ata_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/989/ata_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/988/ata_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1018/ata_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1019/ata_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1020/ata_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1021/ata_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1034/ata_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1035/ata_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1036/ata_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1045/ata_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1047/ata_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1049/ata_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1063/ata_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1064/ata_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1066/ata_19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1242/ata_20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1243/ata_23.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1244/ata_24.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1245/ata_25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1246/ata_26.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1247/ata_27.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1248/ata_28.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1249/ata_29.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1250/ata_30.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1251/ata_31.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1252/ata_32.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1253/ata_33.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1067/autografo_045.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1068/autografo_047.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1069/autografo_049.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1070/autografo_050.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1071/autografo_051.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1072/autografo_052.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1108/autografo_053.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1109/autografo_054.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1110/autografo_055.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1111/autografo_056.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1112/autografo_057.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1113/autografo_058.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1114/autografo_059.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1115/autografo_060.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1116/autografo_061.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1145/autografo_062.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1146/autografo_063.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1147/autografo_064.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1148/autografo_065.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1149/autografo_066.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1150/autografo_067.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1151/autografo_068.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1152/autografo_070.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1153/autografo_071.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1154/autografo_072.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1155/autografo_073.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1156/autografo_074.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1157/autografo_076.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1097/cedula_votacao_045.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1129/cedula_votacao_047.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1130/cedula_votacao_049.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1175/cedula_votacao_050.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1176/cedula_votacao_051.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1177/cedula_votacao_052.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1178/cedula_votacao_053.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1179/cedula_votacao_054.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1180/cedula_votacao_055.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1181/cedula_votacao_056.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1182/cedula_votacao_057.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1183/cedula_votacao_058.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1184/cedula_votacao_059.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1185/cedula_votacao_060.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1186/cedula_votacao_061.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1187/cedula_votacao_062.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1188/cedula_votacao_063.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1189/cedula_votacao_064.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1190/cedula_votacao_065.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1191/cedula_votacao_066.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1192/cedula_votacao_067.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1193/cedula_votacao_068.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1194/cedula_votacao_070.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1195/cedula_votacao_071.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1196/cedula_votacao_072.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1197/cedula_votacao_073.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1198/cedula_votacao_074.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1199/cedula_votacao_076.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1659/cedula_de_votacao_25_de_marco_2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1073/ccj_045.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1074/ccj_047.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1075/ccj_049.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1076/ccj_050.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1077/ccj_051.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1078/ccj_052.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1098/ccj_053.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1099/ccj_054.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1100/ccj_055.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1119/ccj_057.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1120/ccj_058.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1117/ccj__059.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1118/ccj_060.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1121/ccj_061.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1158/ccj_062.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1159/ccj_063.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1160/ccj_064.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1161/ccj_065.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1162/ccj_066.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1163/ccj_067.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1164/ccj_068.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1165/ccj_070.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1166/ccj_071.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1167/ccj_072.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1168/ccj_073.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1169/ccj_074.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1170/ccj_076.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1660/ccjr_2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1087/cof_045.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1088/cof_047.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1089/cof_049.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1090/cof_051.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1091/cof_051.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1092/cof_052.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1093/cof_053.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1094/cof_054.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1095/cof_055.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1096/cof_056.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1201/cof_057.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1202/cof_058.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1203/cof_059.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1204/cof_060.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1205/cof_061.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1206/cof_062.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1207/cof_063.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1208/cof_064.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1209/cof_065.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1210/cof_066.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1211/cof_067.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1212/cof_068.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1213/cof_070.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1214/cof_071.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1215/cof_072.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1216/cof_073.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1217/cof_074.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1218/cof_076.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1122/cecds_047.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1123/cecds_050.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1124/cecds_052.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1125/cecds_053.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1126/cecds_056.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1127/cecds_059.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1128/cecds_061.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1171/cecds_065.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1172/cecds_066.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1173/cecds_071.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1174/cecds_076.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1079/decreto_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1240/prestacao_de_contas_executivo_2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1241/prestacao_de_contas_executivo_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1658/mocao_de_aplauso_25_de_marco_2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1432/ordem_do_dia_roteiro_02_05_2024_01.2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1431/ordem_do_dia_roteiro_04_04_2024_02.2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1397/ordem_do_dia_roteiro_07_03_2024_03.2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1429/ordem_do_dia_roteiro_11_04_2024_04.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1398/ordem_do_dia_roteiro_14_03_2024_05.2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1430/ordem_do_dia_roteiro_09_05_2024_06.2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1387/ordem_do_dia_roteiro_15_02_2023_07.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1428/ordem_do_dia_roteiro_16_05_2024_08.2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1427/ordem_do_dia_roteiro_18_04_2024_09.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1424/ordem_do_dia_roteiro_28_03_2024_11.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1395/ordem_do_dia_roteiro_22_02_2024_12.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1425/ordem_do_dia_roteiro_25_04_2024_13.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1396/ordem_do_dia_roteiro_29_02_2024_14.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1423/ordem_do_dia_roteiro_29_05_2024_15.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1426/ordem_do_dia_roteiro_20_03_2024_10.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1434/ordem_do_dia_21.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1435/ordem_do_dia_15_08_24_23.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1438/ordem_do_dia_._roteiro_de_sessao_24.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1441/ordem_do_dia_._roteiro_de_sessao_25.2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1443/ordem_do_dia_._roteiro_de_sessao_27.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1444/ordem_do_dia_._roteiro_de_sessao_28.2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1445/ordem_do_dia_._roteiro_de_sessao_29.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1446/ordem_do_dia_._roteiro_de_sessao_30.2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1447/ordem_do_dia_._roteiro_de_sessao_31.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1448/ordem_do_dia_._roteiro_de_sessao_32.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1437/ordem_do_dia_._roteiro_de_sessao_33.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1436/ordem_do_dia_._roteiro_de_sessao_34.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1433/ordem_do_dia_._roteiro_de_sessao_35.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1457/prestacao_de_contas_executivo_2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1456/prestacao_de_contas_executivo_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/958/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/968/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/970/projeto_de_lei_004.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/971/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/972/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/977/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1015/projeto_de_lei_010_2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1016/projeto_de_lei_019_2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1003/projeto_de_lei_012_2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_lei_013_2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1014/projeto_de_lei_014_2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_015_2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1012/projeto_de_lei_016_2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1010/projeto_de_lei_017_2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1011/projeto_de_lei_018_2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1004/projeto_de_lei_019_2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_020_2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1002/projeto_de_lei_021_2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_lei_022_2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_de_lei_023_2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1009/projeto_de_lei_025_2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1033/projeto_de_lei_026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1032/projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1031/projeto_de_lei_028.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1030/projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1029/projeto_de_lei_030.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1028/projeto_de_lei_031.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1023/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1024/projeto_de_lei_033.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1027/projeto_de_lei_034.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1025/projeto_de_lei_035.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1042/projeto_de_lei_036.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1037/projeto_de_lei_037.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1026/projeto_de_lei_038.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1055/projeto_de_lei_039.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_lei_040.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1040/projeto_de_lei_041.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1043/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1050/projeto_de_lei_043.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_044.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1061/projeto_de_lei_045.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1052/projeto_de_lei_046.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1062/projeto_de_lei_047.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1060/projeto_de_lei_049.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1059/projeto_de_lei_050.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1058/projeto_de_lei_051.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1057/projeto_de_lei_052.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1082/projeto_053.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1083/projeto_054.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1084/projeto_055.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1085/projeto_de_lei_056.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1102/projeto_de_lei_057_.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_058.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1104/projeto_de_lei_059.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1105/projeto_de_lei_060.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1106/projeto_de_lei_061.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1131/projeto_de_lei_62.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_lei_63.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1133/projeto_de_lei_64.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_65.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_66.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_67.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1137/projeto_de_lei_68.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1219/projeto_de_lei_069.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1138/projeto_de_lei_70.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_71.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1140/projeto_de_lei_72.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1141/projeto_de_lei_73.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1142/projeto_de_lei_74.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_76.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1229/projeto_de_lei_078.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1227/projeto_de_lei_079.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1225/projeto_de_lei_083.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1223/projeto_de_lei_084.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1224/projeto_de_lei_085.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1226/projeto_de_lei_086.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1222/projeto_de_lei_089.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1220/projeto_de_lei_090.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1221/projeto_de_lei_091.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1228/projeto_de_lei_denominacao_de_rua_.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1230/projeto_de_lei_arena_sintetica.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_lei_legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1086/projeto_de_lei_legislativo_01_2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1038/projeto_de_resolucao_01.2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1271/projeto_de_resolucao_02.2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/959/portaria_001.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/960/portaria_002.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/961/portaria_003.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/962/portaria_04.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/984/portaria_05.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/965/portaria_06.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/966/portaria_07.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/981/portaria_08.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/983/portaria_09.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/993/portaria_10.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/995/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/994/portaria_12.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1022/portaria_013.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1044/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1046/portaria_015.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1048/portaria_016.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1053/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1054/portaria_018.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1056/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1065/portaria_020.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1080/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1081/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1101/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1107/portaria_024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1200/portaria_025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1231/portaria_026.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1232/portaria_027.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1233/portaria_029.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1234/portaria_030.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1235/portaria_031.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1236/portaria_032.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1238/portaria_034.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/1239/portaria_035.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H310"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="119.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -3864,6454 +3867,6454 @@
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>129</v>
       </c>
       <c r="H31" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>131</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>132</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="H32" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H33" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E34" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="H34" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E35" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H35" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E36" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="H36" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E37" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H37" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E38" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H38" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E39" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="H39" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D40" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E40" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="H40" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D41" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E41" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="H41" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E42" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="H42" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D43" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E43" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="H43" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E44" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="H44" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D45" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E45" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="H45" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E46" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="H46" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D47" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E47" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H47" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E48" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H48" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E49" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="H49" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E50" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="H50" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D51" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E51" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="H51" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E52" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="H52" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D53" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E53" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="H53" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D54" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E54" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="H54" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D55" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E55" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="H55" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D56" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E56" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="H56" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D57" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E57" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="H57" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D58" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E58" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="H58" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D59" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E59" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="H59" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>244</v>
+        <v>132</v>
       </c>
       <c r="D60" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E60" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="H60" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>250</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>138</v>
+      </c>
+      <c r="D61" t="s">
+        <v>246</v>
+      </c>
+      <c r="E61" t="s">
         <v>247</v>
       </c>
-      <c r="B61" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G61" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="H61" t="s">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>252</v>
+        <v>142</v>
       </c>
       <c r="D62" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E62" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>253</v>
       </c>
       <c r="H62" t="s">
-        <v>254</v>
+        <v>144</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>254</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>146</v>
+      </c>
+      <c r="D63" t="s">
+        <v>246</v>
+      </c>
+      <c r="E63" t="s">
+        <v>247</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="B63" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H63" t="s">
-        <v>258</v>
+        <v>148</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>260</v>
+        <v>150</v>
       </c>
       <c r="D64" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E64" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="H64" t="s">
-        <v>262</v>
+        <v>152</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>264</v>
+        <v>154</v>
       </c>
       <c r="D65" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E65" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="H65" t="s">
-        <v>266</v>
+        <v>156</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>268</v>
+        <v>158</v>
       </c>
       <c r="D66" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E66" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="H66" t="s">
-        <v>270</v>
+        <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>272</v>
+        <v>162</v>
       </c>
       <c r="D67" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E67" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="H67" t="s">
-        <v>274</v>
+        <v>164</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>276</v>
+        <v>166</v>
       </c>
       <c r="D68" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E68" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="H68" t="s">
-        <v>278</v>
+        <v>168</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>279</v>
+        <v>266</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>280</v>
+        <v>170</v>
       </c>
       <c r="D69" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E69" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>281</v>
+        <v>267</v>
       </c>
       <c r="H69" t="s">
-        <v>282</v>
+        <v>172</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>283</v>
+        <v>268</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>284</v>
+        <v>174</v>
       </c>
       <c r="D70" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E70" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="H70" t="s">
-        <v>286</v>
+        <v>176</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>287</v>
+        <v>270</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>288</v>
+        <v>178</v>
       </c>
       <c r="D71" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E71" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>289</v>
+        <v>271</v>
       </c>
       <c r="H71" t="s">
-        <v>290</v>
+        <v>180</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>291</v>
+        <v>272</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>292</v>
+        <v>182</v>
       </c>
       <c r="D72" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E72" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>293</v>
+        <v>273</v>
       </c>
       <c r="H72" t="s">
-        <v>294</v>
+        <v>184</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>295</v>
+        <v>274</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>296</v>
+        <v>186</v>
       </c>
       <c r="D73" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E73" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>297</v>
+        <v>275</v>
       </c>
       <c r="H73" t="s">
-        <v>298</v>
+        <v>188</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>299</v>
+        <v>276</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>300</v>
+        <v>190</v>
       </c>
       <c r="D74" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E74" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>301</v>
+        <v>277</v>
       </c>
       <c r="H74" t="s">
-        <v>302</v>
+        <v>192</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>303</v>
+        <v>278</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>304</v>
+        <v>194</v>
       </c>
       <c r="D75" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E75" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>305</v>
+        <v>279</v>
       </c>
       <c r="H75" t="s">
-        <v>306</v>
+        <v>196</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>307</v>
+        <v>280</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>308</v>
+        <v>198</v>
       </c>
       <c r="D76" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E76" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>309</v>
+        <v>281</v>
       </c>
       <c r="H76" t="s">
-        <v>310</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>311</v>
+        <v>282</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>312</v>
+        <v>202</v>
       </c>
       <c r="D77" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E77" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>313</v>
+        <v>283</v>
       </c>
       <c r="H77" t="s">
-        <v>314</v>
+        <v>204</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>315</v>
+        <v>284</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>316</v>
+        <v>206</v>
       </c>
       <c r="D78" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E78" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>317</v>
+        <v>285</v>
       </c>
       <c r="H78" t="s">
-        <v>318</v>
+        <v>208</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>319</v>
+        <v>286</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>320</v>
+        <v>210</v>
       </c>
       <c r="D79" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E79" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>321</v>
+        <v>287</v>
       </c>
       <c r="H79" t="s">
-        <v>322</v>
+        <v>212</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>323</v>
+        <v>288</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>324</v>
+        <v>214</v>
       </c>
       <c r="D80" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E80" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>325</v>
+        <v>289</v>
       </c>
       <c r="H80" t="s">
-        <v>326</v>
+        <v>216</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>327</v>
+        <v>290</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>328</v>
+        <v>218</v>
       </c>
       <c r="D81" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E81" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>329</v>
+        <v>291</v>
       </c>
       <c r="H81" t="s">
-        <v>330</v>
+        <v>220</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>331</v>
+        <v>292</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>332</v>
+        <v>222</v>
       </c>
       <c r="D82" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E82" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>333</v>
+        <v>293</v>
       </c>
       <c r="H82" t="s">
-        <v>334</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>335</v>
+        <v>294</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>336</v>
+        <v>226</v>
       </c>
       <c r="D83" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="E83" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>337</v>
+        <v>295</v>
       </c>
       <c r="H83" t="s">
-        <v>338</v>
+        <v>228</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>339</v>
+        <v>296</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>10</v>
+        <v>230</v>
       </c>
       <c r="D84" t="s">
-        <v>340</v>
+        <v>246</v>
       </c>
       <c r="E84" t="s">
-        <v>341</v>
+        <v>247</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>342</v>
+        <v>297</v>
       </c>
       <c r="H84" t="s">
-        <v>343</v>
+        <v>232</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>344</v>
+        <v>298</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>16</v>
+        <v>234</v>
       </c>
       <c r="D85" t="s">
-        <v>340</v>
+        <v>246</v>
       </c>
       <c r="E85" t="s">
-        <v>341</v>
+        <v>247</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>345</v>
+        <v>299</v>
       </c>
       <c r="H85" t="s">
-        <v>346</v>
+        <v>236</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>347</v>
+        <v>300</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>176</v>
+        <v>238</v>
       </c>
       <c r="D86" t="s">
-        <v>348</v>
+        <v>246</v>
       </c>
       <c r="E86" t="s">
-        <v>349</v>
+        <v>247</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>350</v>
+        <v>301</v>
       </c>
       <c r="H86" t="s">
-        <v>351</v>
+        <v>240</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>352</v>
+        <v>302</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>184</v>
+        <v>242</v>
       </c>
       <c r="D87" t="s">
-        <v>348</v>
+        <v>246</v>
       </c>
       <c r="E87" t="s">
-        <v>349</v>
+        <v>247</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>353</v>
+        <v>303</v>
       </c>
       <c r="H87" t="s">
-        <v>186</v>
+        <v>244</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>354</v>
+        <v>304</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>188</v>
+        <v>305</v>
       </c>
       <c r="D88" t="s">
-        <v>348</v>
+        <v>246</v>
       </c>
       <c r="E88" t="s">
-        <v>349</v>
+        <v>247</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>355</v>
+        <v>306</v>
       </c>
       <c r="H88" t="s">
-        <v>190</v>
+        <v>307</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>356</v>
+        <v>308</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>192</v>
+        <v>132</v>
       </c>
       <c r="D89" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E89" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>357</v>
+        <v>311</v>
       </c>
       <c r="H89" t="s">
-        <v>194</v>
+        <v>249</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>358</v>
+        <v>312</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>196</v>
+        <v>138</v>
       </c>
       <c r="D90" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E90" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>359</v>
+        <v>313</v>
       </c>
       <c r="H90" t="s">
-        <v>198</v>
+        <v>140</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>360</v>
+        <v>314</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>200</v>
+        <v>142</v>
       </c>
       <c r="D91" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E91" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>361</v>
+        <v>315</v>
       </c>
       <c r="H91" t="s">
-        <v>202</v>
+        <v>144</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>362</v>
+        <v>316</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>204</v>
+        <v>146</v>
       </c>
       <c r="D92" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E92" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>363</v>
+        <v>317</v>
       </c>
       <c r="H92" t="s">
-        <v>206</v>
+        <v>148</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>364</v>
+        <v>318</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>208</v>
+        <v>150</v>
       </c>
       <c r="D93" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E93" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>365</v>
+        <v>319</v>
       </c>
       <c r="H93" t="s">
-        <v>210</v>
+        <v>152</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>366</v>
+        <v>320</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>212</v>
+        <v>154</v>
       </c>
       <c r="D94" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E94" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>367</v>
+        <v>321</v>
       </c>
       <c r="H94" t="s">
-        <v>214</v>
+        <v>156</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>368</v>
+        <v>322</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>216</v>
+        <v>158</v>
       </c>
       <c r="D95" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E95" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>369</v>
+        <v>323</v>
       </c>
       <c r="H95" t="s">
-        <v>218</v>
+        <v>160</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>370</v>
+        <v>324</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>220</v>
+        <v>162</v>
       </c>
       <c r="D96" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E96" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>371</v>
+        <v>325</v>
       </c>
       <c r="H96" t="s">
-        <v>222</v>
+        <v>164</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>372</v>
+        <v>326</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>224</v>
+        <v>166</v>
       </c>
       <c r="D97" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E97" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>373</v>
+        <v>327</v>
       </c>
       <c r="H97" t="s">
-        <v>226</v>
+        <v>168</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>374</v>
+        <v>328</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>228</v>
+        <v>174</v>
       </c>
       <c r="D98" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E98" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>375</v>
+        <v>329</v>
       </c>
       <c r="H98" t="s">
-        <v>230</v>
+        <v>176</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>376</v>
+        <v>330</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>232</v>
+        <v>178</v>
       </c>
       <c r="D99" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E99" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>377</v>
+        <v>331</v>
       </c>
       <c r="H99" t="s">
-        <v>234</v>
+        <v>180</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>378</v>
+        <v>332</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>236</v>
+        <v>182</v>
       </c>
       <c r="D100" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E100" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>379</v>
+        <v>333</v>
       </c>
       <c r="H100" t="s">
-        <v>238</v>
+        <v>184</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>380</v>
+        <v>334</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>240</v>
+        <v>186</v>
       </c>
       <c r="D101" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E101" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>381</v>
+        <v>335</v>
       </c>
       <c r="H101" t="s">
-        <v>242</v>
+        <v>188</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>382</v>
+        <v>336</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>244</v>
+        <v>190</v>
       </c>
       <c r="D102" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E102" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>383</v>
+        <v>337</v>
       </c>
       <c r="H102" t="s">
-        <v>246</v>
+        <v>192</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>384</v>
+        <v>338</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>248</v>
+        <v>194</v>
       </c>
       <c r="D103" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E103" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>385</v>
+        <v>339</v>
       </c>
       <c r="H103" t="s">
-        <v>250</v>
+        <v>196</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>386</v>
+        <v>340</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>252</v>
+        <v>198</v>
       </c>
       <c r="D104" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E104" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>387</v>
+        <v>341</v>
       </c>
       <c r="H104" t="s">
-        <v>254</v>
+        <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>388</v>
+        <v>342</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>256</v>
+        <v>202</v>
       </c>
       <c r="D105" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E105" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>389</v>
+        <v>343</v>
       </c>
       <c r="H105" t="s">
-        <v>258</v>
+        <v>204</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>390</v>
+        <v>344</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>260</v>
+        <v>206</v>
       </c>
       <c r="D106" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E106" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>391</v>
+        <v>345</v>
       </c>
       <c r="H106" t="s">
-        <v>262</v>
+        <v>208</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>392</v>
+        <v>346</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>264</v>
+        <v>210</v>
       </c>
       <c r="D107" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E107" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>393</v>
+        <v>347</v>
       </c>
       <c r="H107" t="s">
-        <v>266</v>
+        <v>212</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>394</v>
+        <v>348</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>272</v>
+        <v>214</v>
       </c>
       <c r="D108" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E108" t="s">
+        <v>310</v>
+      </c>
+      <c r="G108" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="G108" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H108" t="s">
-        <v>274</v>
+        <v>216</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>396</v>
+        <v>350</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>276</v>
+        <v>218</v>
       </c>
       <c r="D109" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E109" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>397</v>
+        <v>351</v>
       </c>
       <c r="H109" t="s">
-        <v>278</v>
+        <v>220</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>280</v>
+        <v>222</v>
       </c>
       <c r="D110" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E110" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>399</v>
+        <v>353</v>
       </c>
       <c r="H110" t="s">
-        <v>282</v>
+        <v>224</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>400</v>
+        <v>354</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>284</v>
+        <v>226</v>
       </c>
       <c r="D111" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E111" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>401</v>
+        <v>355</v>
       </c>
       <c r="H111" t="s">
-        <v>286</v>
+        <v>228</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>402</v>
+        <v>356</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>288</v>
+        <v>230</v>
       </c>
       <c r="D112" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E112" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>403</v>
+        <v>357</v>
       </c>
       <c r="H112" t="s">
-        <v>290</v>
+        <v>232</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>404</v>
+        <v>358</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>292</v>
+        <v>234</v>
       </c>
       <c r="D113" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
       <c r="E113" t="s">
-        <v>349</v>
+        <v>310</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>405</v>
+        <v>359</v>
       </c>
       <c r="H113" t="s">
-        <v>294</v>
+        <v>236</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>406</v>
+        <v>360</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>10</v>
+        <v>238</v>
       </c>
       <c r="D114" t="s">
-        <v>11</v>
+        <v>309</v>
       </c>
       <c r="E114" t="s">
-        <v>407</v>
+        <v>310</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>408</v>
+        <v>361</v>
       </c>
       <c r="H114" t="s">
-        <v>409</v>
+        <v>240</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>410</v>
+        <v>362</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>16</v>
+        <v>242</v>
       </c>
       <c r="D115" t="s">
-        <v>11</v>
+        <v>309</v>
       </c>
       <c r="E115" t="s">
-        <v>407</v>
+        <v>310</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>411</v>
+        <v>363</v>
       </c>
       <c r="H115" t="s">
-        <v>412</v>
+        <v>244</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>413</v>
+        <v>364</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>10</v>
+        <v>305</v>
       </c>
       <c r="D116" t="s">
-        <v>414</v>
+        <v>309</v>
       </c>
       <c r="E116" t="s">
-        <v>415</v>
+        <v>310</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>416</v>
+        <v>365</v>
       </c>
       <c r="H116" t="s">
-        <v>417</v>
+        <v>366</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>418</v>
+        <v>367</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="D117" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E117" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>419</v>
+        <v>370</v>
       </c>
       <c r="H117" t="s">
-        <v>420</v>
+        <v>249</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>421</v>
+        <v>371</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>20</v>
+        <v>138</v>
       </c>
       <c r="D118" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E118" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>422</v>
+        <v>372</v>
       </c>
       <c r="H118" t="s">
-        <v>423</v>
+        <v>140</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>424</v>
+        <v>373</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>24</v>
+        <v>142</v>
       </c>
       <c r="D119" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E119" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>425</v>
+        <v>374</v>
       </c>
       <c r="H119" t="s">
-        <v>426</v>
+        <v>144</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>427</v>
+        <v>375</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>28</v>
+        <v>146</v>
       </c>
       <c r="D120" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E120" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>428</v>
+        <v>376</v>
       </c>
       <c r="H120" t="s">
-        <v>429</v>
+        <v>148</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>430</v>
+        <v>377</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>32</v>
+        <v>150</v>
       </c>
       <c r="D121" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E121" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>431</v>
+        <v>378</v>
       </c>
       <c r="H121" t="s">
-        <v>432</v>
+        <v>152</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>433</v>
+        <v>379</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>434</v>
+        <v>154</v>
       </c>
       <c r="D122" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E122" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>435</v>
+        <v>380</v>
       </c>
       <c r="H122" t="s">
-        <v>436</v>
+        <v>156</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>437</v>
+        <v>381</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>438</v>
+        <v>158</v>
       </c>
       <c r="D123" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E123" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>439</v>
+        <v>382</v>
       </c>
       <c r="H123" t="s">
-        <v>440</v>
+        <v>160</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>441</v>
+        <v>383</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>36</v>
+        <v>162</v>
       </c>
       <c r="D124" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E124" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>442</v>
+        <v>384</v>
       </c>
       <c r="H124" t="s">
-        <v>443</v>
+        <v>164</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>444</v>
+        <v>385</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>40</v>
+        <v>166</v>
       </c>
       <c r="D125" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E125" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>445</v>
+        <v>386</v>
       </c>
       <c r="H125" t="s">
-        <v>446</v>
+        <v>168</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>447</v>
+        <v>387</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>44</v>
+        <v>170</v>
       </c>
       <c r="D126" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E126" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>448</v>
+        <v>388</v>
       </c>
       <c r="H126" t="s">
-        <v>449</v>
+        <v>172</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>450</v>
+        <v>389</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>48</v>
+        <v>174</v>
       </c>
       <c r="D127" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E127" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>451</v>
+        <v>390</v>
       </c>
       <c r="H127" t="s">
-        <v>440</v>
+        <v>176</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>452</v>
+        <v>391</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>52</v>
+        <v>178</v>
       </c>
       <c r="D128" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E128" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>453</v>
+        <v>392</v>
       </c>
       <c r="H128" t="s">
-        <v>454</v>
+        <v>180</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>455</v>
+        <v>393</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>56</v>
+        <v>182</v>
       </c>
       <c r="D129" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E129" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>456</v>
+        <v>394</v>
       </c>
       <c r="H129" t="s">
-        <v>457</v>
+        <v>184</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>458</v>
+        <v>395</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>60</v>
+        <v>186</v>
       </c>
       <c r="D130" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E130" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>459</v>
+        <v>396</v>
       </c>
       <c r="H130" t="s">
-        <v>460</v>
+        <v>188</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>461</v>
+        <v>397</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>64</v>
+        <v>190</v>
       </c>
       <c r="D131" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E131" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>462</v>
+        <v>398</v>
       </c>
       <c r="H131" t="s">
-        <v>463</v>
+        <v>192</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>464</v>
+        <v>399</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>68</v>
+        <v>194</v>
       </c>
       <c r="D132" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E132" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>465</v>
+        <v>400</v>
       </c>
       <c r="H132" t="s">
-        <v>420</v>
+        <v>196</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>466</v>
+        <v>401</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>72</v>
+        <v>198</v>
       </c>
       <c r="D133" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E133" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>467</v>
+        <v>402</v>
       </c>
       <c r="H133" t="s">
-        <v>468</v>
+        <v>200</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>469</v>
+        <v>403</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>76</v>
+        <v>202</v>
       </c>
       <c r="D134" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E134" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>470</v>
+        <v>404</v>
       </c>
       <c r="H134" t="s">
-        <v>471</v>
+        <v>204</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>472</v>
+        <v>405</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>80</v>
+        <v>206</v>
       </c>
       <c r="D135" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E135" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>473</v>
+        <v>406</v>
       </c>
       <c r="H135" t="s">
-        <v>474</v>
+        <v>208</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>475</v>
+        <v>407</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>84</v>
+        <v>210</v>
       </c>
       <c r="D136" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E136" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>476</v>
+        <v>408</v>
       </c>
       <c r="H136" t="s">
-        <v>477</v>
+        <v>212</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>478</v>
+        <v>409</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>88</v>
+        <v>214</v>
       </c>
       <c r="D137" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E137" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>479</v>
+        <v>410</v>
       </c>
       <c r="H137" t="s">
-        <v>480</v>
+        <v>216</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>481</v>
+        <v>411</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>92</v>
+        <v>218</v>
       </c>
       <c r="D138" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E138" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>482</v>
+        <v>412</v>
       </c>
       <c r="H138" t="s">
-        <v>483</v>
+        <v>220</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>484</v>
+        <v>413</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>485</v>
+        <v>222</v>
       </c>
       <c r="D139" t="s">
+        <v>368</v>
+      </c>
+      <c r="E139" t="s">
+        <v>369</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="E139" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H139" t="s">
-        <v>487</v>
+        <v>224</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>488</v>
+        <v>415</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>96</v>
+        <v>226</v>
       </c>
       <c r="D140" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E140" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>489</v>
+        <v>416</v>
       </c>
       <c r="H140" t="s">
-        <v>490</v>
+        <v>228</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>491</v>
+        <v>417</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>100</v>
+        <v>230</v>
       </c>
       <c r="D141" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E141" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>492</v>
+        <v>418</v>
       </c>
       <c r="H141" t="s">
-        <v>493</v>
+        <v>232</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>494</v>
+        <v>419</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>104</v>
+        <v>234</v>
       </c>
       <c r="D142" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E142" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>495</v>
+        <v>420</v>
       </c>
       <c r="H142" t="s">
-        <v>496</v>
+        <v>236</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>497</v>
+        <v>421</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>112</v>
+        <v>238</v>
       </c>
       <c r="D143" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E143" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>498</v>
+        <v>422</v>
       </c>
       <c r="H143" t="s">
-        <v>499</v>
+        <v>240</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>500</v>
+        <v>423</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>116</v>
+        <v>242</v>
       </c>
       <c r="D144" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="E144" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>501</v>
+        <v>424</v>
       </c>
       <c r="H144" t="s">
-        <v>502</v>
+        <v>244</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>503</v>
+        <v>425</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>120</v>
+        <v>138</v>
       </c>
       <c r="D145" t="s">
-        <v>414</v>
+        <v>426</v>
       </c>
       <c r="E145" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>504</v>
+        <v>428</v>
       </c>
       <c r="H145" t="s">
-        <v>505</v>
+        <v>140</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>506</v>
+        <v>429</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="D146" t="s">
-        <v>414</v>
+        <v>426</v>
       </c>
       <c r="E146" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>507</v>
+        <v>430</v>
       </c>
       <c r="H146" t="s">
-        <v>493</v>
+        <v>148</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>508</v>
+        <v>431</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>128</v>
+        <v>154</v>
       </c>
       <c r="D147" t="s">
-        <v>414</v>
+        <v>426</v>
       </c>
       <c r="E147" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>509</v>
+        <v>432</v>
       </c>
       <c r="H147" t="s">
-        <v>510</v>
+        <v>156</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>511</v>
+        <v>433</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>132</v>
+        <v>158</v>
       </c>
       <c r="D148" t="s">
-        <v>414</v>
+        <v>426</v>
       </c>
       <c r="E148" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>512</v>
+        <v>434</v>
       </c>
       <c r="H148" t="s">
-        <v>417</v>
+        <v>160</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>513</v>
+        <v>435</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>136</v>
+        <v>170</v>
       </c>
       <c r="D149" t="s">
-        <v>414</v>
+        <v>426</v>
       </c>
       <c r="E149" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>514</v>
+        <v>436</v>
       </c>
       <c r="H149" t="s">
-        <v>515</v>
+        <v>172</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>516</v>
+        <v>437</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>10</v>
+        <v>182</v>
       </c>
       <c r="D150" t="s">
-        <v>517</v>
+        <v>426</v>
       </c>
       <c r="E150" t="s">
-        <v>518</v>
+        <v>427</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>519</v>
+        <v>438</v>
       </c>
       <c r="H150" t="s">
-        <v>520</v>
+        <v>184</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>521</v>
+        <v>439</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="D151" t="s">
-        <v>517</v>
+        <v>426</v>
       </c>
       <c r="E151" t="s">
-        <v>518</v>
+        <v>427</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>522</v>
+        <v>440</v>
       </c>
       <c r="H151" t="s">
-        <v>523</v>
+        <v>192</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>524</v>
+        <v>441</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>20</v>
+        <v>206</v>
       </c>
       <c r="D152" t="s">
-        <v>517</v>
+        <v>426</v>
       </c>
       <c r="E152" t="s">
-        <v>518</v>
+        <v>427</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>525</v>
+        <v>442</v>
       </c>
       <c r="H152" t="s">
-        <v>526</v>
+        <v>208</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>527</v>
+        <v>443</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>24</v>
+        <v>210</v>
       </c>
       <c r="D153" t="s">
-        <v>517</v>
+        <v>426</v>
       </c>
       <c r="E153" t="s">
-        <v>518</v>
+        <v>427</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>528</v>
+        <v>444</v>
       </c>
       <c r="H153" t="s">
-        <v>529</v>
+        <v>212</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>530</v>
+        <v>445</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>28</v>
+        <v>226</v>
       </c>
       <c r="D154" t="s">
-        <v>517</v>
+        <v>426</v>
       </c>
       <c r="E154" t="s">
-        <v>518</v>
+        <v>427</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>531</v>
+        <v>446</v>
       </c>
       <c r="H154" t="s">
-        <v>532</v>
+        <v>228</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>533</v>
+        <v>447</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>32</v>
+        <v>242</v>
       </c>
       <c r="D155" t="s">
-        <v>517</v>
+        <v>426</v>
       </c>
       <c r="E155" t="s">
-        <v>518</v>
+        <v>427</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>534</v>
+        <v>448</v>
       </c>
       <c r="H155" t="s">
-        <v>535</v>
+        <v>244</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>536</v>
+        <v>449</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>434</v>
+        <v>10</v>
       </c>
       <c r="D156" t="s">
-        <v>517</v>
+        <v>450</v>
       </c>
       <c r="E156" t="s">
-        <v>518</v>
+        <v>451</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>537</v>
+        <v>452</v>
       </c>
       <c r="H156" t="s">
-        <v>538</v>
+        <v>453</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>539</v>
+        <v>454</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="D157" t="s">
-        <v>517</v>
+        <v>450</v>
       </c>
       <c r="E157" t="s">
-        <v>518</v>
+        <v>451</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>540</v>
+        <v>455</v>
       </c>
       <c r="H157" t="s">
-        <v>541</v>
+        <v>456</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>542</v>
+        <v>457</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="D158" t="s">
-        <v>517</v>
+        <v>450</v>
       </c>
       <c r="E158" t="s">
-        <v>518</v>
+        <v>451</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>543</v>
+        <v>458</v>
       </c>
       <c r="H158" t="s">
-        <v>544</v>
+        <v>459</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>545</v>
+        <v>460</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D159" t="s">
-        <v>517</v>
+        <v>461</v>
       </c>
       <c r="E159" t="s">
-        <v>518</v>
+        <v>462</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>546</v>
+        <v>463</v>
       </c>
       <c r="H159" t="s">
-        <v>547</v>
+        <v>366</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>548</v>
+        <v>464</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D160" t="s">
-        <v>517</v>
+        <v>465</v>
       </c>
       <c r="E160" t="s">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>549</v>
+        <v>467</v>
       </c>
       <c r="H160" t="s">
-        <v>550</v>
+        <v>468</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>551</v>
+        <v>469</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="D161" t="s">
-        <v>517</v>
+        <v>465</v>
       </c>
       <c r="E161" t="s">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>552</v>
+        <v>470</v>
       </c>
       <c r="H161" t="s">
-        <v>553</v>
+        <v>471</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>554</v>
+        <v>472</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="D162" t="s">
-        <v>517</v>
+        <v>465</v>
       </c>
       <c r="E162" t="s">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>555</v>
+        <v>473</v>
       </c>
       <c r="H162" t="s">
-        <v>556</v>
+        <v>474</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>557</v>
+        <v>475</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="D163" t="s">
-        <v>517</v>
+        <v>465</v>
       </c>
       <c r="E163" t="s">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>558</v>
+        <v>476</v>
       </c>
       <c r="H163" t="s">
-        <v>559</v>
+        <v>477</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>560</v>
+        <v>478</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D164" t="s">
-        <v>517</v>
+        <v>465</v>
       </c>
       <c r="E164" t="s">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>561</v>
+        <v>479</v>
       </c>
       <c r="H164" t="s">
-        <v>562</v>
+        <v>480</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>563</v>
+        <v>481</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="D165" t="s">
-        <v>517</v>
+        <v>465</v>
       </c>
       <c r="E165" t="s">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>564</v>
+        <v>482</v>
       </c>
       <c r="H165" t="s">
-        <v>565</v>
+        <v>483</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>566</v>
+        <v>484</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="D166" t="s">
-        <v>517</v>
+        <v>465</v>
       </c>
       <c r="E166" t="s">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>567</v>
+        <v>485</v>
       </c>
       <c r="H166" t="s">
-        <v>568</v>
+        <v>486</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>569</v>
+        <v>487</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D167" t="s">
-        <v>517</v>
+        <v>465</v>
       </c>
       <c r="E167" t="s">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>570</v>
+        <v>488</v>
       </c>
       <c r="H167" t="s">
-        <v>571</v>
+        <v>489</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>572</v>
+        <v>490</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="D168" t="s">
-        <v>517</v>
+        <v>465</v>
       </c>
       <c r="E168" t="s">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>573</v>
+        <v>491</v>
       </c>
       <c r="H168" t="s">
-        <v>574</v>
+        <v>492</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>575</v>
+        <v>493</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>92</v>
+        <v>52</v>
       </c>
       <c r="D169" t="s">
-        <v>517</v>
+        <v>465</v>
       </c>
       <c r="E169" t="s">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>576</v>
+        <v>494</v>
       </c>
       <c r="H169" t="s">
-        <v>577</v>
+        <v>495</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>578</v>
+        <v>496</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>485</v>
+        <v>56</v>
       </c>
       <c r="D170" t="s">
-        <v>517</v>
+        <v>465</v>
       </c>
       <c r="E170" t="s">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>579</v>
+        <v>497</v>
       </c>
       <c r="H170" t="s">
-        <v>580</v>
+        <v>498</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>581</v>
+        <v>499</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="D171" t="s">
-        <v>517</v>
+        <v>465</v>
       </c>
       <c r="E171" t="s">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>582</v>
+        <v>500</v>
       </c>
       <c r="H171" t="s">
-        <v>583</v>
+        <v>501</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>584</v>
+        <v>502</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>100</v>
+        <v>64</v>
       </c>
       <c r="D172" t="s">
-        <v>517</v>
+        <v>465</v>
       </c>
       <c r="E172" t="s">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>585</v>
+        <v>503</v>
       </c>
       <c r="H172" t="s">
-        <v>586</v>
+        <v>504</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>587</v>
+        <v>505</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>104</v>
+        <v>68</v>
       </c>
       <c r="D173" t="s">
-        <v>517</v>
+        <v>465</v>
       </c>
       <c r="E173" t="s">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>588</v>
+        <v>506</v>
       </c>
       <c r="H173" t="s">
-        <v>589</v>
+        <v>507</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>590</v>
+        <v>508</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>108</v>
+        <v>72</v>
       </c>
       <c r="D174" t="s">
-        <v>517</v>
+        <v>465</v>
       </c>
       <c r="E174" t="s">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>591</v>
+        <v>509</v>
       </c>
       <c r="H174" t="s">
-        <v>592</v>
+        <v>510</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>593</v>
+        <v>511</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>112</v>
+        <v>512</v>
       </c>
       <c r="D175" t="s">
-        <v>517</v>
+        <v>465</v>
       </c>
       <c r="E175" t="s">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>594</v>
+        <v>513</v>
       </c>
       <c r="H175" t="s">
-        <v>595</v>
+        <v>514</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>596</v>
+        <v>515</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="D176" t="s">
+        <v>465</v>
+      </c>
+      <c r="E176" t="s">
+        <v>466</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H176" t="s">
         <v>517</v>
-      </c>
-[...7 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>599</v>
+        <v>518</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="D177" t="s">
-        <v>517</v>
+        <v>465</v>
       </c>
       <c r="E177" t="s">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>600</v>
+        <v>519</v>
       </c>
       <c r="H177" t="s">
-        <v>601</v>
+        <v>520</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>602</v>
+        <v>521</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>124</v>
+        <v>96</v>
       </c>
       <c r="D178" t="s">
-        <v>517</v>
+        <v>465</v>
       </c>
       <c r="E178" t="s">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>603</v>
+        <v>522</v>
       </c>
       <c r="H178" t="s">
-        <v>604</v>
+        <v>523</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>605</v>
+        <v>524</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>128</v>
+        <v>100</v>
       </c>
       <c r="D179" t="s">
-        <v>517</v>
+        <v>465</v>
       </c>
       <c r="E179" t="s">
-        <v>518</v>
+        <v>466</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>606</v>
+        <v>525</v>
       </c>
       <c r="H179" t="s">
-        <v>607</v>
+        <v>526</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>608</v>
+        <v>527</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="D180" t="s">
-        <v>609</v>
+        <v>465</v>
       </c>
       <c r="E180" t="s">
-        <v>610</v>
+        <v>466</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>611</v>
+        <v>528</v>
       </c>
       <c r="H180" t="s">
-        <v>612</v>
+        <v>529</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>613</v>
+        <v>530</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>16</v>
+        <v>108</v>
       </c>
       <c r="D181" t="s">
-        <v>609</v>
+        <v>465</v>
       </c>
       <c r="E181" t="s">
-        <v>610</v>
+        <v>466</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>614</v>
+        <v>531</v>
       </c>
       <c r="H181" t="s">
-        <v>615</v>
+        <v>532</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>616</v>
+        <v>533</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>20</v>
+        <v>112</v>
       </c>
       <c r="D182" t="s">
-        <v>609</v>
+        <v>465</v>
       </c>
       <c r="E182" t="s">
-        <v>610</v>
+        <v>466</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>617</v>
+        <v>534</v>
       </c>
       <c r="H182" t="s">
-        <v>618</v>
+        <v>535</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>619</v>
+        <v>536</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="D183" t="s">
-        <v>620</v>
+        <v>465</v>
       </c>
       <c r="E183" t="s">
-        <v>621</v>
+        <v>466</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>622</v>
+        <v>537</v>
       </c>
       <c r="H183" t="s">
-        <v>623</v>
+        <v>538</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>624</v>
+        <v>539</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>176</v>
+        <v>120</v>
       </c>
       <c r="D184" t="s">
-        <v>625</v>
+        <v>465</v>
       </c>
       <c r="E184" t="s">
-        <v>626</v>
+        <v>466</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>627</v>
+        <v>540</v>
       </c>
       <c r="H184" t="s">
-        <v>178</v>
+        <v>541</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>628</v>
+        <v>542</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>184</v>
+        <v>124</v>
       </c>
       <c r="D185" t="s">
-        <v>625</v>
+        <v>465</v>
       </c>
       <c r="E185" t="s">
-        <v>626</v>
+        <v>466</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>629</v>
+        <v>543</v>
       </c>
       <c r="H185" t="s">
-        <v>186</v>
+        <v>544</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>630</v>
+        <v>545</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>188</v>
+        <v>128</v>
       </c>
       <c r="D186" t="s">
-        <v>625</v>
+        <v>465</v>
       </c>
       <c r="E186" t="s">
-        <v>626</v>
+        <v>466</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>631</v>
+        <v>546</v>
       </c>
       <c r="H186" t="s">
-        <v>190</v>
+        <v>547</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>632</v>
+        <v>548</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>192</v>
+        <v>549</v>
       </c>
       <c r="D187" t="s">
-        <v>625</v>
+        <v>465</v>
       </c>
       <c r="E187" t="s">
-        <v>626</v>
+        <v>466</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>633</v>
+        <v>550</v>
       </c>
       <c r="H187" t="s">
-        <v>194</v>
+        <v>551</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>634</v>
+        <v>552</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>196</v>
+        <v>553</v>
       </c>
       <c r="D188" t="s">
-        <v>625</v>
+        <v>465</v>
       </c>
       <c r="E188" t="s">
-        <v>626</v>
+        <v>466</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>635</v>
+        <v>554</v>
       </c>
       <c r="H188" t="s">
-        <v>198</v>
+        <v>555</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>636</v>
+        <v>556</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>200</v>
+        <v>16</v>
       </c>
       <c r="D189" t="s">
-        <v>625</v>
+        <v>557</v>
       </c>
       <c r="E189" t="s">
-        <v>626</v>
+        <v>558</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>637</v>
+        <v>559</v>
       </c>
       <c r="H189" t="s">
-        <v>202</v>
+        <v>456</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>638</v>
+        <v>560</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>204</v>
+        <v>20</v>
       </c>
       <c r="D190" t="s">
-        <v>625</v>
+        <v>557</v>
       </c>
       <c r="E190" t="s">
-        <v>626</v>
+        <v>558</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>639</v>
+        <v>561</v>
       </c>
       <c r="H190" t="s">
-        <v>206</v>
+        <v>459</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>640</v>
+        <v>562</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>208</v>
+        <v>10</v>
       </c>
       <c r="D191" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="E191" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>641</v>
+        <v>565</v>
       </c>
       <c r="H191" t="s">
-        <v>210</v>
+        <v>566</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>642</v>
+        <v>567</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>212</v>
+        <v>16</v>
       </c>
       <c r="D192" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="E192" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>643</v>
+        <v>568</v>
       </c>
       <c r="H192" t="s">
-        <v>214</v>
+        <v>569</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>644</v>
+        <v>570</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>220</v>
+        <v>20</v>
       </c>
       <c r="D193" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="E193" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>645</v>
+        <v>571</v>
       </c>
       <c r="H193" t="s">
-        <v>222</v>
+        <v>572</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>646</v>
+        <v>573</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>224</v>
+        <v>24</v>
       </c>
       <c r="D194" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="E194" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>647</v>
+        <v>574</v>
       </c>
       <c r="H194" t="s">
-        <v>226</v>
+        <v>575</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>648</v>
+        <v>576</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>228</v>
+        <v>28</v>
       </c>
       <c r="D195" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="E195" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>649</v>
+        <v>577</v>
       </c>
       <c r="H195" t="s">
-        <v>230</v>
+        <v>578</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>650</v>
+        <v>579</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>232</v>
+        <v>32</v>
       </c>
       <c r="D196" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="E196" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>651</v>
+        <v>580</v>
       </c>
       <c r="H196" t="s">
-        <v>234</v>
+        <v>581</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>652</v>
+        <v>582</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>236</v>
+        <v>44</v>
       </c>
       <c r="D197" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="E197" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>653</v>
+        <v>583</v>
       </c>
       <c r="H197" t="s">
-        <v>238</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>654</v>
+        <v>585</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>240</v>
+        <v>48</v>
       </c>
       <c r="D198" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="E198" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>655</v>
+        <v>586</v>
       </c>
       <c r="H198" t="s">
-        <v>242</v>
+        <v>587</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>656</v>
+        <v>588</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>244</v>
+        <v>52</v>
       </c>
       <c r="D199" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="E199" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>657</v>
+        <v>589</v>
       </c>
       <c r="H199" t="s">
-        <v>246</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>658</v>
+        <v>591</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>248</v>
+        <v>56</v>
       </c>
       <c r="D200" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="E200" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>659</v>
+        <v>592</v>
       </c>
       <c r="H200" t="s">
-        <v>250</v>
+        <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>660</v>
+        <v>594</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>252</v>
+        <v>60</v>
       </c>
       <c r="D201" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="E201" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>661</v>
+        <v>595</v>
       </c>
       <c r="H201" t="s">
-        <v>254</v>
+        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>662</v>
+        <v>597</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>256</v>
+        <v>64</v>
       </c>
       <c r="D202" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="E202" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>663</v>
+        <v>598</v>
       </c>
       <c r="H202" t="s">
-        <v>258</v>
+        <v>599</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>664</v>
+        <v>600</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>260</v>
+        <v>68</v>
       </c>
       <c r="D203" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="E203" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>665</v>
+        <v>601</v>
       </c>
       <c r="H203" t="s">
-        <v>262</v>
+        <v>602</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>666</v>
+        <v>603</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>264</v>
+        <v>72</v>
       </c>
       <c r="D204" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="E204" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>667</v>
+        <v>604</v>
       </c>
       <c r="H204" t="s">
-        <v>266</v>
+        <v>605</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>668</v>
+        <v>606</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>272</v>
+        <v>607</v>
       </c>
       <c r="D205" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="E205" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>669</v>
+        <v>608</v>
       </c>
       <c r="H205" t="s">
-        <v>274</v>
+        <v>609</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>670</v>
+        <v>610</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>276</v>
+        <v>76</v>
       </c>
       <c r="D206" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="E206" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>671</v>
+        <v>611</v>
       </c>
       <c r="H206" t="s">
-        <v>278</v>
+        <v>612</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>672</v>
+        <v>613</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>280</v>
+        <v>80</v>
       </c>
       <c r="D207" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="E207" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>673</v>
+        <v>614</v>
       </c>
       <c r="H207" t="s">
-        <v>282</v>
+        <v>615</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>674</v>
+        <v>616</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>284</v>
+        <v>84</v>
       </c>
       <c r="D208" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="E208" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>675</v>
+        <v>617</v>
       </c>
       <c r="H208" t="s">
-        <v>286</v>
+        <v>618</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>676</v>
+        <v>619</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>288</v>
+        <v>512</v>
       </c>
       <c r="D209" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="E209" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>677</v>
+        <v>620</v>
       </c>
       <c r="H209" t="s">
-        <v>290</v>
+        <v>621</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>678</v>
+        <v>622</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>292</v>
+        <v>623</v>
       </c>
       <c r="D210" t="s">
+        <v>563</v>
+      </c>
+      <c r="E210" t="s">
+        <v>564</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H210" t="s">
         <v>625</v>
-      </c>
-[...7 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>680</v>
+        <v>626</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>681</v>
+        <v>88</v>
       </c>
       <c r="D211" t="s">
-        <v>625</v>
+        <v>563</v>
       </c>
       <c r="E211" t="s">
-        <v>626</v>
+        <v>564</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>682</v>
+        <v>627</v>
       </c>
       <c r="H211" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>683</v>
+        <v>629</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>184</v>
+        <v>96</v>
       </c>
       <c r="D212" t="s">
-        <v>684</v>
+        <v>563</v>
       </c>
       <c r="E212" t="s">
-        <v>685</v>
+        <v>564</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>686</v>
+        <v>630</v>
       </c>
       <c r="H212" t="s">
-        <v>186</v>
+        <v>631</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>687</v>
+        <v>632</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>192</v>
+        <v>100</v>
       </c>
       <c r="D213" t="s">
-        <v>684</v>
+        <v>563</v>
       </c>
       <c r="E213" t="s">
-        <v>685</v>
+        <v>564</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>688</v>
+        <v>633</v>
       </c>
       <c r="H213" t="s">
-        <v>194</v>
+        <v>634</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>689</v>
+        <v>635</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>200</v>
+        <v>104</v>
       </c>
       <c r="D214" t="s">
-        <v>684</v>
+        <v>563</v>
       </c>
       <c r="E214" t="s">
-        <v>685</v>
+        <v>564</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>690</v>
+        <v>636</v>
       </c>
       <c r="H214" t="s">
-        <v>202</v>
+        <v>637</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>691</v>
+        <v>638</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>204</v>
+        <v>108</v>
       </c>
       <c r="D215" t="s">
-        <v>684</v>
+        <v>563</v>
       </c>
       <c r="E215" t="s">
-        <v>685</v>
+        <v>564</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>692</v>
+        <v>639</v>
       </c>
       <c r="H215" t="s">
-        <v>206</v>
+        <v>640</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>693</v>
+        <v>641</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>216</v>
+        <v>112</v>
       </c>
       <c r="D216" t="s">
-        <v>684</v>
+        <v>563</v>
       </c>
       <c r="E216" t="s">
-        <v>685</v>
+        <v>564</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>694</v>
+        <v>642</v>
       </c>
       <c r="H216" t="s">
-        <v>218</v>
+        <v>643</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>695</v>
+        <v>644</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>228</v>
+        <v>116</v>
       </c>
       <c r="D217" t="s">
-        <v>684</v>
+        <v>563</v>
       </c>
       <c r="E217" t="s">
-        <v>685</v>
+        <v>564</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>696</v>
+        <v>645</v>
       </c>
       <c r="H217" t="s">
-        <v>230</v>
+        <v>646</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>697</v>
+        <v>647</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>236</v>
+        <v>120</v>
       </c>
       <c r="D218" t="s">
-        <v>684</v>
+        <v>563</v>
       </c>
       <c r="E218" t="s">
-        <v>685</v>
+        <v>564</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>698</v>
+        <v>648</v>
       </c>
       <c r="H218" t="s">
-        <v>238</v>
+        <v>649</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>699</v>
+        <v>650</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>252</v>
+        <v>124</v>
       </c>
       <c r="D219" t="s">
-        <v>684</v>
+        <v>563</v>
       </c>
       <c r="E219" t="s">
-        <v>685</v>
+        <v>564</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>700</v>
+        <v>651</v>
       </c>
       <c r="H219" t="s">
-        <v>254</v>
+        <v>652</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>701</v>
+        <v>653</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>256</v>
+        <v>128</v>
       </c>
       <c r="D220" t="s">
-        <v>684</v>
+        <v>563</v>
       </c>
       <c r="E220" t="s">
-        <v>685</v>
+        <v>564</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>702</v>
+        <v>654</v>
       </c>
       <c r="H220" t="s">
-        <v>258</v>
+        <v>655</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>703</v>
+        <v>656</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>276</v>
+        <v>549</v>
       </c>
       <c r="D221" t="s">
-        <v>684</v>
+        <v>563</v>
       </c>
       <c r="E221" t="s">
-        <v>685</v>
+        <v>564</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>704</v>
+        <v>657</v>
       </c>
       <c r="H221" t="s">
-        <v>278</v>
+        <v>658</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>705</v>
+        <v>659</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>292</v>
+        <v>553</v>
       </c>
       <c r="D222" t="s">
-        <v>684</v>
+        <v>563</v>
       </c>
       <c r="E222" t="s">
-        <v>685</v>
+        <v>564</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>706</v>
+        <v>660</v>
       </c>
       <c r="H222" t="s">
-        <v>294</v>
+        <v>661</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>707</v>
+        <v>662</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>176</v>
+        <v>663</v>
       </c>
       <c r="D223" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E223" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>710</v>
+        <v>664</v>
       </c>
       <c r="H223" t="s">
-        <v>178</v>
+        <v>665</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>711</v>
+        <v>666</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>184</v>
+        <v>667</v>
       </c>
       <c r="D224" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E224" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>712</v>
+        <v>668</v>
       </c>
       <c r="H224" t="s">
-        <v>186</v>
+        <v>669</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>713</v>
+        <v>670</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>188</v>
+        <v>671</v>
       </c>
       <c r="D225" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E225" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>714</v>
+        <v>672</v>
       </c>
       <c r="H225" t="s">
-        <v>190</v>
+        <v>673</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>715</v>
+        <v>674</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>192</v>
+        <v>675</v>
       </c>
       <c r="D226" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E226" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>716</v>
+        <v>676</v>
       </c>
       <c r="H226" t="s">
-        <v>194</v>
+        <v>677</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>717</v>
+        <v>678</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>196</v>
+        <v>679</v>
       </c>
       <c r="D227" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E227" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>718</v>
+        <v>680</v>
       </c>
       <c r="H227" t="s">
-        <v>198</v>
+        <v>681</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>719</v>
+        <v>682</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>200</v>
+        <v>683</v>
       </c>
       <c r="D228" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E228" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>720</v>
+        <v>684</v>
       </c>
       <c r="H228" t="s">
-        <v>202</v>
+        <v>685</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>721</v>
+        <v>686</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>204</v>
+        <v>687</v>
       </c>
       <c r="D229" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E229" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>722</v>
+        <v>688</v>
       </c>
       <c r="H229" t="s">
-        <v>206</v>
+        <v>689</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>723</v>
+        <v>690</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>208</v>
+        <v>691</v>
       </c>
       <c r="D230" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E230" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>724</v>
+        <v>692</v>
       </c>
       <c r="H230" t="s">
-        <v>210</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>725</v>
+        <v>694</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>212</v>
+        <v>695</v>
       </c>
       <c r="D231" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E231" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>726</v>
+        <v>696</v>
       </c>
       <c r="H231" t="s">
-        <v>214</v>
+        <v>697</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>727</v>
+        <v>698</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>216</v>
+        <v>132</v>
       </c>
       <c r="D232" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E232" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>728</v>
+        <v>699</v>
       </c>
       <c r="H232" t="s">
-        <v>218</v>
+        <v>249</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>729</v>
+        <v>700</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>220</v>
+        <v>701</v>
       </c>
       <c r="D233" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E233" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>730</v>
+        <v>702</v>
       </c>
       <c r="H233" t="s">
-        <v>222</v>
+        <v>703</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>731</v>
+        <v>704</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>224</v>
+        <v>138</v>
       </c>
       <c r="D234" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E234" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>732</v>
+        <v>705</v>
       </c>
       <c r="H234" t="s">
-        <v>226</v>
+        <v>140</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>733</v>
+        <v>706</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>228</v>
+        <v>142</v>
       </c>
       <c r="D235" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E235" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>734</v>
+        <v>707</v>
       </c>
       <c r="H235" t="s">
-        <v>230</v>
+        <v>144</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>735</v>
+        <v>708</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>232</v>
+        <v>146</v>
       </c>
       <c r="D236" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E236" t="s">
+        <v>564</v>
+      </c>
+      <c r="G236" s="1" t="s">
         <v>709</v>
       </c>
-      <c r="G236" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H236" t="s">
-        <v>234</v>
+        <v>148</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>737</v>
+        <v>710</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>236</v>
+        <v>150</v>
       </c>
       <c r="D237" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E237" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>738</v>
+        <v>711</v>
       </c>
       <c r="H237" t="s">
-        <v>238</v>
+        <v>152</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>739</v>
+        <v>712</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>240</v>
+        <v>154</v>
       </c>
       <c r="D238" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E238" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>740</v>
+        <v>713</v>
       </c>
       <c r="H238" t="s">
-        <v>242</v>
+        <v>156</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>741</v>
+        <v>714</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>244</v>
+        <v>158</v>
       </c>
       <c r="D239" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E239" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>742</v>
+        <v>715</v>
       </c>
       <c r="H239" t="s">
-        <v>246</v>
+        <v>160</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>743</v>
+        <v>716</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>248</v>
+        <v>162</v>
       </c>
       <c r="D240" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E240" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>744</v>
+        <v>717</v>
       </c>
       <c r="H240" t="s">
-        <v>250</v>
+        <v>164</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>745</v>
+        <v>718</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>252</v>
+        <v>166</v>
       </c>
       <c r="D241" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E241" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>746</v>
+        <v>719</v>
       </c>
       <c r="H241" t="s">
-        <v>254</v>
+        <v>168</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>747</v>
+        <v>720</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>256</v>
+        <v>170</v>
       </c>
       <c r="D242" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E242" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>748</v>
+        <v>721</v>
       </c>
       <c r="H242" t="s">
-        <v>258</v>
+        <v>172</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>749</v>
+        <v>722</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>260</v>
+        <v>174</v>
       </c>
       <c r="D243" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E243" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>750</v>
+        <v>723</v>
       </c>
       <c r="H243" t="s">
-        <v>262</v>
+        <v>176</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>751</v>
+        <v>724</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>264</v>
+        <v>178</v>
       </c>
       <c r="D244" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E244" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>752</v>
+        <v>725</v>
       </c>
       <c r="H244" t="s">
-        <v>266</v>
+        <v>180</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>753</v>
+        <v>726</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>272</v>
+        <v>182</v>
       </c>
       <c r="D245" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E245" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>754</v>
+        <v>727</v>
       </c>
       <c r="H245" t="s">
-        <v>274</v>
+        <v>184</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>755</v>
+        <v>728</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>276</v>
+        <v>186</v>
       </c>
       <c r="D246" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E246" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>756</v>
+        <v>729</v>
       </c>
       <c r="H246" t="s">
-        <v>278</v>
+        <v>188</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>757</v>
+        <v>730</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>280</v>
+        <v>190</v>
       </c>
       <c r="D247" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E247" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>758</v>
+        <v>731</v>
       </c>
       <c r="H247" t="s">
-        <v>282</v>
+        <v>192</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>759</v>
+        <v>732</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>284</v>
+        <v>194</v>
       </c>
       <c r="D248" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E248" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>760</v>
+        <v>733</v>
       </c>
       <c r="H248" t="s">
-        <v>286</v>
+        <v>196</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>761</v>
+        <v>734</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>288</v>
+        <v>198</v>
       </c>
       <c r="D249" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E249" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>762</v>
+        <v>735</v>
       </c>
       <c r="H249" t="s">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>763</v>
+        <v>736</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>292</v>
+        <v>202</v>
       </c>
       <c r="D250" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E250" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>764</v>
+        <v>737</v>
       </c>
       <c r="H250" t="s">
-        <v>294</v>
+        <v>204</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>765</v>
+        <v>738</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>681</v>
+        <v>206</v>
       </c>
       <c r="D251" t="s">
-        <v>708</v>
+        <v>563</v>
       </c>
       <c r="E251" t="s">
-        <v>709</v>
+        <v>564</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>766</v>
+        <v>739</v>
       </c>
       <c r="H251" t="s">
-        <v>767</v>
+        <v>208</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>768</v>
+        <v>740</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>176</v>
+        <v>210</v>
       </c>
       <c r="D252" t="s">
-        <v>769</v>
+        <v>563</v>
       </c>
       <c r="E252" t="s">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>771</v>
+        <v>741</v>
       </c>
       <c r="H252" t="s">
-        <v>178</v>
+        <v>212</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>772</v>
+        <v>742</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>184</v>
+        <v>214</v>
       </c>
       <c r="D253" t="s">
-        <v>769</v>
+        <v>563</v>
       </c>
       <c r="E253" t="s">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>773</v>
+        <v>743</v>
       </c>
       <c r="H253" t="s">
-        <v>186</v>
+        <v>216</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>774</v>
+        <v>744</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>188</v>
+        <v>218</v>
       </c>
       <c r="D254" t="s">
-        <v>769</v>
+        <v>563</v>
       </c>
       <c r="E254" t="s">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>775</v>
+        <v>745</v>
       </c>
       <c r="H254" t="s">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>776</v>
+        <v>746</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>192</v>
+        <v>747</v>
       </c>
       <c r="D255" t="s">
-        <v>769</v>
+        <v>563</v>
       </c>
       <c r="E255" t="s">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>777</v>
+        <v>748</v>
       </c>
       <c r="H255" t="s">
-        <v>194</v>
+        <v>749</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>778</v>
+        <v>750</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>196</v>
+        <v>222</v>
       </c>
       <c r="D256" t="s">
-        <v>769</v>
+        <v>563</v>
       </c>
       <c r="E256" t="s">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>779</v>
+        <v>751</v>
       </c>
       <c r="H256" t="s">
-        <v>198</v>
+        <v>224</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>780</v>
+        <v>752</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>200</v>
+        <v>226</v>
       </c>
       <c r="D257" t="s">
-        <v>769</v>
+        <v>563</v>
       </c>
       <c r="E257" t="s">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>781</v>
+        <v>753</v>
       </c>
       <c r="H257" t="s">
-        <v>202</v>
+        <v>228</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>782</v>
+        <v>754</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>204</v>
+        <v>230</v>
       </c>
       <c r="D258" t="s">
-        <v>769</v>
+        <v>563</v>
       </c>
       <c r="E258" t="s">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>783</v>
+        <v>755</v>
       </c>
       <c r="H258" t="s">
-        <v>206</v>
+        <v>232</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>784</v>
+        <v>756</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>208</v>
+        <v>234</v>
       </c>
       <c r="D259" t="s">
-        <v>769</v>
+        <v>563</v>
       </c>
       <c r="E259" t="s">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>785</v>
+        <v>757</v>
       </c>
       <c r="H259" t="s">
-        <v>210</v>
+        <v>236</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>786</v>
+        <v>758</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>212</v>
+        <v>238</v>
       </c>
       <c r="D260" t="s">
-        <v>769</v>
+        <v>563</v>
       </c>
       <c r="E260" t="s">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>787</v>
+        <v>759</v>
       </c>
       <c r="H260" t="s">
-        <v>214</v>
+        <v>240</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>788</v>
+        <v>760</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>216</v>
+        <v>242</v>
       </c>
       <c r="D261" t="s">
-        <v>769</v>
+        <v>563</v>
       </c>
       <c r="E261" t="s">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>789</v>
+        <v>761</v>
       </c>
       <c r="H261" t="s">
-        <v>218</v>
+        <v>244</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>790</v>
+        <v>762</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>220</v>
+        <v>763</v>
       </c>
       <c r="D262" t="s">
-        <v>769</v>
+        <v>563</v>
       </c>
       <c r="E262" t="s">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>791</v>
+        <v>764</v>
       </c>
       <c r="H262" t="s">
-        <v>222</v>
+        <v>765</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>792</v>
+        <v>766</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>224</v>
+        <v>767</v>
       </c>
       <c r="D263" t="s">
+        <v>563</v>
+      </c>
+      <c r="E263" t="s">
+        <v>564</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H263" t="s">
         <v>769</v>
-      </c>
-[...7 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>794</v>
+        <v>770</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>228</v>
+        <v>771</v>
       </c>
       <c r="D264" t="s">
-        <v>769</v>
+        <v>563</v>
       </c>
       <c r="E264" t="s">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>795</v>
+        <v>772</v>
       </c>
       <c r="H264" t="s">
-        <v>230</v>
+        <v>773</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>796</v>
+        <v>774</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>232</v>
+        <v>775</v>
       </c>
       <c r="D265" t="s">
-        <v>769</v>
+        <v>563</v>
       </c>
       <c r="E265" t="s">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>797</v>
+        <v>776</v>
       </c>
       <c r="H265" t="s">
-        <v>234</v>
+        <v>777</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>798</v>
+        <v>778</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>236</v>
+        <v>779</v>
       </c>
       <c r="D266" t="s">
-        <v>769</v>
+        <v>563</v>
       </c>
       <c r="E266" t="s">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>799</v>
+        <v>780</v>
       </c>
       <c r="H266" t="s">
-        <v>238</v>
+        <v>781</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>800</v>
+        <v>782</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>240</v>
+        <v>783</v>
       </c>
       <c r="D267" t="s">
-        <v>769</v>
+        <v>563</v>
       </c>
       <c r="E267" t="s">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>801</v>
+        <v>784</v>
       </c>
       <c r="H267" t="s">
-        <v>242</v>
+        <v>785</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>802</v>
+        <v>786</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>244</v>
+        <v>787</v>
       </c>
       <c r="D268" t="s">
-        <v>769</v>
+        <v>563</v>
       </c>
       <c r="E268" t="s">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>803</v>
+        <v>788</v>
       </c>
       <c r="H268" t="s">
-        <v>246</v>
+        <v>789</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>804</v>
+        <v>790</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>248</v>
+        <v>791</v>
       </c>
       <c r="D269" t="s">
-        <v>769</v>
+        <v>563</v>
       </c>
       <c r="E269" t="s">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>805</v>
+        <v>792</v>
       </c>
       <c r="H269" t="s">
-        <v>250</v>
+        <v>793</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>806</v>
+        <v>794</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>252</v>
+        <v>795</v>
       </c>
       <c r="D270" t="s">
-        <v>769</v>
+        <v>563</v>
       </c>
       <c r="E270" t="s">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>807</v>
+        <v>796</v>
       </c>
       <c r="H270" t="s">
-        <v>254</v>
+        <v>797</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>808</v>
+        <v>798</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>256</v>
+        <v>799</v>
       </c>
       <c r="D271" t="s">
-        <v>769</v>
+        <v>563</v>
       </c>
       <c r="E271" t="s">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="H271" t="s">
-        <v>258</v>
+        <v>801</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>810</v>
+        <v>802</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>260</v>
+        <v>803</v>
       </c>
       <c r="D272" t="s">
-        <v>769</v>
+        <v>563</v>
       </c>
       <c r="E272" t="s">
-        <v>770</v>
+        <v>564</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
       <c r="H272" t="s">
-        <v>262</v>
+        <v>805</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>264</v>
+        <v>10</v>
       </c>
       <c r="D273" t="s">
-        <v>769</v>
+        <v>807</v>
       </c>
       <c r="E273" t="s">
-        <v>770</v>
+        <v>808</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>813</v>
+        <v>809</v>
       </c>
       <c r="H273" t="s">
-        <v>266</v>
+        <v>810</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>272</v>
+        <v>16</v>
       </c>
       <c r="D274" t="s">
-        <v>769</v>
+        <v>807</v>
       </c>
       <c r="E274" t="s">
-        <v>770</v>
+        <v>808</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="H274" t="s">
-        <v>274</v>
+        <v>813</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
+        <v>814</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>10</v>
+      </c>
+      <c r="D275" t="s">
+        <v>815</v>
+      </c>
+      <c r="E275" t="s">
         <v>816</v>
-      </c>
-[...10 lines deleted...]
-        <v>770</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>817</v>
       </c>
       <c r="H275" t="s">
-        <v>278</v>
+        <v>818</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>280</v>
+        <v>16</v>
       </c>
       <c r="D276" t="s">
-        <v>769</v>
+        <v>815</v>
       </c>
       <c r="E276" t="s">
-        <v>770</v>
+        <v>816</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="H276" t="s">
-        <v>282</v>
+        <v>821</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>284</v>
+        <v>10</v>
       </c>
       <c r="D277" t="s">
-        <v>769</v>
+        <v>823</v>
       </c>
       <c r="E277" t="s">
-        <v>770</v>
+        <v>824</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="H277" t="s">
-        <v>286</v>
+        <v>826</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>288</v>
+        <v>16</v>
       </c>
       <c r="D278" t="s">
-        <v>769</v>
+        <v>823</v>
       </c>
       <c r="E278" t="s">
-        <v>770</v>
+        <v>824</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="H278" t="s">
-        <v>290</v>
+        <v>829</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
+        <v>830</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>20</v>
+      </c>
+      <c r="D279" t="s">
+        <v>823</v>
+      </c>
+      <c r="E279" t="s">
         <v>824</v>
       </c>
-      <c r="B279" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G279" s="1" t="s">
-        <v>825</v>
+        <v>831</v>
       </c>
       <c r="H279" t="s">
-        <v>294</v>
+        <v>832</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>826</v>
+        <v>833</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D280" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E280" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="H280" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="D281" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E281" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="H281" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="D282" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E282" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>835</v>
+        <v>840</v>
       </c>
       <c r="H282" t="s">
-        <v>836</v>
+        <v>841</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>837</v>
+        <v>842</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D283" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E283" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>838</v>
+        <v>843</v>
       </c>
       <c r="H283" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="D284" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E284" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="H284" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="D285" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E285" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="H285" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>434</v>
+        <v>48</v>
       </c>
       <c r="D286" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E286" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="H286" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>438</v>
+        <v>52</v>
       </c>
       <c r="D287" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E287" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="H287" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="D288" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E288" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="H288" t="s">
-        <v>854</v>
+        <v>847</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="D289" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E289" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="H289" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="D290" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E290" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="H290" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D291" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E291" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="H291" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="D292" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E292" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="H292" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>60</v>
+        <v>607</v>
       </c>
       <c r="D293" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E293" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="H293" t="s">
-        <v>869</v>
+        <v>829</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="D294" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E294" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="H294" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D295" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E295" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="H295" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="D296" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E296" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="H296" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>485</v>
+        <v>512</v>
       </c>
       <c r="D297" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E297" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="H297" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>96</v>
+        <v>623</v>
       </c>
       <c r="D298" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E298" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="H298" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="D299" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E299" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>509</v>
+        <v>889</v>
       </c>
       <c r="H299" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="D300" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E300" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="H300" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="D301" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E301" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="H301" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="D302" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E302" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
       <c r="H302" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="D303" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E303" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
       <c r="H303" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="D304" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E304" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
       <c r="H304" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="D305" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E305" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="H305" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="D306" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E306" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="H306" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="D307" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E307" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
       <c r="H307" t="s">
-        <v>910</v>
+        <v>899</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="D308" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E308" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>912</v>
+        <v>525</v>
       </c>
       <c r="H308" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>16</v>
+        <v>549</v>
       </c>
       <c r="D309" t="s">
-        <v>915</v>
+        <v>823</v>
       </c>
       <c r="E309" t="s">
-        <v>916</v>
+        <v>824</v>
       </c>
       <c r="G309" s="1" t="s">
         <v>917</v>
       </c>
       <c r="H309" t="s">
-        <v>615</v>
+        <v>826</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
         <v>918</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>20</v>
+        <v>553</v>
       </c>
       <c r="D310" t="s">
-        <v>915</v>
+        <v>823</v>
       </c>
       <c r="E310" t="s">
-        <v>916</v>
+        <v>824</v>
       </c>
       <c r="G310" s="1" t="s">
         <v>919</v>
       </c>
       <c r="H310" t="s">
-        <v>618</v>
+        <v>920</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>