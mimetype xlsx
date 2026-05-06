--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -10,2093 +10,2102 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1289" uniqueCount="679">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1296" uniqueCount="682">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>i</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/909/projeto_de_indicacao_01.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/909/projeto_de_indicacao_01.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DISPONIBILIZADO AUXILIO DESLOCAMENTO DE INCENTIVO AOS MÉDICOS DENTISTAS QUE COMPÕE A EQUIPE DE SAÚDE DA FAMÍLIA QUE NÃO RESIDEM NO MUNICÍPIO DE ITAPUÃ DO OESTE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/910/projeto_de_indicacao_02.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/910/projeto_de_indicacao_02.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL DE ITAPUÃ DO OESTE INSTITUI A LEI LUCAS QUE DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DE CURSOS DE PRIMEIROS SOCORROS POR PROFESSORES E FUNCIONÁRIOS QUE TENHAM CONTATO DIRETO COM OS ALUNOS NAS CRECHES E ESCOLAS DE EDUCAÇÃO INFANTIL INSTALADAS NO MUNICÍPIO DE ITAPUÃ DO OESTE E DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/840/projeto_indicacao_003.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/840/projeto_indicacao_003.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR ANTÔNIO COSTA SENA. ASSUNTO: CRIA A GUARDA CIVIL MUNICIPAL DO MUNICÍPIO DE ITAPUÃ DO OESTE RO - GCMIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/841/projeto_indicacao_004.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/841/projeto_indicacao_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL DE ITAPUÃ DO OESTE ´´ISENTA DA COBRANÇA DE TAXAS A QUALQUER TÍTULO, AS ASSOCIAÇÕES SEM FINS LUCRATIVOS COM SEDE NO MUNICÍPIO DE ITAPUÃ DO OESTE, ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/953/projeto_de_indicacao_05_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/953/projeto_de_indicacao_05_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ALVARÁ DE ESTABELECIMENTOS PRESTADORES DE SERVIÇOS FUNERÁRIOS E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 AUTORIA: VEREADORA MINEIA DA SILVA PEREIRA EM PARCERIA COM OS DEMAIS VEREADORES: IVAN TENÓRIO, LUCAS SANTANA, ROSE LOPES, FÁBIO JÚNIOR E AILTON JOSÉ.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/793/projeto01.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/793/projeto01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI ORDINÁRIA Nº 792 DE 03 DE DEZEMBRO DE 2020 E LEI ORDINÁRIA Nº 886 DE 31 DE MARÇO DE 2022 QUE TRATAM DO PROCESSO SELETIVO SIMPLIFICADO DE CONTRATAÇÃO EMERGÊNCIAL, REALIZADA ATRAVÉS DO EDITAL Nº 001/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/787/projeto003.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/787/projeto003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL MO ORÇAMENTO DE 2023, NO VALOR DE R$ 263.998,00, PARA AQUISIÇÃO DE MATERIAL PERMANENTE, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/788/projeto004.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/788/projeto004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL MO ORÇAMENTO DE 2023, NO VALOR DE R$ 217.110,17, REALIZAÇÃO DE CONVÊNIOS SICONV N° 880608/2018 PELC, NA SECRETARIA DE EDUCAÇÃO, CULT, DESPORTO E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/792/projeto05.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/792/projeto05.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 193.725,71, MANUTENÇÃO E AMPLIAÇÃO DA FROTA - TERMO DE ADESÃO DO PROGRAMA ESTADUAL DE TRANSPORTE ESCOLAR COMPARTILHADO IR E VIR - 2022, NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/803/projeto_de_lei_082023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/803/projeto_de_lei_082023.pdf</t>
   </si>
   <si>
     <t>RETIFICA AS ALTERAÇÕES DO CONTRATO DO CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO DA REGIÃO CENTRAL DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/813/projeto009.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/813/projeto009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 1.388.540,15, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/814/projeto010.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/814/projeto010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E EXECESSO DE ARRECADAÇÃO, NO ORÇAMENTO DE 2023, NO VALOR DE R$ 2.379.385,71, PARA INVESTIMENTOS - AQUISIÇÃO NA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/812/projeto012.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/812/projeto012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 5.029.789,45, CONSTRUÇÃO DA EMEIEF SOSSEGO DA MAMÃE, EM FAVOR DA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/816/projeto013.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/816/projeto013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, ATRAVÉS DE SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 223.705,07, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/817/projeto014.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/817/projeto014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 925.695,27, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/818/projeto015.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/818/projeto015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 1.794.668,86, NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/819/projeto016.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/819/projeto016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2023, NO VALOR DE R$ 3.900.367,45, NA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/822/projeto017.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/822/projeto017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NO ORÇAMENTO DE 2023, POR EXECESSO DE ARRECADAÇÃO E SUPLEMENTAÇÃO POR ANULAÇÃO, NO VALOR DE R$ 454.607,56, AQUISIÇÃO DE MATERIAL PARADIDÁTICO, EM FAVOR DA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/820/projeto018.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/820/projeto018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 711.265,68, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/821/projeto019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/821/projeto019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO PARCIAL DA LEI COMPLEMENTAR N° 152/2022, QUE VERSA SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DE CARGOS COMISSIONADOS E/OU FUNÇÕES DE CONFIANÇA DA PREFEITURA MUNICIPAL DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/827/projeto_020.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/827/projeto_020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, ATRAVÉS DE SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 2.747,83, PARA INDENIZAÇÕES E RESTITUIÇÕES, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/828/projeto_021.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/828/projeto_021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 300.000,00, CUSTEIO DAS ATIVIDADES OPERACIONAIS E ADMINISTRATIVAS PARA ATENDER A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO - SEMAP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/834/projeto_022.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/834/projeto_022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, POR SUPERÁVIT FINANCEIRO E EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 250.740,00, AQUISIÇÃO DE EQUIPAMENTOS E MATERIAL PERMANENTE PARA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/829/projeto_023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/829/projeto_023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 245.000,00, AMPLIAÇÃO DO CENTRO DE SAÚDE UBS - SETOR 04, EM FAVOR DA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/831/projeto_024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/831/projeto_024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 180.000,00, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/832/projeto_026.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/832/projeto_026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 160.395,68, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/826/projeto_028.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/826/projeto_028.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 50.000,00, MANUT. E IMPLEM. DO ATEND. PROGRAMA SAÚDE DA FAMILIA, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/825/projeto_029.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/825/projeto_029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 13.372,85, NA SECRETARIA DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER - SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/833/projeto_030.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/833/projeto_030.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 136.698,70, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/830/projeto_031.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/830/projeto_031.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PISO SALARIAL DOS AGENTES COMUNITARIOS DE SAÚDE E DOS AGENTES DE COMBATE A ENDEMIAS EM CONFORMIDADE COM O PARAGRAFO 9° DO ARTIGO 198 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/884/projeto_de_lei_032.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/884/projeto_de_lei_032.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE ITAPUÃ DO OESTE-RO, REFERENTE AO EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS. (LDO)</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/839/projeto_033.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/839/projeto_033.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁFIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 4.978,00, IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA, PARA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/843/projeto_034.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/843/projeto_034.pdf</t>
   </si>
   <si>
     <t>ISENTA DA COBRANÇA DE TAXAS A QUALQUER TÍTULO, AS ASSOCIAÇÕES SEM FINS LUCRATIVOS COM SEDE NO MUNICÍPIO DE ITAPUÃ DO OESTE, ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/844/projeto_035.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/844/projeto_035.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS TAXAS INCIDENTES DA REGULARIZAÇÃO FUNDIÁRIA URBANA REURB-E, NA APLICAÇÃO DA LEI FEDERAL N° 13.465/2017, DO DECRETO FEDERAL 9.310/2018 E DO DECRETO MUNICIPAL 2628/2023, NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/845/projeto_036.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/845/projeto_036.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXILIO DESLOCAMENTO PARA PROFISSIONAIS ODONTÓLOGOS QUE PRESTAM SERVIÇOS NO SISTEMA ÚNICO DE SAÚDE DO MUNICÍPIO DE ITAPUÃ DO OESTE, ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/846/projeto_037.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/846/projeto_037.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 32.866,02, CONTRATO DE REPASSE N°899111/2020/MTUR/CAIXA, PARA SECRETARIA DE OBRAS E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/847/projeto_038.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/847/projeto_038.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 3.537,00, EQUIPAMENTOS E MATERIAL PERMANENTE, PARA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/848/projeto_039.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/848/projeto_039.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 243.689,17, MATERIAL DE CONSUMO _x000D_
 E OUTROS SERVIÇOS TERCEIRO PESSOA JURÍDICA, NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/849/projeto_040.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/849/projeto_040.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 1.327.889,57, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/853/projeto_de_lei_042.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/853/projeto_de_lei_042.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 19.720,00, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/854/projeto_de_lei_043.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/854/projeto_de_lei_043.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 206.000,00, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/855/projeto_de_lei_044.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/855/projeto_de_lei_044.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 57.583,27, CONV. SICONV Nº 864228/2018, PARA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/857/projeto_de_lei_045.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/857/projeto_de_lei_045.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 43.850,24, CONV. SICONV Nº 864075/2018, PARA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/858/projeto_de_lei_046.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/858/projeto_de_lei_046.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 85.707,20, NA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/859/projeto_de_lei_047.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/859/projeto_de_lei_047.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 20.00, CONTRATO DE REPASSE Nº 899111/2020/MTUR/CAIXA, PARA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/860/projeto_de_lei_048.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/860/projeto_de_lei_048.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ANEXO ÚNICO DÁ LEI 566/2015, QUE TRATA DAS METAS E ESTRATÉGIAS DO PLANO MUNICIPAL DE EDUCAÇÃO PME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/856/projeto_de_lei_049.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/856/projeto_de_lei_049.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 231.711,61, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/872/projeto_de_lei_050.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/872/projeto_de_lei_050.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIF FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 94.348,15, CONV. Nº 303/PGE-2021, PARA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/871/projeto_de_lei_051.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/871/projeto_de_lei_051.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 39.699,84, REFORMA DA UNIDADE DE ATENÇÃO ESPECIALIZADA EM SAÚDE, EM FAVOR DA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/873/projeto_de_lei_052.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/873/projeto_de_lei_052.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIF FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 1.308,94, NA SECRETARIA DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/875/projeto_de_lei_053.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/875/projeto_de_lei_053.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 538.001,00, PARA INVESTIMENTOS - AQUISIÇÃO DE EQUIPAMENTOS E MATERIAIS PERMANENTES NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/874/projeto_de_lei_054.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/874/projeto_de_lei_054.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS §§ 1º E 2º E REVOGA DO ART. 1º, DA LEI 499/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/869/projeto_de_lei_055.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/869/projeto_de_lei_055.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL APRENDENDO MAIS NAS FÉRIAS NA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE ITAPUÃ DO OESTE, ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/870/projeto_de_lei_056.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/870/projeto_de_lei_056.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIF FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 278.661,21, ESTRUTURAÇÃO DA UNIDADE DE ATENÇÃO ESPECIALIZADA EM SAÚDE, EM FAVOR DA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/868/projeto_de_lei_057.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/868/projeto_de_lei_057.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS CRITÉRIOS PARA NA ESCOLHA DE DIRETOR E VICE-DIRETOR ESCOLAR DAS ESCOLAS PÚBLICAS DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/883/projeto_de_lei_058.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/883/projeto_de_lei_058.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 404.254,91, EM FAVOR DA SECRETARIA DE ADMINISTRAÇÃO E PLANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/882/projeto_de_lei_060.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/882/projeto_de_lei_060.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 104.502,47, CONVÊNIO Nº 406/PGE/-2022, PARA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/887/projeto_de_lei_061.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/887/projeto_de_lei_061.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE UMA FOLGA ANUAL PARA TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS DA CIDADE DE ITAPUÃ DO OESTE, NO DIA DE SEU ANIVERSÁRIO, NA FORMA QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/888/projeto_de_lei_063.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/888/projeto_de_lei_063.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A DAÇÃO EM PAGAMENTO DE BENS IMÓVEIS, COMO FORMA DE EXTINÇÃO DA OBRIGAÇÃO TRIBUTÁRIA, PREVISTA NO INCISO XI, DO ART. 156 DO CÓDIGO TRIBUTÁRIA NACIONAL, ACRESCIDO PELA LEI COMPLEMENTAR FEDERAL Nº 104, DE 10 DE JANEIRO DE 2001, E O ART. 103, DA LEI COMPLEMENTAR Nº 133/2017 CÓDIGO TRIBUTÁRIO MINICIPAL.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/889/projeto_de_lei_064.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/889/projeto_de_lei_064.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 192.310,17, NA SECRETARIA DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER - SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/890/projeto_de_lei_065.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/890/projeto_de_lei_065.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO E SUPLEMNTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 129.282,61, NA SECRETARIA DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER - SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/891/projeto_de_lei_066.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/891/projeto_de_lei_066.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL POR SUPERÁVIT FINANCEIRO E SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 87.829,30, NA SECRETARIA DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER - SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/892/projeto_de_lei_067.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/892/projeto_de_lei_067.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 933.818,21, CUSTEIO DAS ATIVIDADES OPERACIONAIS E ADMINISTRATIVAS PARA ATENDER A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO SEMAP E SECRETARIA DE OBRAS E SERVIÇOS PUBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/893/projeto_de_lei_068.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/893/projeto_de_lei_068.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 119.328,31, NA SECRETARIA DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER - SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/894/projeto_de_lei_069.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/894/projeto_de_lei_069.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 3.774,23, CONVÊNIO n° 135/2021/PJ-RO, PARA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/915/projeto_de_lei_070.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/915/projeto_de_lei_070.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAPROPRIAÇÃO DE ÁREAS DE TERRA POR INTERESSE PÚBLICO E DA OUTRAS PROVIDÊNCIAS. AMPLIAÇÃO ESCOLA DR. CUSTÓDIO.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/916/projeto_de_lei_071_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/916/projeto_de_lei_071_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAPROPRIAÇÃO DE ÁREAS DE TERRA POR INTERESSE PÚBLICO E DA OUTRAS PROVIDÊNCIAS. UNIDADES HABITACIONAIS.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/917/projeto_de_lei_073.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/917/projeto_de_lei_073.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 8.286,05, PARA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/919/projeto_de_lei_074.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/919/projeto_de_lei_074.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 56.542,28, EM FAVOR DA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/920/projeto_de_lei_075.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/920/projeto_de_lei_075.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 49.135,54, EM FAVOR DA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/921/projeto_de_lei_076.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/921/projeto_de_lei_076.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2023, NO VALOR DE R$ 15.014,42, PARA SECRETARIA DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/918/projeto_de_lei_077.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/918/projeto_de_lei_077.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAPROPRIAÇÃO DE ÁREAS DE TERRA POR INTERESSE PÚBLICO E DA OUTRAS PROVIDÊNCIAS. (SENHOR ALONSO).</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_078.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_078.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 57.717,92, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/928/projeto_de_lei_079.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/928/projeto_de_lei_079.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 715,965,69 PARA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/996/projeto_de_lei_081_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/996/projeto_de_lei_081_2023.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DOM MUNICÍPIO DE ITAPUÃ DO OESTE PARA O EXERCÍCIO FINANCEIRO DE 2024 E DA OUTRAS PROVIDENCIAS. LOA/2024</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/923/projeto_de_lei_082.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/923/projeto_de_lei_082.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR REPASSADA PELA UNIÃO FEDERAL VISANDO DAR CUMPRIMENTO AO DISPOSTO NA LEI FEDERAL Nº 14.434, DE 4 DE AGOSTO DE 2022 QUE INSTITUIU O PISO SALARIAL NACIONAL DO ENFERMEIRO, DO TÉCNICO DE ENFERMAGEM, DO AUXILIAR DE ENFERMAGEM E DA PARTEIRA NO MUNICÍPIO DE ITAPUÃ DO OESTE.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/924/projeto_de_lei_083.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/924/projeto_de_lei_083.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 369.268,57, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/925/projeto_de_lei_084.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/925/projeto_de_lei_084.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 3.800.000,00, PARA AS SECRETARIAS DA SEMAP, SAÚDE, OBRAS E EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/927/projeto_de_lei_085.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/927/projeto_de_lei_085.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 100,000,00 EM FAVOR DA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/926/projeto_de_lei_086.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/926/projeto_de_lei_086.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 12.707,20, NA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL - SEMTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/930/projeto_de_lei_087.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/930/projeto_de_lei_087.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 36.840,34, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/931/projeto_de_lei_088.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/931/projeto_de_lei_088.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 50.000,00, EM FAVOR DA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/932/projeto_de_lei_089.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/932/projeto_de_lei_089.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RATEIO DOS RECURSOS FINANCEIROS DA POLITICA NACIONAL DOS HOSPITAIS DE PEQUENO PORTE AOS PROFISSIONAIS DA SAÚDE - SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/933/projeto_de_lei_091.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/933/projeto_de_lei_091.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 30.333,76, NA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/934/projeto_de_lei_092.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/934/projeto_de_lei_092.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 56.205,22, NA SECRETARIA DE MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/967/projeto_de_lei_093.2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/967/projeto_de_lei_093.2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 2.246.589,75, PARA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/944/projeto_de_lei_094.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/944/projeto_de_lei_094.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 3.750,00, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/945/projeto_de_lei_095.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/945/projeto_de_lei_095.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 108.356,16, EM FAVOR DA SECRETARIA DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER-SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/946/projeto_de_lei_096.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/946/projeto_de_lei_096.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 63.000,00, EM FAVOR DA SECRETARIA DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER-SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/976/projeto_de_lei_097.2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/976/projeto_de_lei_097.2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO MUNICIPAL DE PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/978/projeto_de_lei_098.2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/978/projeto_de_lei_098.2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 2.000.000,00, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/979/projeto_de_lei_099.2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/979/projeto_de_lei_099.2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 960.000,00, EM FAVOR DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/975/projeto_de_lei_100.2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/975/projeto_de_lei_100.2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 1.260,00, PARA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/987/projeto_de_lei_101.2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/987/projeto_de_lei_101.2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 10.387,60, NA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/986/projeto_de_lei_102.2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/986/projeto_de_lei_102.2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PARCELAMENTO ESPECIAL E REDUÇÃO DE MULTAS E JUROS DE MORA INCIDENTES SOBRE DÉBITOS DE QUALQUER NATUREZA DEVIDOS Á FAZENDA MUNICIPAL DE ITAPUÃ DO OESTE RO, NA FORMA E CONDIÇÕES QUE ESPECIFICA</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/985/projeto_de_lei103.2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/985/projeto_de_lei103.2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER DOAÇÃO DO IMÓVEL MENCIONADO E A CONCEDER ISENÇÃO DE IPTU AS ÁREAS REMANESNTES</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1001/projeto_de_lei_104_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1001/projeto_de_lei_104_2023.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O DIREITO DE FÉRIAS E DÉCIMO TERCEIRO SALÁRIO AOS AGENTES POLÍTICOS DO PODER EXECUTIVO MUNICIPAL, CONFORME PREVISTO NO ARTIGO 7º, INCISO VIII E XVII DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1000/projeto_de_lei_105_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1000/projeto_de_lei_105_2023.pdf</t>
   </si>
   <si>
     <t>CONVERTE O DECRETO 1.892/2018, QUE REGULAMENTA AS ATRIBUIÇÕES DO CARGO DE FISCAL PREVISTO NA LEI Nº128/2015 DE ITAPUÃ DO OESTE/RO EM LEI.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/999/projeto_de_lei_106_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/999/projeto_de_lei_106_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 88.245,95, NA SECRETARIA MUNICIPAL DE SAÚDE-SEMSAU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/997/projeto_de_lei_107_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/997/projeto_de_lei_107_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PRO SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 20.635,90, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/998/projeto_de_lei_108_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/998/projeto_de_lei_108_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PRO SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 28.496,00, PARA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/963/projeto_de_lei_109.23.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/963/projeto_de_lei_109.23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 368.448,74, EM FAVOR DA SECRETARIA DE EDUCAÇÃO, CULTURA DESPORTO E LAZER SEMECE E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_resolucao_02_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_resolucao_02_2023.pdf</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 4º DA RESOLUÇÃO Nº 009, DE 10 DE NOVEMBRO DE 2020, DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/ RO</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/949/projeto_de_resolucao_03_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/949/projeto_de_resolucao_03_2023.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTs 278 E 279, CAPITULO II, SESSÃO ÚNICA, DA REMUNERAÇÃO DO PREFEITO, DO VICE-PREFEITO E DOS VEREADORES, DA RESOLUÇÃO Nº 001/2010 (REGIMENTO INTERNO)</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/941/projeto_de_resolucao_04_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/941/projeto_de_resolucao_04_2023.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE PARA LEGISLATURA DE 2025/2028 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/950/projeto_de_resolucao_05_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/950/projeto_de_resolucao_05_2023.pdf</t>
   </si>
   <si>
     <t>MODIFICA  O ART. 1. º DA RESOLUÇÃO 017/2021 E DAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>1845</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1845/projeto_de_resolucaono014.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA A BAIXA DE BENS PATRIMONIAIS MÓVEIS INSERVÍVEIS DO PODER LEGISLATIVO E, DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/804/projeto_de_resolucao_01.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/804/projeto_de_resolucao_01.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 2° DO ART. 95 DA RESOLUÇÃO N° 001/2010 (REGIMENTO INTERNO) MUDANÇA DOS DIAS DE SESSÃO ORDINÁRIAS.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/947/projeto_de_resolucao_01_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/947/projeto_de_resolucao_01_2023.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 2º DO ART. 95 DA RESOLUÇÃO Nº 001/2010 (REGIMENTO INTERNO) MUDANÇA DOS DIAS DE SESSÃO ORDINÁRIAS.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/877/decreto_001.2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/877/decreto_001.2023.pdf</t>
   </si>
   <si>
     <t>APRECIA E JULGA AS CONTAS DO MUNICÍPIO DE ITAPUÃ DO OESTE-RO EXERCÍCIO DE 2021 SOB A RESPONSABILIDADE DO SENHOR MOISÉS GARCIA CAVALHEIRO - PREFEITO MUNICIPAL, CPF N. 386.428.592-59; E ROBSON ALMEIDA DE OLIVEIRA CONTROLADOR INTERNO DO MUNICÍPIO CPF Nº 742.642.572-04; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/867/projeto_legislativo_01.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/867/projeto_legislativo_01.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR ANTÔNIO COSTA SENA: DISPÕE SOBRE ALTERAÇÃO DA LEI ORDINÁRIA Nº 831 DE 14 DE JUNHO DE 2021, ACRESCENTANDO - PARÁGRAFO ÚNICO - AO ARTIGO 5º DA REFERIDA LEI, QUE TRATA DA INCORPORAÇÃO DOS JOGOS DE FUTEBOL DO CAMPO E OUTRAS ÁREAS DESPORTIVAS AMADORAS DENOMINADO AMADORZÃO, MODALIDADE DOS SETORES E INSTITUÇÕES, AO CALENDÁRIO OFICIAL DO MUNICÍPIO DE ITAPUÃ DO OESTE.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/842/projeto_legislativo_003.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/842/projeto_legislativo_003.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DOS VEREADORES: MINÉIA DA SILVA PEREIRA, LUCAS SANTANA FIUZA, FÁBIO JÚNIOR, ROSE LOPES DOS SANTOS, AILTON JOSÉ DA SILVA E IVAN TENÓRIO. _x000D_
 ASSUNTO: ESTABELECE AS POLÍTICAS PÚBLICAS PARA A SEGURANÇA ESCOLAR NAS INSTITUIÇÕES PÚBLICAS DE ENSINO, NO ÂMBITO DO MUNICIPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/940/projeto_legislativo_05_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/940/projeto_legislativo_05_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS DO MUNICÍPIO DE ITAPUÃ DO OESTE, PARA LEGISLATURA DE 2025 A 2028, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/943/projeto_legislativo_06_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/943/projeto_legislativo_06_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXILIO-ALIMENTAÇÃO AOS VEREADORES DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE RO. _x000D_
 AUTORIA: VEREADORA, ROSE LOPES DOS SANTOS</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/951/projeto_legislativo_07_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/951/projeto_legislativo_07_2023.pdf</t>
   </si>
   <si>
     <t>FICA AUTORIZADO O PODER EXECUTIVO A INCLUIR O ENSINO DA LÍNGUA BRASILEIRA DE SINAIS (LIBRAS), COMO DISCIPLINA CURRICULAR, NA REDE MUNICIPAL DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 AUTORIA: VEREADORA MINEIA EM PARCERIA COM OS DEMAIS VEREADORES: IVAN TENÓRIO, LUCAS SANTANA, ROSE LOPES, FÁBIO JÚNIOR E AILTON JOSÉ.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/952/projeto_legislativo_08_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/952/projeto_legislativo_08_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O USO DO "CORDÃO DE GIRASSOL E/OU CORDÃO QUEBRA CABEÇA" COMO INSTRUMENTO AUXILIAR DE ORIENTAÇÃO PARA IDENTIFICAÇÃO DE PESSOAS COM "DEFICIÊNCIA OCULTAS E/OU TRANSTORNOS DO ESPECTRO AUTISTA-TEA", NO MUNICÍPIO DE ITAPUÃ DO OESTE/RO. _x000D_
 AUTORIA: VEREADORA MINEIA EM PARCERIA COM OS DEMAIS VEREADORES: IVAN TENÓRIO, LUCAS SANTANA, ROSE LOPES, FÁBIO JÚNIOR E AILTON JOSÉ.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/942/projeto_legislativo_09_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/942/projeto_legislativo_09_2023.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA FÉRIAS E DÉCIMO TERCEIRO SALÁRIO AOS AGENTES POLÍTICOS MUNICIPAIS CONFORME PREVISTO NO ARTIGO 7º, INCISO VIII E XVII DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>TP</t>
   </si>
   <si>
     <t>Termo de Posse</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/861/termo_de_posse_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/861/termo_de_posse_2023.pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE DA MESSA DIRETORA BIÊNIO 2023/2024</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/775/portaria01_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/775/portaria01_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE AUDITOR DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/776/portaria02_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/776/portaria02_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE ASSESSOR ESPECIAL DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/777/portaria03_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/777/portaria03_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE AUTORIDADE PARA ASSEGURAR O CUMPRIMENTO DA LEGISLAÇÃO DE TRANSPARÊNCIA.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/778/portaria04_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/778/portaria04_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE AUTORIDADE PARA ASSEGURAR O CUMPRIMENTO DA LEGISLAÇÃO DA OUVIDORIA.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/779/portaria05_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/779/portaria05_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE ASSESSOR PARLAMENTAR DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/789/portaria06.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/789/portaria06.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA COMISSÃO PERMANENTE DE LICITAÇÃO DE MATERIAIS, OBRAS E SERVIÇOS - CPLMOS, E DÁ OUTRAS PROVIDÊNCIAS. (EM CONFORMIDADE COM O PARÁGRAFO 1°, DO ART. 51, DA LEI FEDERAL 8.666/93).</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/790/portaria07.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/790/portaria07.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS VEREADORES PARA REPRESENTAREM O PODER LEGISLATIVO EM VIAGEM OFICIAL, COM DESTINO A BRASILIA-DF.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/795/portaria08.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/795/portaria08.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE SERVIDORES PARA COMPOREM A COMISSÃO DE INVENTÁRIO 2023 DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/791/portaria09_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/791/portaria09_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/801/portaria0102023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/801/portaria0102023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/802/portaria0112023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/802/portaria0112023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA COMISSÃO PERMANENTE DE LICITAÇÃO DE MATERIAIS, OBRAS E SERVIÇOS - CPLMOS, E DÁ OUTRAS PROVIDÊNCIAS. (EM CONFORMIDADE COM O PARÁGRAFO 1º, DO ART. 51, DA LEI FEDERAL 8666/93).</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/805/portaria_012_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/805/portaria_012_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DA VEREADORA PARA REPRESENTAR O PODER LEGISLATIVO EM VIAGEM OFICIAL, COM DESTINO A BRASÍLIA-DF.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/895/portaria_013.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/895/portaria_013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS VEREADORES PARA REPRESENTAÇÃO DA MARCHA DOS LEGISLATIVO MUNICIPAIS EM BRASILIA-DF.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/896/portaria_014.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/896/portaria_014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE CHEFE DE GABINETE DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/866/portaria_015.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/866/portaria_015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA MATERNIDADE A SERVIDORA ANA BEATRIZ HANEMANN DE ARAÚJO.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/897/portaria_016.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/897/portaria_016.pdf</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/898/portaria_017.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/898/portaria_017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE DIRETORA FINANCEIRA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/865/portaria_018.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/865/portaria_018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTERO.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/876/portaria_020.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/876/portaria_020.pdf</t>
   </si>
   <si>
     <t>DECLARA LUTO OFICIAL E PONTO FACULTATIVO NO PODER LEGISLATIVO DO MUNICÍPIO DE ITAPUÃ DO OESTE-RO.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/899/portaria_021.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/899/portaria_021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO VEREADOR PARA REPRESENTAR O PODER LEGISLATIVO EM VIAGEM OFICIAL, COM DESTINO A BRASÍLIA-DF.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/911/portaria_022.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/911/portaria_022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA COMISSÃO PARA RECEBIMENTO DE MATERIAIS PERMANENTES E OBRAS.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/938/portaria_023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/938/portaria_023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA DE FERIADO DO DIA 15 DE NOVEMBRO DE 2023 PARA O EXPEDIENTE LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>At</t>
   </si>
   <si>
     <t>Atas</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/794/ata012023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/794/ata012023.pdf</t>
   </si>
   <si>
     <t>ATA DA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 15 DE FEVEREIRO DE 2023.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/806/ata02_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/806/ata02_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 24 DE FEVEREIRO DE 2023.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/807/ata03_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/807/ata03_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 28 DE FEVEREIRO DE 2023.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/808/ata04_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/808/ata04_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 09 DE MARÇO DE 2023.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/809/ata05_2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/809/ata05_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 16 DE MARÇO DE 2023.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/815/ata_06.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/815/ata_06.pdf</t>
   </si>
   <si>
     <t>ATA DA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 23 DE MARÇO DE 2023.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/824/ata_07.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/824/ata_07.pdf</t>
   </si>
   <si>
     <t>ATA DA SÉTIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/ RO, REALIZADA NO DIA 20 DE ABRIL DE 2023.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/900/ata_08.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/900/ata_08.pdf</t>
   </si>
   <si>
     <t>ATA DA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃDFO OESTE/RO, REALIZADA NO DIA 06 DE ABRIL DE 2023.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/901/ata_09.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/901/ata_09.pdf</t>
   </si>
   <si>
     <t>ATA DA NONA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃDFO OESTE/RO, REALIZADA NO DIA 13 DE ABRIL DE 2023.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/862/ata_10.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/862/ata_10.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 20 DE ABRIL DE 2023.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/823/ata_11.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/823/ata_11.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/ RO, NO DIA 27 DE ABRIL DE 2023.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/836/ata_12.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/836/ata_12.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 04 DE MAIO DE 2023.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/837/ata_13.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/837/ata_13.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 11 DE MAIO DE 2023.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/838/ata_14.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/838/ata_14.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 18 DE MAIO DE 2023.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/851/ata_15.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/851/ata_15.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 25 DE MAIO DE 2023.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/852/ata_16.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/852/ata_16.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 01 DE JUNHO DE 2023.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/863/ata_17.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/863/ata_17.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA SÉTIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 09 DE JUNHO DE 2023.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/850/ata_18.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/850/ata_18.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 14 DE JUNHO DE 2023.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/864/ata_19.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/864/ata_19.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA NONA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 22 DE JUNHO DE 2023.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/902/ata_20.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/902/ata_20.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 29 DE JUNHO DE 2023.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/879/ata_21.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/879/ata_21.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 03 DE JUNHO DE 2023.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/880/ata_22.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/880/ata_22.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 10 DE JUNHO DE 2023.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/881/ata_23.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/881/ata_23.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 17 DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/886/ata_24.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/886/ata_24.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 31 DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/903/ata_25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/903/ata_25.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 31 DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/904/ata_26.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/904/ata_26.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 08 DE SETEMBRO DE 2023.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/905/ata_27.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/905/ata_27.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA SÉTIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 14 DE SETEMBRO DE 2023.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/906/ata_28.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/906/ata_28.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 21 DE SETEMBRO DE 2023.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/912/ata_29.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/912/ata_29.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA NONA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 28 DE SETEMBRO DE 2023.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/913/ata_30.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/913/ata_30.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 05 DE OUTUBRO DE 2023.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/922/ata_31.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/922/ata_31.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 13 DE OUTUBRO DE 2023.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/935/ata_32.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/935/ata_32.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 19 DE OUTUBRO DE 2023.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/936/ata_33.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/936/ata_33.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 26 DE OUTUBRO DE 2023.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/937/ata_34.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/937/ata_34.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 03 DE NOVEMBRO DE 2023.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/954/ata_35.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/954/ata_35.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 09 DE NOVEMBRO DE 2023.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/955/ata_36.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/955/ata_36.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 16 DE NOVEMBRO DE 2023.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/956/ata_37.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/956/ata_37.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA SÉTEMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 23 DE NOVEMBRO DE 2023.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/980/ata_38.2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/980/ata_38.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 30 DE NOVEMBRO DE 2023.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/990/ata_40.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/990/ata_40.pdf</t>
   </si>
   <si>
     <t>ATA DA QUADRAGÉSIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 14 DE DEZEMBRO DE 2023.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/878/decreto_001.2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/878/decreto_001.2023.pdf</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/796/mocao_de_aplauso_01.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/796/mocao_de_aplauso_01.pdf</t>
   </si>
   <si>
     <t>PARA OS SD PMM CRISTIAN RAFAEL ANDRADE DE SOUZA E CB PMM (KAIO VINÍCIOS SANTOS OLIVEIRA).</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/797/mocao_de_aplauso_02.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/797/mocao_de_aplauso_02.pdf</t>
   </si>
   <si>
     <t>PARA SENHORA MARIA DOS MILAGRES MORAES DA SILVA.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/798/mocao_de_aplauso_03.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/798/mocao_de_aplauso_03.pdf</t>
   </si>
   <si>
     <t>PARA AO CABO DA POLÍCIA MILITAR JADERSON HENRIQUE DA SILVA FELIPEPELOS.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1458/decreto_001.2023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1458/decreto_001.2023.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2400,67 +2409,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/909/projeto_de_indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/910/projeto_de_indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/840/projeto_indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/841/projeto_indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/953/projeto_de_indicacao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/793/projeto01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/787/projeto003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/788/projeto004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/792/projeto05.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/803/projeto_de_lei_082023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/813/projeto009.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/814/projeto010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/812/projeto012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/816/projeto013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/817/projeto014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/818/projeto015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/819/projeto016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/822/projeto017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/820/projeto018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/821/projeto019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/827/projeto_020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/828/projeto_021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/834/projeto_022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/829/projeto_023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/831/projeto_024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/832/projeto_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/826/projeto_028.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/825/projeto_029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/833/projeto_030.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/830/projeto_031.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/884/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/839/projeto_033.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/843/projeto_034.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/844/projeto_035.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/845/projeto_036.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/846/projeto_037.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/847/projeto_038.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/848/projeto_039.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/849/projeto_040.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/853/projeto_de_lei_042.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/854/projeto_de_lei_043.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/855/projeto_de_lei_044.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/857/projeto_de_lei_045.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/858/projeto_de_lei_046.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/859/projeto_de_lei_047.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/860/projeto_de_lei_048.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/856/projeto_de_lei_049.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/872/projeto_de_lei_050.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/871/projeto_de_lei_051.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/873/projeto_de_lei_052.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/875/projeto_de_lei_053.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/874/projeto_de_lei_054.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/869/projeto_de_lei_055.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/870/projeto_de_lei_056.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/868/projeto_de_lei_057.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/883/projeto_de_lei_058.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/882/projeto_de_lei_060.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/887/projeto_de_lei_061.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/888/projeto_de_lei_063.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/889/projeto_de_lei_064.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/890/projeto_de_lei_065.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/891/projeto_de_lei_066.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/892/projeto_de_lei_067.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/893/projeto_de_lei_068.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/894/projeto_de_lei_069.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/915/projeto_de_lei_070.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/916/projeto_de_lei_071_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/917/projeto_de_lei_073.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/919/projeto_de_lei_074.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/920/projeto_de_lei_075.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/921/projeto_de_lei_076.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/918/projeto_de_lei_077.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_078.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/928/projeto_de_lei_079.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/996/projeto_de_lei_081_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/923/projeto_de_lei_082.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/924/projeto_de_lei_083.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/925/projeto_de_lei_084.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/927/projeto_de_lei_085.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/926/projeto_de_lei_086.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/930/projeto_de_lei_087.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/931/projeto_de_lei_088.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/932/projeto_de_lei_089.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/933/projeto_de_lei_091.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/934/projeto_de_lei_092.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/967/projeto_de_lei_093.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/944/projeto_de_lei_094.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/945/projeto_de_lei_095.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/946/projeto_de_lei_096.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/976/projeto_de_lei_097.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/978/projeto_de_lei_098.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/979/projeto_de_lei_099.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/975/projeto_de_lei_100.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/987/projeto_de_lei_101.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/986/projeto_de_lei_102.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/985/projeto_de_lei103.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1001/projeto_de_lei_104_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1000/projeto_de_lei_105_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/999/projeto_de_lei_106_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/997/projeto_de_lei_107_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/998/projeto_de_lei_108_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/963/projeto_de_lei_109.23.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_resolucao_02_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/949/projeto_de_resolucao_03_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/941/projeto_de_resolucao_04_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/950/projeto_de_resolucao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/804/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/947/projeto_de_resolucao_01_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/877/decreto_001.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/867/projeto_legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/842/projeto_legislativo_003.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/940/projeto_legislativo_05_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/943/projeto_legislativo_06_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/951/projeto_legislativo_07_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/952/projeto_legislativo_08_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/942/projeto_legislativo_09_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/861/termo_de_posse_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/775/portaria01_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/776/portaria02_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/777/portaria03_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/778/portaria04_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/779/portaria05_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/789/portaria06.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/790/portaria07.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/795/portaria08.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/791/portaria09_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/801/portaria0102023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/802/portaria0112023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/805/portaria_012_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/895/portaria_013.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/896/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/866/portaria_015.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/897/portaria_016.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/898/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/865/portaria_018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/876/portaria_020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/899/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/911/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/938/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/794/ata012023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/806/ata02_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/807/ata03_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/808/ata04_2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/809/ata05_2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/815/ata_06.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/824/ata_07.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/900/ata_08.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/901/ata_09.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/862/ata_10.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/823/ata_11.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/836/ata_12.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/837/ata_13.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/838/ata_14.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/851/ata_15.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/852/ata_16.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/863/ata_17.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/850/ata_18.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/864/ata_19.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/902/ata_20.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/879/ata_21.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/880/ata_22.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/881/ata_23.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/886/ata_24.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/903/ata_25.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/904/ata_26.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/905/ata_27.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/906/ata_28.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/912/ata_29.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/913/ata_30.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/922/ata_31.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/935/ata_32.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/936/ata_33.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/937/ata_34.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/954/ata_35.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/955/ata_36.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/956/ata_37.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/980/ata_38.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/990/ata_40.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/878/decreto_001.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/796/mocao_de_aplauso_01.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/797/mocao_de_aplauso_02.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/798/mocao_de_aplauso_03.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1458/decreto_001.2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/909/projeto_de_indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/910/projeto_de_indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/840/projeto_indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/841/projeto_indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/953/projeto_de_indicacao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/793/projeto01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/787/projeto003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/788/projeto004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/792/projeto05.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/803/projeto_de_lei_082023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/813/projeto009.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/814/projeto010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/812/projeto012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/816/projeto013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/817/projeto014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/818/projeto015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/819/projeto016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/822/projeto017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/820/projeto018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/821/projeto019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/827/projeto_020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/828/projeto_021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/834/projeto_022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/829/projeto_023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/831/projeto_024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/832/projeto_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/826/projeto_028.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/825/projeto_029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/833/projeto_030.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/830/projeto_031.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/884/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/839/projeto_033.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/843/projeto_034.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/844/projeto_035.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/845/projeto_036.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/846/projeto_037.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/847/projeto_038.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/848/projeto_039.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/849/projeto_040.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/853/projeto_de_lei_042.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/854/projeto_de_lei_043.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/855/projeto_de_lei_044.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/857/projeto_de_lei_045.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/858/projeto_de_lei_046.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/859/projeto_de_lei_047.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/860/projeto_de_lei_048.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/856/projeto_de_lei_049.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/872/projeto_de_lei_050.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/871/projeto_de_lei_051.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/873/projeto_de_lei_052.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/875/projeto_de_lei_053.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/874/projeto_de_lei_054.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/869/projeto_de_lei_055.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/870/projeto_de_lei_056.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/868/projeto_de_lei_057.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/883/projeto_de_lei_058.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/882/projeto_de_lei_060.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/887/projeto_de_lei_061.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/888/projeto_de_lei_063.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/889/projeto_de_lei_064.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/890/projeto_de_lei_065.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/891/projeto_de_lei_066.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/892/projeto_de_lei_067.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/893/projeto_de_lei_068.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/894/projeto_de_lei_069.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/915/projeto_de_lei_070.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/916/projeto_de_lei_071_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/917/projeto_de_lei_073.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/919/projeto_de_lei_074.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/920/projeto_de_lei_075.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/921/projeto_de_lei_076.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/918/projeto_de_lei_077.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_078.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/928/projeto_de_lei_079.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/996/projeto_de_lei_081_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/923/projeto_de_lei_082.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/924/projeto_de_lei_083.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/925/projeto_de_lei_084.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/927/projeto_de_lei_085.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/926/projeto_de_lei_086.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/930/projeto_de_lei_087.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/931/projeto_de_lei_088.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/932/projeto_de_lei_089.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/933/projeto_de_lei_091.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/934/projeto_de_lei_092.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/967/projeto_de_lei_093.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/944/projeto_de_lei_094.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/945/projeto_de_lei_095.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/946/projeto_de_lei_096.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/976/projeto_de_lei_097.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/978/projeto_de_lei_098.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/979/projeto_de_lei_099.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/975/projeto_de_lei_100.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/987/projeto_de_lei_101.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/986/projeto_de_lei_102.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/985/projeto_de_lei103.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1001/projeto_de_lei_104_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1000/projeto_de_lei_105_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/999/projeto_de_lei_106_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/997/projeto_de_lei_107_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/998/projeto_de_lei_108_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/963/projeto_de_lei_109.23.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_resolucao_02_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/949/projeto_de_resolucao_03_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/941/projeto_de_resolucao_04_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/950/projeto_de_resolucao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1845/projeto_de_resolucaono014.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/804/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/947/projeto_de_resolucao_01_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/877/decreto_001.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/867/projeto_legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/842/projeto_legislativo_003.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/940/projeto_legislativo_05_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/943/projeto_legislativo_06_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/951/projeto_legislativo_07_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/952/projeto_legislativo_08_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/942/projeto_legislativo_09_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/861/termo_de_posse_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/775/portaria01_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/776/portaria02_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/777/portaria03_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/778/portaria04_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/779/portaria05_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/789/portaria06.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/790/portaria07.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/795/portaria08.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/791/portaria09_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/801/portaria0102023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/802/portaria0112023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/805/portaria_012_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/895/portaria_013.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/896/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/866/portaria_015.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/897/portaria_016.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/898/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/865/portaria_018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/876/portaria_020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/899/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/911/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/938/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/794/ata012023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/806/ata02_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/807/ata03_2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/808/ata04_2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/809/ata05_2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/815/ata_06.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/824/ata_07.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/900/ata_08.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/901/ata_09.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/862/ata_10.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/823/ata_11.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/836/ata_12.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/837/ata_13.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/838/ata_14.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/851/ata_15.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/852/ata_16.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/863/ata_17.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/850/ata_18.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/864/ata_19.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/902/ata_20.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/879/ata_21.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/880/ata_22.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/881/ata_23.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/886/ata_24.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/903/ata_25.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/904/ata_26.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/905/ata_27.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/906/ata_28.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/912/ata_29.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/913/ata_30.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/922/ata_31.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/935/ata_32.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/936/ata_33.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/937/ata_34.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/954/ata_35.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/955/ata_36.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/956/ata_37.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/980/ata_38.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/990/ata_40.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/878/decreto_001.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/796/mocao_de_aplauso_01.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/797/mocao_de_aplauso_02.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/798/mocao_de_aplauso_03.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1458/decreto_001.2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H184"/>
+  <dimension ref="A1:H185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4892,1811 +4901,1834 @@
       </c>
       <c r="C107" t="s">
         <v>28</v>
       </c>
       <c r="D107" t="s">
         <v>418</v>
       </c>
       <c r="E107" t="s">
         <v>419</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>429</v>
       </c>
       <c r="H107" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>431</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="D108" t="s">
         <v>418</v>
       </c>
       <c r="E108" t="s">
         <v>419</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>432</v>
       </c>
       <c r="H108" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>434</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D109" t="s">
         <v>418</v>
       </c>
       <c r="E109" t="s">
         <v>419</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>435</v>
       </c>
       <c r="H109" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>437</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>10</v>
+        <v>78</v>
       </c>
       <c r="D110" t="s">
+        <v>418</v>
+      </c>
+      <c r="E110" t="s">
+        <v>419</v>
+      </c>
+      <c r="G110" s="1" t="s">
         <v>438</v>
       </c>
-      <c r="E110" t="s">
+      <c r="H110" t="s">
         <v>439</v>
-      </c>
-[...4 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>10</v>
       </c>
       <c r="D111" t="s">
-        <v>32</v>
+        <v>441</v>
       </c>
       <c r="E111" t="s">
+        <v>442</v>
+      </c>
+      <c r="G111" s="1" t="s">
         <v>443</v>
       </c>
-      <c r="G111" s="1" t="s">
+      <c r="H111" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>445</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" t="s">
+        <v>32</v>
+      </c>
+      <c r="E112" t="s">
         <v>446</v>
-      </c>
-[...10 lines deleted...]
-        <v>443</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>447</v>
       </c>
       <c r="H112" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>449</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D113" t="s">
         <v>32</v>
       </c>
       <c r="E113" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>450</v>
       </c>
       <c r="H113" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>452</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
+        <v>28</v>
+      </c>
+      <c r="D114" t="s">
+        <v>32</v>
+      </c>
+      <c r="E114" t="s">
+        <v>446</v>
+      </c>
+      <c r="G114" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="D114" t="s">
-[...5 lines deleted...]
-      <c r="G114" s="1" t="s">
+      <c r="H114" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>455</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
         <v>456</v>
       </c>
-      <c r="B115" t="s">
-[...2 lines deleted...]
-      <c r="C115" t="s">
+      <c r="D115" t="s">
+        <v>32</v>
+      </c>
+      <c r="E115" t="s">
+        <v>446</v>
+      </c>
+      <c r="G115" s="1" t="s">
         <v>457</v>
       </c>
-      <c r="D115" t="s">
-[...5 lines deleted...]
-      <c r="G115" s="1" t="s">
+      <c r="H115" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
+        <v>459</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
         <v>460</v>
       </c>
-      <c r="B116" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D116" t="s">
         <v>32</v>
       </c>
       <c r="E116" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>461</v>
       </c>
       <c r="H116" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>463</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D117" t="s">
         <v>32</v>
       </c>
       <c r="E117" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H117" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>466</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D118" t="s">
+        <v>32</v>
+      </c>
+      <c r="E118" t="s">
+        <v>446</v>
+      </c>
+      <c r="G118" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="E118" t="s">
+      <c r="H118" t="s">
         <v>468</v>
-      </c>
-[...4 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>469</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>20</v>
+      </c>
+      <c r="D119" t="s">
+        <v>470</v>
+      </c>
+      <c r="E119" t="s">
         <v>471</v>
       </c>
-      <c r="B119" t="s">
-[...5 lines deleted...]
-      <c r="D119" t="s">
+      <c r="G119" s="1" t="s">
         <v>472</v>
       </c>
-      <c r="E119" t="s">
+      <c r="H119" t="s">
         <v>473</v>
-      </c>
-[...4 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>474</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>10</v>
+      </c>
+      <c r="D120" t="s">
+        <v>475</v>
+      </c>
+      <c r="E120" t="s">
         <v>476</v>
-      </c>
-[...10 lines deleted...]
-        <v>473</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>477</v>
       </c>
       <c r="H120" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
         <v>479</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D121" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E121" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>480</v>
       </c>
       <c r="H121" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
         <v>482</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D122" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E122" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>483</v>
       </c>
       <c r="H122" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>485</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D123" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E123" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>486</v>
       </c>
       <c r="H123" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>488</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>453</v>
+        <v>28</v>
       </c>
       <c r="D124" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E124" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>489</v>
       </c>
       <c r="H124" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>491</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="D125" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E125" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>492</v>
       </c>
       <c r="H125" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>494</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>46</v>
+        <v>460</v>
       </c>
       <c r="D126" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E126" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>495</v>
       </c>
       <c r="H126" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>497</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D127" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E127" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>498</v>
       </c>
       <c r="H127" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>500</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D128" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E128" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>501</v>
       </c>
       <c r="H128" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>503</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
+        <v>54</v>
+      </c>
+      <c r="D129" t="s">
+        <v>475</v>
+      </c>
+      <c r="E129" t="s">
+        <v>476</v>
+      </c>
+      <c r="G129" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="D129" t="s">
-[...5 lines deleted...]
-      <c r="G129" s="1" t="s">
+      <c r="H129" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
+        <v>506</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
         <v>507</v>
       </c>
-      <c r="B130" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D130" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E130" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>508</v>
       </c>
       <c r="H130" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>510</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D131" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E131" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>511</v>
       </c>
       <c r="H131" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>513</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D132" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E132" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>514</v>
       </c>
       <c r="H132" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>516</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D133" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E133" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>517</v>
       </c>
       <c r="H133" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>519</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D134" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E134" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>520</v>
       </c>
       <c r="H134" t="s">
-        <v>509</v>
+        <v>521</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D135" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E135" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="H135" t="s">
-        <v>523</v>
+        <v>512</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>524</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D136" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E136" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>525</v>
       </c>
       <c r="H136" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>527</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D137" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E137" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>528</v>
       </c>
       <c r="H137" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>530</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D138" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E138" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>531</v>
       </c>
       <c r="H138" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>533</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D139" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E139" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>534</v>
       </c>
       <c r="H139" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>536</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D140" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E140" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>537</v>
       </c>
       <c r="H140" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>539</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="D141" t="s">
+        <v>475</v>
+      </c>
+      <c r="E141" t="s">
+        <v>476</v>
+      </c>
+      <c r="G141" s="1" t="s">
         <v>540</v>
       </c>
-      <c r="E141" t="s">
+      <c r="H141" t="s">
         <v>541</v>
-      </c>
-[...4 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>542</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>10</v>
+      </c>
+      <c r="D142" t="s">
+        <v>543</v>
+      </c>
+      <c r="E142" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>541</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>545</v>
       </c>
       <c r="H142" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>547</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D143" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E143" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>548</v>
       </c>
       <c r="H143" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>550</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D144" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E144" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>551</v>
       </c>
       <c r="H144" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>553</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D145" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E145" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>554</v>
       </c>
       <c r="H145" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>556</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>453</v>
+        <v>28</v>
       </c>
       <c r="D146" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E146" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>557</v>
       </c>
       <c r="H146" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>559</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="D147" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E147" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>560</v>
       </c>
       <c r="H147" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>562</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>46</v>
+        <v>460</v>
       </c>
       <c r="D148" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E148" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>563</v>
       </c>
       <c r="H148" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>565</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D149" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E149" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>566</v>
       </c>
       <c r="H149" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>568</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D150" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E150" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>569</v>
       </c>
       <c r="H150" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>571</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>504</v>
+        <v>54</v>
       </c>
       <c r="D151" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E151" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>572</v>
       </c>
       <c r="H151" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>574</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>58</v>
+        <v>507</v>
       </c>
       <c r="D152" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E152" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>575</v>
       </c>
       <c r="H152" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>577</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D153" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E153" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>578</v>
       </c>
       <c r="H153" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>580</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D154" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E154" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>581</v>
       </c>
       <c r="H154" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
         <v>583</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D155" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E155" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>584</v>
       </c>
       <c r="H155" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>586</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D156" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E156" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>587</v>
       </c>
       <c r="H156" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>589</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D157" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E157" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>590</v>
       </c>
       <c r="H157" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>592</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D158" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E158" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>593</v>
       </c>
       <c r="H158" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>595</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D159" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E159" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>596</v>
       </c>
       <c r="H159" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>598</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D160" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E160" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>599</v>
       </c>
       <c r="H160" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>601</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D161" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E161" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>602</v>
       </c>
       <c r="H161" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>604</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D162" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E162" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>605</v>
       </c>
       <c r="H162" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>607</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D163" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E163" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>608</v>
       </c>
       <c r="H163" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>610</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D164" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E164" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>611</v>
       </c>
       <c r="H164" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>613</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
+        <v>106</v>
+      </c>
+      <c r="D165" t="s">
+        <v>543</v>
+      </c>
+      <c r="E165" t="s">
+        <v>544</v>
+      </c>
+      <c r="G165" s="1" t="s">
         <v>614</v>
       </c>
-      <c r="D165" t="s">
-[...5 lines deleted...]
-      <c r="G165" s="1" t="s">
+      <c r="H165" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
+        <v>616</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
         <v>617</v>
       </c>
-      <c r="B166" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D166" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E166" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>618</v>
       </c>
       <c r="H166" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>620</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
+        <v>110</v>
+      </c>
+      <c r="D167" t="s">
+        <v>543</v>
+      </c>
+      <c r="E167" t="s">
+        <v>544</v>
+      </c>
+      <c r="G167" s="1" t="s">
         <v>621</v>
       </c>
-      <c r="D167" t="s">
-[...5 lines deleted...]
-      <c r="G167" s="1" t="s">
+      <c r="H167" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
+        <v>623</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
         <v>624</v>
       </c>
-      <c r="B168" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D168" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E168" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>625</v>
       </c>
       <c r="H168" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>627</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D169" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E169" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>628</v>
       </c>
       <c r="H169" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>630</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D170" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E170" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>631</v>
       </c>
       <c r="H170" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>633</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D171" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E171" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>634</v>
       </c>
       <c r="H171" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>636</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D172" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E172" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>637</v>
       </c>
       <c r="H172" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>639</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D173" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E173" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>640</v>
       </c>
       <c r="H173" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>642</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="D174" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E174" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>643</v>
       </c>
       <c r="H174" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>645</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="D175" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E175" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>646</v>
       </c>
       <c r="H175" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
         <v>648</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="D176" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E176" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>649</v>
       </c>
       <c r="H176" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>651</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="D177" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E177" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>652</v>
       </c>
       <c r="H177" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>654</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="D178" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E178" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>655</v>
       </c>
       <c r="H178" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>657</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="D179" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E179" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>658</v>
       </c>
       <c r="H179" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>660</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>10</v>
+        <v>162</v>
       </c>
       <c r="D180" t="s">
+        <v>543</v>
+      </c>
+      <c r="E180" t="s">
+        <v>544</v>
+      </c>
+      <c r="G180" s="1" t="s">
         <v>661</v>
       </c>
-      <c r="E180" t="s">
+      <c r="H180" t="s">
         <v>662</v>
-      </c>
-[...4 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
         <v>10</v>
       </c>
       <c r="D181" t="s">
+        <v>664</v>
+      </c>
+      <c r="E181" t="s">
         <v>665</v>
       </c>
-      <c r="E181" t="s">
+      <c r="G181" s="1" t="s">
         <v>666</v>
       </c>
-      <c r="G181" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H181" t="s">
-        <v>668</v>
+        <v>444</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
+        <v>667</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>10</v>
+      </c>
+      <c r="D182" t="s">
+        <v>668</v>
+      </c>
+      <c r="E182" t="s">
         <v>669</v>
-      </c>
-[...10 lines deleted...]
-        <v>666</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>670</v>
       </c>
       <c r="H182" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>672</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D183" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="E183" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>673</v>
       </c>
       <c r="H183" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>675</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
+        <v>20</v>
+      </c>
+      <c r="D184" t="s">
+        <v>668</v>
+      </c>
+      <c r="E184" t="s">
+        <v>669</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H184" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>678</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
         <v>10</v>
       </c>
-      <c r="D184" t="s">
-[...9 lines deleted...]
-        <v>441</v>
+      <c r="D185" t="s">
+        <v>679</v>
+      </c>
+      <c r="E185" t="s">
+        <v>680</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H185" t="s">
+        <v>444</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6840,50 +6872,51 @@
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
     <hyperlink ref="G173" r:id="rId172"/>
     <hyperlink ref="G174" r:id="rId173"/>
     <hyperlink ref="G175" r:id="rId174"/>
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>