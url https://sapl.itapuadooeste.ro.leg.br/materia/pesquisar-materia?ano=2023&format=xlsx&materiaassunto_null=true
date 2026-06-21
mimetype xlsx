--- v1 (2026-05-06)
+++ v2 (2026-06-21)
@@ -10,543 +10,987 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1296" uniqueCount="682">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1296" uniqueCount="683">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>794</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>At</t>
+  </si>
+  <si>
+    <t>Atas</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/794/ata012023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 15 DE FEVEREIRO DE 2023.</t>
+  </si>
+  <si>
+    <t>806</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/806/ata02_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 24 DE FEVEREIRO DE 2023.</t>
+  </si>
+  <si>
+    <t>807</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/807/ata03_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 28 DE FEVEREIRO DE 2023.</t>
+  </si>
+  <si>
+    <t>808</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/808/ata04_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 09 DE MARÇO DE 2023.</t>
+  </si>
+  <si>
+    <t>809</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/809/ata05_2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 16 DE MARÇO DE 2023.</t>
+  </si>
+  <si>
+    <t>815</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/815/ata_06.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 23 DE MARÇO DE 2023.</t>
+  </si>
+  <si>
+    <t>824</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/824/ata_07.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA SÉTIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/ RO, REALIZADA NO DIA 20 DE ABRIL DE 2023.</t>
+  </si>
+  <si>
+    <t>900</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/900/ata_08.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃDFO OESTE/RO, REALIZADA NO DIA 06 DE ABRIL DE 2023.</t>
+  </si>
+  <si>
+    <t>901</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/901/ata_09.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA NONA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃDFO OESTE/RO, REALIZADA NO DIA 13 DE ABRIL DE 2023.</t>
+  </si>
+  <si>
+    <t>862</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/862/ata_10.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 20 DE ABRIL DE 2023.</t>
+  </si>
+  <si>
+    <t>823</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/823/ata_11.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/ RO, NO DIA 27 DE ABRIL DE 2023.</t>
+  </si>
+  <si>
+    <t>836</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/836/ata_12.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 04 DE MAIO DE 2023.</t>
+  </si>
+  <si>
+    <t>837</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/837/ata_13.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 11 DE MAIO DE 2023.</t>
+  </si>
+  <si>
+    <t>838</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/838/ata_14.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 18 DE MAIO DE 2023.</t>
+  </si>
+  <si>
+    <t>851</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/851/ata_15.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 25 DE MAIO DE 2023.</t>
+  </si>
+  <si>
+    <t>852</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/852/ata_16.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 01 DE JUNHO DE 2023.</t>
+  </si>
+  <si>
+    <t>863</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/863/ata_17.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA SÉTIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 09 DE JUNHO DE 2023.</t>
+  </si>
+  <si>
+    <t>850</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/850/ata_18.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 14 DE JUNHO DE 2023.</t>
+  </si>
+  <si>
+    <t>864</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/864/ata_19.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA NONA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 22 DE JUNHO DE 2023.</t>
+  </si>
+  <si>
+    <t>902</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/902/ata_20.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 29 DE JUNHO DE 2023.</t>
+  </si>
+  <si>
+    <t>879</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/879/ata_21.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 03 DE JUNHO DE 2023.</t>
+  </si>
+  <si>
+    <t>880</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/880/ata_22.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 10 DE JUNHO DE 2023.</t>
+  </si>
+  <si>
+    <t>881</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/881/ata_23.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 17 DE AGOSTO DE 2023.</t>
+  </si>
+  <si>
+    <t>886</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/886/ata_24.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 31 DE AGOSTO DE 2023.</t>
+  </si>
+  <si>
+    <t>903</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/903/ata_25.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 31 DE AGOSTO DE 2023.</t>
+  </si>
+  <si>
+    <t>904</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/904/ata_26.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 08 DE SETEMBRO DE 2023.</t>
+  </si>
+  <si>
+    <t>905</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/905/ata_27.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA SÉTIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 14 DE SETEMBRO DE 2023.</t>
+  </si>
+  <si>
+    <t>906</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/906/ata_28.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 21 DE SETEMBRO DE 2023.</t>
+  </si>
+  <si>
+    <t>912</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/912/ata_29.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA VIGÉSIMA NONA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 28 DE SETEMBRO DE 2023.</t>
+  </si>
+  <si>
+    <t>913</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/913/ata_30.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA TRIGÉSIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 05 DE OUTUBRO DE 2023.</t>
+  </si>
+  <si>
+    <t>922</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/922/ata_31.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA TRIGÉSIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 13 DE OUTUBRO DE 2023.</t>
+  </si>
+  <si>
+    <t>935</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/935/ata_32.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA TRIGÉSIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 19 DE OUTUBRO DE 2023.</t>
+  </si>
+  <si>
+    <t>936</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/936/ata_33.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA TRIGÉSIMA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 26 DE OUTUBRO DE 2023.</t>
+  </si>
+  <si>
+    <t>937</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/937/ata_34.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA TRIGÉSIMA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 03 DE NOVEMBRO DE 2023.</t>
+  </si>
+  <si>
+    <t>954</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/954/ata_35.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA TRIGÉSIMA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 09 DE NOVEMBRO DE 2023.</t>
+  </si>
+  <si>
+    <t>955</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/955/ata_36.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA TRIGÉSIMA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 16 DE NOVEMBRO DE 2023.</t>
+  </si>
+  <si>
+    <t>956</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/956/ata_37.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA TRIGÉSIMA SÉTEMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 23 DE NOVEMBRO DE 2023.</t>
+  </si>
+  <si>
+    <t>980</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/980/ata_38.2023.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA TRIGÉSIMA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 30 DE NOVEMBRO DE 2023.</t>
+  </si>
+  <si>
+    <t>990</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/990/ata_40.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA QUADRAGÉSIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 14 DE DEZEMBRO DE 2023.</t>
+  </si>
+  <si>
+    <t>878</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/878/decreto_001.2023.pdf</t>
+  </si>
+  <si>
+    <t>APRECIA E JULGA AS CONTAS DO MUNICÍPIO DE ITAPUÃ DO OESTE-RO EXERCÍCIO DE 2021 SOB A RESPONSABILIDADE DO SENHOR MOISÉS GARCIA CAVALHEIRO - PREFEITO MUNICIPAL, CPF N. 386.428.592-59; E ROBSON ALMEIDA DE OLIVEIRA CONTROLADOR INTERNO DO MUNICÍPIO CPF Nº 742.642.572-04; E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>909</t>
   </si>
   <si>
-    <t>2023</t>
-[...4 lines deleted...]
-  <si>
     <t>i</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/909/projeto_de_indicacao_01.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DISPONIBILIZADO AUXILIO DESLOCAMENTO DE INCENTIVO AOS MÉDICOS DENTISTAS QUE COMPÕE A EQUIPE DE SAÚDE DA FAMÍLIA QUE NÃO RESIDEM NO MUNICÍPIO DE ITAPUÃ DO OESTE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/910/projeto_de_indicacao_02.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL DE ITAPUÃ DO OESTE INSTITUI A LEI LUCAS QUE DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO DE CURSOS DE PRIMEIROS SOCORROS POR PROFESSORES E FUNCIONÁRIOS QUE TENHAM CONTATO DIRETO COM OS ALUNOS NAS CRECHES E ESCOLAS DE EDUCAÇÃO INFANTIL INSTALADAS NO MUNICÍPIO DE ITAPUÃ DO OESTE E DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/840/projeto_indicacao_003.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR ANTÔNIO COSTA SENA. ASSUNTO: CRIA A GUARDA CIVIL MUNICIPAL DO MUNICÍPIO DE ITAPUÃ DO OESTE RO - GCMIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/841/projeto_indicacao_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL DE ITAPUÃ DO OESTE ´´ISENTA DA COBRANÇA DE TAXAS A QUALQUER TÍTULO, AS ASSOCIAÇÕES SEM FINS LUCRATIVOS COM SEDE NO MUNICÍPIO DE ITAPUÃ DO OESTE, ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.''</t>
   </si>
   <si>
     <t>953</t>
-  </si>
-[...1 lines deleted...]
-    <t>5</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/953/projeto_de_indicacao_05_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ALVARÁ DE ESTABELECIMENTOS PRESTADORES DE SERVIÇOS FUNERÁRIOS E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 AUTORIA: VEREADORA MINEIA DA SILVA PEREIRA EM PARCERIA COM OS DEMAIS VEREADORES: IVAN TENÓRIO, LUCAS SANTANA, ROSE LOPES, FÁBIO JÚNIOR E AILTON JOSÉ.</t>
   </si>
   <si>
+    <t>796</t>
+  </si>
+  <si>
+    <t>MAP</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/796/mocao_de_aplauso_01.pdf</t>
+  </si>
+  <si>
+    <t>PARA OS SD PMM CRISTIAN RAFAEL ANDRADE DE SOUZA E CB PMM (KAIO VINÍCIOS SANTOS OLIVEIRA).</t>
+  </si>
+  <si>
+    <t>797</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/797/mocao_de_aplauso_02.pdf</t>
+  </si>
+  <si>
+    <t>PARA SENHORA MARIA DOS MILAGRES MORAES DA SILVA.</t>
+  </si>
+  <si>
+    <t>798</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/798/mocao_de_aplauso_03.pdf</t>
+  </si>
+  <si>
+    <t>PARA AO CABO DA POLÍCIA MILITAR JADERSON HENRIQUE DA SILVA FELIPEPELOS.</t>
+  </si>
+  <si>
+    <t>1458</t>
+  </si>
+  <si>
+    <t>PC</t>
+  </si>
+  <si>
+    <t>Prestação de contas</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1458/decreto_001.2023.pdf</t>
+  </si>
+  <si>
+    <t>877</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/877/decreto_001.2023.pdf</t>
+  </si>
+  <si>
     <t>793</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/793/projeto01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI ORDINÁRIA Nº 792 DE 03 DE DEZEMBRO DE 2020 E LEI ORDINÁRIA Nº 886 DE 31 DE MARÇO DE 2022 QUE TRATAM DO PROCESSO SELETIVO SIMPLIFICADO DE CONTRATAÇÃO EMERGÊNCIAL, REALIZADA ATRAVÉS DO EDITAL Nº 001/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/787/projeto003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL MO ORÇAMENTO DE 2023, NO VALOR DE R$ 263.998,00, PARA AQUISIÇÃO DE MATERIAL PERMANENTE, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/788/projeto004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL MO ORÇAMENTO DE 2023, NO VALOR DE R$ 217.110,17, REALIZAÇÃO DE CONVÊNIOS SICONV N° 880608/2018 PELC, NA SECRETARIA DE EDUCAÇÃO, CULT, DESPORTO E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/792/projeto05.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 193.725,71, MANUTENÇÃO E AMPLIAÇÃO DA FROTA - TERMO DE ADESÃO DO PROGRAMA ESTADUAL DE TRANSPORTE ESCOLAR COMPARTILHADO IR E VIR - 2022, NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/803/projeto_de_lei_082023.pdf</t>
   </si>
   <si>
     <t>RETIFICA AS ALTERAÇÕES DO CONTRATO DO CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO DA REGIÃO CENTRAL DE RONDÔNIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/813/projeto009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 1.388.540,15, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/814/projeto010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO E EXECESSO DE ARRECADAÇÃO, NO ORÇAMENTO DE 2023, NO VALOR DE R$ 2.379.385,71, PARA INVESTIMENTOS - AQUISIÇÃO NA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/812/projeto012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 5.029.789,45, CONSTRUÇÃO DA EMEIEF SOSSEGO DA MAMÃE, EM FAVOR DA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/816/projeto013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, ATRAVÉS DE SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 223.705,07, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/817/projeto014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 925.695,27, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/818/projeto015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 1.794.668,86, NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/819/projeto016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO, NO ORÇAMENTO DE 2023, NO VALOR DE R$ 3.900.367,45, NA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS - SEMOSP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/822/projeto017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, NO ORÇAMENTO DE 2023, POR EXECESSO DE ARRECADAÇÃO E SUPLEMENTAÇÃO POR ANULAÇÃO, NO VALOR DE R$ 454.607,56, AQUISIÇÃO DE MATERIAL PARADIDÁTICO, EM FAVOR DA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/820/projeto018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 711.265,68, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/821/projeto019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO PARCIAL DA LEI COMPLEMENTAR N° 152/2022, QUE VERSA SOBRE A ESTRUTURA POLÍTICO-ADMINISTRATIVA E ORGANIZACIONAL DE CARGOS COMISSIONADOS E/OU FUNÇÕES DE CONFIANÇA DA PREFEITURA MUNICIPAL DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/827/projeto_020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, ATRAVÉS DE SUPERÁVIT FINANCEIRO, NO VALOR DE R$ 2.747,83, PARA INDENIZAÇÕES E RESTITUIÇÕES, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/828/projeto_021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 300.000,00, CUSTEIO DAS ATIVIDADES OPERACIONAIS E ADMINISTRATIVAS PARA ATENDER A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E PLANEJAMENTO - SEMAP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/834/projeto_022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, POR SUPERÁVIT FINANCEIRO E EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 250.740,00, AQUISIÇÃO DE EQUIPAMENTOS E MATERIAL PERMANENTE PARA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/829/projeto_023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 245.000,00, AMPLIAÇÃO DO CENTRO DE SAÚDE UBS - SETOR 04, EM FAVOR DA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/831/projeto_024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 180.000,00, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/832/projeto_026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 160.395,68, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/826/projeto_028.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 50.000,00, MANUT. E IMPLEM. DO ATEND. PROGRAMA SAÚDE DA FAMILIA, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/825/projeto_029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 13.372,85, NA SECRETARIA DE EDUCAÇÃO, CULTURA, DESPORTO E LAZER - SEMECE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/833/projeto_030.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 136.698,70, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/830/projeto_031.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PISO SALARIAL DOS AGENTES COMUNITARIOS DE SAÚDE E DOS AGENTES DE COMBATE A ENDEMIAS EM CONFORMIDADE COM O PARAGRAFO 9° DO ARTIGO 198 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/884/projeto_de_lei_032.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE ITAPUÃ DO OESTE-RO, REFERENTE AO EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS. (LDO)</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/839/projeto_033.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁFIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 4.978,00, IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA, PARA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/843/projeto_034.pdf</t>
   </si>
   <si>
     <t>ISENTA DA COBRANÇA DE TAXAS A QUALQUER TÍTULO, AS ASSOCIAÇÕES SEM FINS LUCRATIVOS COM SEDE NO MUNICÍPIO DE ITAPUÃ DO OESTE, ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/844/projeto_035.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS TAXAS INCIDENTES DA REGULARIZAÇÃO FUNDIÁRIA URBANA REURB-E, NA APLICAÇÃO DA LEI FEDERAL N° 13.465/2017, DO DECRETO FEDERAL 9.310/2018 E DO DECRETO MUNICIPAL 2628/2023, NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/845/projeto_036.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXILIO DESLOCAMENTO PARA PROFISSIONAIS ODONTÓLOGOS QUE PRESTAM SERVIÇOS NO SISTEMA ÚNICO DE SAÚDE DO MUNICÍPIO DE ITAPUÃ DO OESTE, ESTADO DE RONDÔNIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>37</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/846/projeto_037.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 32.866,02, CONTRATO DE REPASSE N°899111/2020/MTUR/CAIXA, PARA SECRETARIA DE OBRAS E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>847</t>
-  </si>
-[...1 lines deleted...]
-    <t>38</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/847/projeto_038.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPLEMENTAÇÃO POR ANULAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 3.537,00, EQUIPAMENTOS E MATERIAL PERMANENTE, PARA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/848/projeto_039.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 243.689,17, MATERIAL DE CONSUMO _x000D_
 E OUTROS SERVIÇOS TERCEIRO PESSOA JURÍDICA, NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>40</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/849/projeto_040.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 1.327.889,57, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/853/projeto_de_lei_042.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 19.720,00, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/854/projeto_de_lei_043.pdf</t>
@@ -1265,847 +1709,406 @@
   <si>
     <t>998</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/998/projeto_de_lei_108_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PRO SUPERÁVIT FINANCEIRO NO ORÇAMENTO DE 2023, NO VALOR DE R$ 28.496,00, PARA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/963/projeto_de_lei_109.23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2023, NO VALOR DE R$ 368.448,74, EM FAVOR DA SECRETARIA DE EDUCAÇÃO, CULTURA DESPORTO E LAZER SEMECE E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>948</t>
-[...82 lines deleted...]
-  <si>
     <t>867</t>
+  </si>
+  <si>
+    <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/867/projeto_legislativo_01.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR ANTÔNIO COSTA SENA: DISPÕE SOBRE ALTERAÇÃO DA LEI ORDINÁRIA Nº 831 DE 14 DE JUNHO DE 2021, ACRESCENTANDO - PARÁGRAFO ÚNICO - AO ARTIGO 5º DA REFERIDA LEI, QUE TRATA DA INCORPORAÇÃO DOS JOGOS DE FUTEBOL DO CAMPO E OUTRAS ÁREAS DESPORTIVAS AMADORAS DENOMINADO AMADORZÃO, MODALIDADE DOS SETORES E INSTITUÇÕES, AO CALENDÁRIO OFICIAL DO MUNICÍPIO DE ITAPUÃ DO OESTE.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/842/projeto_legislativo_003.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DOS VEREADORES: MINÉIA DA SILVA PEREIRA, LUCAS SANTANA FIUZA, FÁBIO JÚNIOR, ROSE LOPES DOS SANTOS, AILTON JOSÉ DA SILVA E IVAN TENÓRIO. _x000D_
 ASSUNTO: ESTABELECE AS POLÍTICAS PÚBLICAS PARA A SEGURANÇA ESCOLAR NAS INSTITUIÇÕES PÚBLICAS DE ENSINO, NO ÂMBITO DO MUNICIPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/940/projeto_legislativo_05_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS DO MUNICÍPIO DE ITAPUÃ DO OESTE, PARA LEGISLATURA DE 2025 A 2028, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/943/projeto_legislativo_06_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXILIO-ALIMENTAÇÃO AOS VEREADORES DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE RO. _x000D_
 AUTORIA: VEREADORA, ROSE LOPES DOS SANTOS</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/951/projeto_legislativo_07_2023.pdf</t>
   </si>
   <si>
     <t>FICA AUTORIZADO O PODER EXECUTIVO A INCLUIR O ENSINO DA LÍNGUA BRASILEIRA DE SINAIS (LIBRAS), COMO DISCIPLINA CURRICULAR, NA REDE MUNICIPAL DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 AUTORIA: VEREADORA MINEIA EM PARCERIA COM OS DEMAIS VEREADORES: IVAN TENÓRIO, LUCAS SANTANA, ROSE LOPES, FÁBIO JÚNIOR E AILTON JOSÉ.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/952/projeto_legislativo_08_2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O USO DO "CORDÃO DE GIRASSOL E/OU CORDÃO QUEBRA CABEÇA" COMO INSTRUMENTO AUXILIAR DE ORIENTAÇÃO PARA IDENTIFICAÇÃO DE PESSOAS COM "DEFICIÊNCIA OCULTAS E/OU TRANSTORNOS DO ESPECTRO AUTISTA-TEA", NO MUNICÍPIO DE ITAPUÃ DO OESTE/RO. _x000D_
 AUTORIA: VEREADORA MINEIA EM PARCERIA COM OS DEMAIS VEREADORES: IVAN TENÓRIO, LUCAS SANTANA, ROSE LOPES, FÁBIO JÚNIOR E AILTON JOSÉ.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/942/projeto_legislativo_09_2023.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA FÉRIAS E DÉCIMO TERCEIRO SALÁRIO AOS AGENTES POLÍTICOS MUNICIPAIS CONFORME PREVISTO NO ARTIGO 7º, INCISO VIII E XVII DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
+    <t>948</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_resolucao_02_2023.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA O ARTIGO 4º DA RESOLUÇÃO Nº 009, DE 10 DE NOVEMBRO DE 2020, DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/ RO</t>
+  </si>
+  <si>
+    <t>949</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/949/projeto_de_resolucao_03_2023.pdf</t>
+  </si>
+  <si>
+    <t>DÁ NOVA REDAÇÃO AOS ARTs 278 E 279, CAPITULO II, SESSÃO ÚNICA, DA REMUNERAÇÃO DO PREFEITO, DO VICE-PREFEITO E DOS VEREADORES, DA RESOLUÇÃO Nº 001/2010 (REGIMENTO INTERNO)</t>
+  </si>
+  <si>
+    <t>941</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/941/projeto_de_resolucao_04_2023.pdf</t>
+  </si>
+  <si>
+    <t>FIXA OS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE PARA LEGISLATURA DE 2025/2028 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>950</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/950/projeto_de_resolucao_05_2023.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA  O ART. 1. º DA RESOLUÇÃO 017/2021 E DAS OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1845</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1845/projeto_de_resolucaono014.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA A BAIXA DE BENS PATRIMONIAIS MÓVEIS INSERVÍVEIS DO PODER LEGISLATIVO E, DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>804</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/804/projeto_de_resolucao_01.pdf</t>
+  </si>
+  <si>
+    <t>DÁ NOVA REDAÇÃO AO § 2° DO ART. 95 DA RESOLUÇÃO N° 001/2010 (REGIMENTO INTERNO) MUDANÇA DOS DIAS DE SESSÃO ORDINÁRIAS.</t>
+  </si>
+  <si>
+    <t>947</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/947/projeto_de_resolucao_01_2023.pdf</t>
+  </si>
+  <si>
+    <t>DÁ NOVA REDAÇÃO AO § 2º DO ART. 95 DA RESOLUÇÃO Nº 001/2010 (REGIMENTO INTERNO) MUDANÇA DOS DIAS DE SESSÃO ORDINÁRIAS.</t>
+  </si>
+  <si>
+    <t>775</t>
+  </si>
+  <si>
+    <t>PRT</t>
+  </si>
+  <si>
+    <t>Portaria</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/775/portaria01_2023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE AUDITOR DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>776</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/776/portaria02_2023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE ASSESSOR ESPECIAL DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>777</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/777/portaria03_2023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DE AUTORIDADE PARA ASSEGURAR O CUMPRIMENTO DA LEGISLAÇÃO DE TRANSPARÊNCIA.</t>
+  </si>
+  <si>
+    <t>778</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/778/portaria04_2023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DE AUTORIDADE PARA ASSEGURAR O CUMPRIMENTO DA LEGISLAÇÃO DA OUVIDORIA.</t>
+  </si>
+  <si>
+    <t>779</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/779/portaria05_2023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE ASSESSOR PARLAMENTAR DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>789</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/789/portaria06.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA COMISSÃO PERMANENTE DE LICITAÇÃO DE MATERIAIS, OBRAS E SERVIÇOS - CPLMOS, E DÁ OUTRAS PROVIDÊNCIAS. (EM CONFORMIDADE COM O PARÁGRAFO 1°, DO ART. 51, DA LEI FEDERAL 8.666/93).</t>
+  </si>
+  <si>
+    <t>790</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/790/portaria07.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DOS VEREADORES PARA REPRESENTAREM O PODER LEGISLATIVO EM VIAGEM OFICIAL, COM DESTINO A BRASILIA-DF.</t>
+  </si>
+  <si>
+    <t>795</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/795/portaria08.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DE SERVIDORES PARA COMPOREM A COMISSÃO DE INVENTÁRIO 2023 DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>791</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/791/portaria09_2023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>801</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/801/portaria0102023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>802</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/802/portaria0112023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA COMISSÃO PERMANENTE DE LICITAÇÃO DE MATERIAIS, OBRAS E SERVIÇOS - CPLMOS, E DÁ OUTRAS PROVIDÊNCIAS. (EM CONFORMIDADE COM O PARÁGRAFO 1º, DO ART. 51, DA LEI FEDERAL 8666/93).</t>
+  </si>
+  <si>
+    <t>805</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/805/portaria_012_2023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DA VEREADORA PARA REPRESENTAR O PODER LEGISLATIVO EM VIAGEM OFICIAL, COM DESTINO A BRASÍLIA-DF.</t>
+  </si>
+  <si>
+    <t>895</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/895/portaria_013.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DOS VEREADORES PARA REPRESENTAÇÃO DA MARCHA DOS LEGISLATIVO MUNICIPAIS EM BRASILIA-DF.</t>
+  </si>
+  <si>
+    <t>896</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/896/portaria_014.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE CHEFE DE GABINETE DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>866</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/866/portaria_015.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA MATERNIDADE A SERVIDORA ANA BEATRIZ HANEMANN DE ARAÚJO.</t>
+  </si>
+  <si>
+    <t>897</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/897/portaria_016.pdf</t>
+  </si>
+  <si>
+    <t>898</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/898/portaria_017.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE DIRETORA FINANCEIRA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>865</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/865/portaria_018.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTERO.</t>
+  </si>
+  <si>
+    <t>876</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/876/portaria_020.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA LUTO OFICIAL E PONTO FACULTATIVO NO PODER LEGISLATIVO DO MUNICÍPIO DE ITAPUÃ DO OESTE-RO.</t>
+  </si>
+  <si>
+    <t>899</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/899/portaria_021.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DO VEREADOR PARA REPRESENTAR O PODER LEGISLATIVO EM VIAGEM OFICIAL, COM DESTINO A BRASÍLIA-DF.</t>
+  </si>
+  <si>
+    <t>911</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/911/portaria_022.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA COMISSÃO PARA RECEBIMENTO DE MATERIAIS PERMANENTES E OBRAS.</t>
+  </si>
+  <si>
+    <t>938</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/938/portaria_023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A TRANSFERÊNCIA DE FERIADO DO DIA 15 DE NOVEMBRO DE 2023 PARA O EXPEDIENTE LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>861</t>
   </si>
   <si>
     <t>TP</t>
   </si>
   <si>
     <t>Termo de Posse</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/861/termo_de_posse_2023.pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE DA MESSA DIRETORA BIÊNIO 2023/2024</t>
-  </si>
-[...622 lines deleted...]
-    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1458/decreto_001.2023.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2409,51 +2412,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/909/projeto_de_indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/910/projeto_de_indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/840/projeto_indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/841/projeto_indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/953/projeto_de_indicacao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/793/projeto01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/787/projeto003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/788/projeto004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/792/projeto05.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/803/projeto_de_lei_082023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/813/projeto009.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/814/projeto010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/812/projeto012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/816/projeto013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/817/projeto014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/818/projeto015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/819/projeto016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/822/projeto017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/820/projeto018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/821/projeto019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/827/projeto_020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/828/projeto_021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/834/projeto_022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/829/projeto_023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/831/projeto_024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/832/projeto_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/826/projeto_028.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/825/projeto_029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/833/projeto_030.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/830/projeto_031.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/884/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/839/projeto_033.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/843/projeto_034.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/844/projeto_035.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/845/projeto_036.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/846/projeto_037.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/847/projeto_038.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/848/projeto_039.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/849/projeto_040.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/853/projeto_de_lei_042.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/854/projeto_de_lei_043.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/855/projeto_de_lei_044.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/857/projeto_de_lei_045.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/858/projeto_de_lei_046.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/859/projeto_de_lei_047.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/860/projeto_de_lei_048.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/856/projeto_de_lei_049.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/872/projeto_de_lei_050.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/871/projeto_de_lei_051.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/873/projeto_de_lei_052.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/875/projeto_de_lei_053.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/874/projeto_de_lei_054.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/869/projeto_de_lei_055.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/870/projeto_de_lei_056.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/868/projeto_de_lei_057.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/883/projeto_de_lei_058.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/882/projeto_de_lei_060.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/887/projeto_de_lei_061.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/888/projeto_de_lei_063.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/889/projeto_de_lei_064.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/890/projeto_de_lei_065.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/891/projeto_de_lei_066.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/892/projeto_de_lei_067.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/893/projeto_de_lei_068.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/894/projeto_de_lei_069.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/915/projeto_de_lei_070.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/916/projeto_de_lei_071_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/917/projeto_de_lei_073.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/919/projeto_de_lei_074.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/920/projeto_de_lei_075.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/921/projeto_de_lei_076.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/918/projeto_de_lei_077.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_078.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/928/projeto_de_lei_079.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/996/projeto_de_lei_081_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/923/projeto_de_lei_082.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/924/projeto_de_lei_083.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/925/projeto_de_lei_084.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/927/projeto_de_lei_085.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/926/projeto_de_lei_086.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/930/projeto_de_lei_087.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/931/projeto_de_lei_088.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/932/projeto_de_lei_089.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/933/projeto_de_lei_091.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/934/projeto_de_lei_092.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/967/projeto_de_lei_093.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/944/projeto_de_lei_094.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/945/projeto_de_lei_095.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/946/projeto_de_lei_096.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/976/projeto_de_lei_097.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/978/projeto_de_lei_098.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/979/projeto_de_lei_099.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/975/projeto_de_lei_100.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/987/projeto_de_lei_101.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/986/projeto_de_lei_102.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/985/projeto_de_lei103.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1001/projeto_de_lei_104_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1000/projeto_de_lei_105_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/999/projeto_de_lei_106_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/997/projeto_de_lei_107_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/998/projeto_de_lei_108_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/963/projeto_de_lei_109.23.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_resolucao_02_2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/949/projeto_de_resolucao_03_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/941/projeto_de_resolucao_04_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/950/projeto_de_resolucao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1845/projeto_de_resolucaono014.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/804/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/947/projeto_de_resolucao_01_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/877/decreto_001.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/867/projeto_legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/842/projeto_legislativo_003.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/940/projeto_legislativo_05_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/943/projeto_legislativo_06_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/951/projeto_legislativo_07_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/952/projeto_legislativo_08_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/942/projeto_legislativo_09_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/861/termo_de_posse_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/775/portaria01_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/776/portaria02_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/777/portaria03_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/778/portaria04_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/779/portaria05_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/789/portaria06.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/790/portaria07.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/795/portaria08.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/791/portaria09_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/801/portaria0102023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/802/portaria0112023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/805/portaria_012_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/895/portaria_013.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/896/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/866/portaria_015.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/897/portaria_016.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/898/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/865/portaria_018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/876/portaria_020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/899/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/911/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/938/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/794/ata012023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/806/ata02_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/807/ata03_2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/808/ata04_2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/809/ata05_2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/815/ata_06.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/824/ata_07.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/900/ata_08.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/901/ata_09.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/862/ata_10.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/823/ata_11.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/836/ata_12.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/837/ata_13.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/838/ata_14.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/851/ata_15.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/852/ata_16.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/863/ata_17.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/850/ata_18.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/864/ata_19.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/902/ata_20.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/879/ata_21.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/880/ata_22.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/881/ata_23.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/886/ata_24.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/903/ata_25.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/904/ata_26.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/905/ata_27.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/906/ata_28.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/912/ata_29.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/913/ata_30.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/922/ata_31.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/935/ata_32.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/936/ata_33.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/937/ata_34.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/954/ata_35.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/955/ata_36.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/956/ata_37.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/980/ata_38.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/990/ata_40.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/878/decreto_001.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/796/mocao_de_aplauso_01.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/797/mocao_de_aplauso_02.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/798/mocao_de_aplauso_03.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1458/decreto_001.2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/794/ata012023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/806/ata02_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/807/ata03_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/808/ata04_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/809/ata05_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/815/ata_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/824/ata_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/900/ata_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/901/ata_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/862/ata_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/823/ata_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/836/ata_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/837/ata_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/838/ata_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/851/ata_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/852/ata_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/863/ata_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/850/ata_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/864/ata_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/902/ata_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/879/ata_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/880/ata_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/881/ata_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/886/ata_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/903/ata_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/904/ata_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/905/ata_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/906/ata_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/912/ata_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/913/ata_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/922/ata_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/935/ata_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/936/ata_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/937/ata_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/954/ata_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/955/ata_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/956/ata_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/980/ata_38.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/990/ata_40.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/878/decreto_001.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/909/projeto_de_indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/910/projeto_de_indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/840/projeto_indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/841/projeto_indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/953/projeto_de_indicacao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/796/mocao_de_aplauso_01.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/797/mocao_de_aplauso_02.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/798/mocao_de_aplauso_03.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1458/decreto_001.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/877/decreto_001.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/793/projeto01.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/787/projeto003.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/788/projeto004.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/792/projeto05.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/803/projeto_de_lei_082023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/813/projeto009.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/814/projeto010.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/812/projeto012.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/816/projeto013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/817/projeto014.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/818/projeto015.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/819/projeto016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/822/projeto017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/820/projeto018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/821/projeto019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/827/projeto_020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/828/projeto_021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/834/projeto_022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/829/projeto_023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/831/projeto_024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/832/projeto_026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/826/projeto_028.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/825/projeto_029.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/833/projeto_030.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/830/projeto_031.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/884/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/839/projeto_033.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/843/projeto_034.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/844/projeto_035.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/845/projeto_036.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/846/projeto_037.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/847/projeto_038.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/848/projeto_039.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/849/projeto_040.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/853/projeto_de_lei_042.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/854/projeto_de_lei_043.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/855/projeto_de_lei_044.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/857/projeto_de_lei_045.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/858/projeto_de_lei_046.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/859/projeto_de_lei_047.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/860/projeto_de_lei_048.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/856/projeto_de_lei_049.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/872/projeto_de_lei_050.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/871/projeto_de_lei_051.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/873/projeto_de_lei_052.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/875/projeto_de_lei_053.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/874/projeto_de_lei_054.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/869/projeto_de_lei_055.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/870/projeto_de_lei_056.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/868/projeto_de_lei_057.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/883/projeto_de_lei_058.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/882/projeto_de_lei_060.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/887/projeto_de_lei_061.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/888/projeto_de_lei_063.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/889/projeto_de_lei_064.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/890/projeto_de_lei_065.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/891/projeto_de_lei_066.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/892/projeto_de_lei_067.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/893/projeto_de_lei_068.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/894/projeto_de_lei_069.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/915/projeto_de_lei_070.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/916/projeto_de_lei_071_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/917/projeto_de_lei_073.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/919/projeto_de_lei_074.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/920/projeto_de_lei_075.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/921/projeto_de_lei_076.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/918/projeto_de_lei_077.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/929/projeto_de_lei_078.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/928/projeto_de_lei_079.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/996/projeto_de_lei_081_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/923/projeto_de_lei_082.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/924/projeto_de_lei_083.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/925/projeto_de_lei_084.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/927/projeto_de_lei_085.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/926/projeto_de_lei_086.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/930/projeto_de_lei_087.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/931/projeto_de_lei_088.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/932/projeto_de_lei_089.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/933/projeto_de_lei_091.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/934/projeto_de_lei_092.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/967/projeto_de_lei_093.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/944/projeto_de_lei_094.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/945/projeto_de_lei_095.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/946/projeto_de_lei_096.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/976/projeto_de_lei_097.2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/978/projeto_de_lei_098.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/979/projeto_de_lei_099.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/975/projeto_de_lei_100.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/987/projeto_de_lei_101.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/986/projeto_de_lei_102.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/985/projeto_de_lei103.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1001/projeto_de_lei_104_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1000/projeto_de_lei_105_2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/999/projeto_de_lei_106_2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/997/projeto_de_lei_107_2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/998/projeto_de_lei_108_2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/963/projeto_de_lei_109.23.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/867/projeto_legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/842/projeto_legislativo_003.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/940/projeto_legislativo_05_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/943/projeto_legislativo_06_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/951/projeto_legislativo_07_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/952/projeto_legislativo_08_2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/942/projeto_legislativo_09_2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_resolucao_02_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/949/projeto_de_resolucao_03_2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/941/projeto_de_resolucao_04_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/950/projeto_de_resolucao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/1845/projeto_de_resolucaono014.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/804/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/947/projeto_de_resolucao_01_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/775/portaria01_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/776/portaria02_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/777/portaria03_2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/778/portaria04_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/779/portaria05_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/789/portaria06.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/790/portaria07.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/795/portaria08.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/791/portaria09_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/801/portaria0102023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/802/portaria0112023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/805/portaria_012_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/895/portaria_013.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/896/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/866/portaria_015.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/897/portaria_016.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/898/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/865/portaria_018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/876/portaria_020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/899/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/911/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/938/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/861/termo_de_posse_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="106.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -2578,4157 +2581,4157 @@
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H12" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="H14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="H15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D18" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D19" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H19" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D20" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H20" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D21" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="H21" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D22" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D23" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="H23" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D24" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D25" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="H25" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D26" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H26" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D27" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="H27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D28" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="H28" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D29" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="H29" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D30" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H30" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D31" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D32" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="H32" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D33" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="H33" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D34" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="H34" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D35" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H35" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D36" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="H36" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D37" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="H37" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D38" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="H38" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D39" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="H39" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D40" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="H40" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>166</v>
+        <v>10</v>
       </c>
       <c r="D41" t="s">
-        <v>32</v>
+        <v>168</v>
       </c>
       <c r="E41" t="s">
-        <v>33</v>
+        <v>169</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="H41" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>170</v>
+        <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>32</v>
+        <v>173</v>
       </c>
       <c r="E42" t="s">
-        <v>33</v>
+        <v>174</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="H42" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>177</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>16</v>
+      </c>
+      <c r="D43" t="s">
         <v>173</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="E43" t="s">
         <v>174</v>
       </c>
-      <c r="D43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G43" s="1" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="H43" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>178</v>
+        <v>20</v>
       </c>
       <c r="D44" t="s">
-        <v>32</v>
+        <v>173</v>
       </c>
       <c r="E44" t="s">
-        <v>33</v>
+        <v>174</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="H44" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>182</v>
+        <v>24</v>
       </c>
       <c r="D45" t="s">
-        <v>32</v>
+        <v>173</v>
       </c>
       <c r="E45" t="s">
-        <v>33</v>
+        <v>174</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="H45" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>186</v>
+        <v>28</v>
       </c>
       <c r="D46" t="s">
-        <v>32</v>
+        <v>173</v>
       </c>
       <c r="E46" t="s">
-        <v>33</v>
+        <v>174</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>187</v>
       </c>
       <c r="H46" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>189</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
         <v>190</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>33</v>
+        <v>191</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H47" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>194</v>
+        <v>16</v>
       </c>
       <c r="D48" t="s">
-        <v>32</v>
+        <v>190</v>
       </c>
       <c r="E48" t="s">
-        <v>33</v>
+        <v>191</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>195</v>
       </c>
       <c r="H48" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>197</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
+        <v>20</v>
+      </c>
+      <c r="D49" t="s">
+        <v>190</v>
+      </c>
+      <c r="E49" t="s">
+        <v>191</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="D49" t="s">
-[...5 lines deleted...]
-      <c r="G49" s="1" t="s">
+      <c r="H49" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>200</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" t="s">
         <v>201</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="E50" t="s">
         <v>202</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>203</v>
       </c>
       <c r="H50" t="s">
-        <v>204</v>
+        <v>171</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>204</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
         <v>205</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="E51" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>207</v>
       </c>
       <c r="H51" t="s">
-        <v>208</v>
+        <v>171</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>210</v>
+        <v>10</v>
       </c>
       <c r="D52" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E52" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>211</v>
       </c>
       <c r="H52" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>213</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
+        <v>20</v>
+      </c>
+      <c r="D53" t="s">
+        <v>209</v>
+      </c>
+      <c r="E53" t="s">
+        <v>210</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="D53" t="s">
-[...5 lines deleted...]
-      <c r="G53" s="1" t="s">
+      <c r="H53" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>216</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>24</v>
+      </c>
+      <c r="D54" t="s">
+        <v>209</v>
+      </c>
+      <c r="E54" t="s">
+        <v>210</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="H54" t="s">
         <v>218</v>
-      </c>
-[...10 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>219</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>28</v>
+      </c>
+      <c r="D55" t="s">
+        <v>209</v>
+      </c>
+      <c r="E55" t="s">
+        <v>210</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H55" t="s">
         <v>221</v>
-      </c>
-[...16 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>226</v>
+        <v>40</v>
       </c>
       <c r="D56" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E56" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="H56" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>230</v>
+        <v>44</v>
       </c>
       <c r="D57" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E57" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="H57" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>234</v>
+        <v>48</v>
       </c>
       <c r="D58" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E58" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="H58" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>238</v>
+        <v>56</v>
       </c>
       <c r="D59" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E59" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="H59" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>242</v>
+        <v>60</v>
       </c>
       <c r="D60" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E60" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="H60" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>246</v>
+        <v>64</v>
       </c>
       <c r="D61" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E61" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="H61" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>250</v>
+        <v>68</v>
       </c>
       <c r="D62" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E62" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="H62" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>254</v>
+        <v>72</v>
       </c>
       <c r="D63" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E63" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
       <c r="H63" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>257</v>
+        <v>246</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>258</v>
+        <v>76</v>
       </c>
       <c r="D64" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E64" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="H64" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>262</v>
+        <v>80</v>
       </c>
       <c r="D65" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E65" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>263</v>
+        <v>250</v>
       </c>
       <c r="H65" t="s">
-        <v>264</v>
+        <v>251</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>265</v>
+        <v>252</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>266</v>
+        <v>84</v>
       </c>
       <c r="D66" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E66" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>267</v>
+        <v>253</v>
       </c>
       <c r="H66" t="s">
-        <v>268</v>
+        <v>254</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>270</v>
+        <v>88</v>
       </c>
       <c r="D67" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E67" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>271</v>
+        <v>256</v>
       </c>
       <c r="H67" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>273</v>
+        <v>258</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>274</v>
+        <v>92</v>
       </c>
       <c r="D68" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E68" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>275</v>
+        <v>259</v>
       </c>
       <c r="H68" t="s">
-        <v>276</v>
+        <v>260</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>277</v>
+        <v>261</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>278</v>
+        <v>96</v>
       </c>
       <c r="D69" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E69" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>279</v>
+        <v>262</v>
       </c>
       <c r="H69" t="s">
-        <v>280</v>
+        <v>263</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>281</v>
+        <v>264</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>282</v>
+        <v>100</v>
       </c>
       <c r="D70" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E70" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>283</v>
+        <v>265</v>
       </c>
       <c r="H70" t="s">
-        <v>284</v>
+        <v>266</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>285</v>
+        <v>267</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>286</v>
+        <v>104</v>
       </c>
       <c r="D71" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E71" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>287</v>
+        <v>268</v>
       </c>
       <c r="H71" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>289</v>
+        <v>270</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>290</v>
+        <v>112</v>
       </c>
       <c r="D72" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E72" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>291</v>
+        <v>271</v>
       </c>
       <c r="H72" t="s">
-        <v>292</v>
+        <v>272</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>293</v>
+        <v>273</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>294</v>
+        <v>120</v>
       </c>
       <c r="D73" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E73" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>295</v>
+        <v>274</v>
       </c>
       <c r="H73" t="s">
-        <v>296</v>
+        <v>275</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>297</v>
+        <v>276</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>298</v>
+        <v>124</v>
       </c>
       <c r="D74" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E74" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>299</v>
+        <v>277</v>
       </c>
       <c r="H74" t="s">
-        <v>300</v>
+        <v>278</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>301</v>
+        <v>279</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>302</v>
+        <v>128</v>
       </c>
       <c r="D75" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E75" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="H75" t="s">
-        <v>304</v>
+        <v>281</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>306</v>
+        <v>132</v>
       </c>
       <c r="D76" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E76" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>307</v>
+        <v>283</v>
       </c>
       <c r="H76" t="s">
-        <v>308</v>
+        <v>284</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>309</v>
+        <v>285</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>310</v>
+        <v>136</v>
       </c>
       <c r="D77" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E77" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>311</v>
+        <v>286</v>
       </c>
       <c r="H77" t="s">
-        <v>312</v>
+        <v>287</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>313</v>
+        <v>288</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>314</v>
+        <v>140</v>
       </c>
       <c r="D78" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E78" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>315</v>
+        <v>289</v>
       </c>
       <c r="H78" t="s">
-        <v>316</v>
+        <v>290</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>317</v>
+        <v>291</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>318</v>
+        <v>144</v>
       </c>
       <c r="D79" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E79" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>319</v>
+        <v>292</v>
       </c>
       <c r="H79" t="s">
-        <v>320</v>
+        <v>293</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>321</v>
+        <v>294</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>322</v>
+        <v>148</v>
       </c>
       <c r="D80" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E80" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>323</v>
+        <v>295</v>
       </c>
       <c r="H80" t="s">
-        <v>324</v>
+        <v>296</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>325</v>
+        <v>297</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>326</v>
+        <v>152</v>
       </c>
       <c r="D81" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E81" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>327</v>
+        <v>298</v>
       </c>
       <c r="H81" t="s">
-        <v>328</v>
+        <v>299</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>329</v>
+        <v>300</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>330</v>
+        <v>156</v>
       </c>
       <c r="D82" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E82" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>331</v>
+        <v>301</v>
       </c>
       <c r="H82" t="s">
-        <v>332</v>
+        <v>302</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>333</v>
+        <v>303</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>334</v>
+        <v>160</v>
       </c>
       <c r="D83" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E83" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>335</v>
+        <v>304</v>
       </c>
       <c r="H83" t="s">
-        <v>336</v>
+        <v>305</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>337</v>
+        <v>306</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>338</v>
+        <v>307</v>
       </c>
       <c r="D84" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E84" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>339</v>
+        <v>308</v>
       </c>
       <c r="H84" t="s">
-        <v>340</v>
+        <v>309</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>341</v>
+        <v>310</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>342</v>
+        <v>164</v>
       </c>
       <c r="D85" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E85" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>343</v>
+        <v>311</v>
       </c>
       <c r="H85" t="s">
-        <v>344</v>
+        <v>312</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>345</v>
+        <v>313</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>346</v>
+        <v>314</v>
       </c>
       <c r="D86" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E86" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>347</v>
+        <v>315</v>
       </c>
       <c r="H86" t="s">
-        <v>348</v>
+        <v>316</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>349</v>
+        <v>317</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>350</v>
+        <v>318</v>
       </c>
       <c r="D87" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E87" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>351</v>
+        <v>319</v>
       </c>
       <c r="H87" t="s">
-        <v>352</v>
+        <v>320</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>353</v>
+        <v>321</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>354</v>
+        <v>322</v>
       </c>
       <c r="D88" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E88" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>355</v>
+        <v>323</v>
       </c>
       <c r="H88" t="s">
-        <v>356</v>
+        <v>324</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>357</v>
+        <v>325</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>358</v>
+        <v>326</v>
       </c>
       <c r="D89" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E89" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>359</v>
+        <v>327</v>
       </c>
       <c r="H89" t="s">
-        <v>360</v>
+        <v>328</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>361</v>
+        <v>329</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>362</v>
+        <v>330</v>
       </c>
       <c r="D90" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E90" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>363</v>
+        <v>331</v>
       </c>
       <c r="H90" t="s">
-        <v>364</v>
+        <v>332</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="D91" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E91" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>367</v>
+        <v>335</v>
       </c>
       <c r="H91" t="s">
-        <v>368</v>
+        <v>336</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>369</v>
+        <v>337</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>370</v>
+        <v>338</v>
       </c>
       <c r="D92" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E92" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>371</v>
+        <v>339</v>
       </c>
       <c r="H92" t="s">
-        <v>372</v>
+        <v>340</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>373</v>
+        <v>341</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>374</v>
+        <v>342</v>
       </c>
       <c r="D93" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E93" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>375</v>
+        <v>343</v>
       </c>
       <c r="H93" t="s">
-        <v>376</v>
+        <v>344</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>377</v>
+        <v>345</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>378</v>
+        <v>346</v>
       </c>
       <c r="D94" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E94" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>379</v>
+        <v>347</v>
       </c>
       <c r="H94" t="s">
-        <v>380</v>
+        <v>348</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>381</v>
+        <v>349</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>382</v>
+        <v>350</v>
       </c>
       <c r="D95" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E95" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>383</v>
+        <v>351</v>
       </c>
       <c r="H95" t="s">
-        <v>384</v>
+        <v>352</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>385</v>
+        <v>353</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>386</v>
+        <v>354</v>
       </c>
       <c r="D96" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E96" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>387</v>
+        <v>355</v>
       </c>
       <c r="H96" t="s">
-        <v>388</v>
+        <v>356</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>389</v>
+        <v>357</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>390</v>
+        <v>358</v>
       </c>
       <c r="D97" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E97" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>391</v>
+        <v>359</v>
       </c>
       <c r="H97" t="s">
-        <v>392</v>
+        <v>360</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>393</v>
+        <v>361</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>394</v>
+        <v>362</v>
       </c>
       <c r="D98" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E98" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>395</v>
+        <v>363</v>
       </c>
       <c r="H98" t="s">
-        <v>396</v>
+        <v>364</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>397</v>
+        <v>365</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>398</v>
+        <v>366</v>
       </c>
       <c r="D99" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E99" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>399</v>
+        <v>367</v>
       </c>
       <c r="H99" t="s">
-        <v>400</v>
+        <v>368</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>401</v>
+        <v>369</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>402</v>
+        <v>370</v>
       </c>
       <c r="D100" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E100" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>403</v>
+        <v>371</v>
       </c>
       <c r="H100" t="s">
-        <v>404</v>
+        <v>372</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>405</v>
+        <v>373</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>406</v>
+        <v>374</v>
       </c>
       <c r="D101" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E101" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>407</v>
+        <v>375</v>
       </c>
       <c r="H101" t="s">
-        <v>408</v>
+        <v>376</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>409</v>
+        <v>377</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>410</v>
+        <v>378</v>
       </c>
       <c r="D102" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E102" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>411</v>
+        <v>379</v>
       </c>
       <c r="H102" t="s">
-        <v>412</v>
+        <v>380</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>413</v>
+        <v>381</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>414</v>
+        <v>382</v>
       </c>
       <c r="D103" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E103" t="s">
-        <v>33</v>
+        <v>210</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>415</v>
+        <v>383</v>
       </c>
       <c r="H103" t="s">
-        <v>416</v>
+        <v>384</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>417</v>
+        <v>385</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>16</v>
+        <v>386</v>
       </c>
       <c r="D104" t="s">
-        <v>418</v>
+        <v>209</v>
       </c>
       <c r="E104" t="s">
-        <v>419</v>
+        <v>210</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>420</v>
+        <v>387</v>
       </c>
       <c r="H104" t="s">
-        <v>421</v>
+        <v>388</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>422</v>
+        <v>389</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>20</v>
+        <v>390</v>
       </c>
       <c r="D105" t="s">
-        <v>418</v>
+        <v>209</v>
       </c>
       <c r="E105" t="s">
-        <v>419</v>
+        <v>210</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>423</v>
+        <v>391</v>
       </c>
       <c r="H105" t="s">
-        <v>424</v>
+        <v>392</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>425</v>
+        <v>393</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>24</v>
+        <v>394</v>
       </c>
       <c r="D106" t="s">
-        <v>418</v>
+        <v>209</v>
       </c>
       <c r="E106" t="s">
-        <v>419</v>
+        <v>210</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>426</v>
+        <v>395</v>
       </c>
       <c r="H106" t="s">
-        <v>427</v>
+        <v>396</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>428</v>
+        <v>397</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>28</v>
+        <v>398</v>
       </c>
       <c r="D107" t="s">
-        <v>418</v>
+        <v>209</v>
       </c>
       <c r="E107" t="s">
-        <v>419</v>
+        <v>210</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>429</v>
+        <v>399</v>
       </c>
       <c r="H107" t="s">
-        <v>430</v>
+        <v>400</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>431</v>
+        <v>401</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>66</v>
+        <v>402</v>
       </c>
       <c r="D108" t="s">
-        <v>418</v>
+        <v>209</v>
       </c>
       <c r="E108" t="s">
-        <v>419</v>
+        <v>210</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>432</v>
+        <v>403</v>
       </c>
       <c r="H108" t="s">
-        <v>433</v>
+        <v>404</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>434</v>
+        <v>405</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>74</v>
+        <v>406</v>
       </c>
       <c r="D109" t="s">
-        <v>418</v>
+        <v>209</v>
       </c>
       <c r="E109" t="s">
-        <v>419</v>
+        <v>210</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>435</v>
+        <v>407</v>
       </c>
       <c r="H109" t="s">
-        <v>436</v>
+        <v>408</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>437</v>
+        <v>409</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>78</v>
+        <v>410</v>
       </c>
       <c r="D110" t="s">
-        <v>418</v>
+        <v>209</v>
       </c>
       <c r="E110" t="s">
-        <v>419</v>
+        <v>210</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>438</v>
+        <v>411</v>
       </c>
       <c r="H110" t="s">
-        <v>439</v>
+        <v>412</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>440</v>
+        <v>413</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>10</v>
+        <v>414</v>
       </c>
       <c r="D111" t="s">
-        <v>441</v>
+        <v>209</v>
       </c>
       <c r="E111" t="s">
-        <v>442</v>
+        <v>210</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>443</v>
+        <v>415</v>
       </c>
       <c r="H111" t="s">
-        <v>444</v>
+        <v>416</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>445</v>
+        <v>417</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>10</v>
+        <v>418</v>
       </c>
       <c r="D112" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E112" t="s">
-        <v>446</v>
+        <v>210</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>447</v>
+        <v>419</v>
       </c>
       <c r="H112" t="s">
-        <v>448</v>
+        <v>420</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>449</v>
+        <v>421</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>20</v>
+        <v>422</v>
       </c>
       <c r="D113" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E113" t="s">
-        <v>446</v>
+        <v>210</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>450</v>
+        <v>423</v>
       </c>
       <c r="H113" t="s">
-        <v>451</v>
+        <v>424</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>452</v>
+        <v>425</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>28</v>
+        <v>426</v>
       </c>
       <c r="D114" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E114" t="s">
-        <v>446</v>
+        <v>210</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>453</v>
+        <v>427</v>
       </c>
       <c r="H114" t="s">
-        <v>454</v>
+        <v>428</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>455</v>
+        <v>429</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>456</v>
+        <v>430</v>
       </c>
       <c r="D115" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E115" t="s">
-        <v>446</v>
+        <v>210</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>457</v>
+        <v>431</v>
       </c>
       <c r="H115" t="s">
-        <v>458</v>
+        <v>432</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>459</v>
+        <v>433</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>460</v>
+        <v>434</v>
       </c>
       <c r="D116" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E116" t="s">
-        <v>446</v>
+        <v>210</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>461</v>
+        <v>435</v>
       </c>
       <c r="H116" t="s">
-        <v>462</v>
+        <v>436</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>463</v>
+        <v>437</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>46</v>
+        <v>438</v>
       </c>
       <c r="D117" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E117" t="s">
-        <v>446</v>
+        <v>210</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>464</v>
+        <v>439</v>
       </c>
       <c r="H117" t="s">
-        <v>465</v>
+        <v>440</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>466</v>
+        <v>441</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>50</v>
+        <v>442</v>
       </c>
       <c r="D118" t="s">
-        <v>32</v>
+        <v>209</v>
       </c>
       <c r="E118" t="s">
-        <v>446</v>
+        <v>210</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>467</v>
+        <v>443</v>
       </c>
       <c r="H118" t="s">
-        <v>468</v>
+        <v>444</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>469</v>
+        <v>445</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>20</v>
+        <v>446</v>
       </c>
       <c r="D119" t="s">
-        <v>470</v>
+        <v>209</v>
       </c>
       <c r="E119" t="s">
-        <v>471</v>
+        <v>210</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>472</v>
+        <v>447</v>
       </c>
       <c r="H119" t="s">
-        <v>473</v>
+        <v>448</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>474</v>
+        <v>449</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>10</v>
+        <v>450</v>
       </c>
       <c r="D120" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E120" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>477</v>
+        <v>451</v>
       </c>
       <c r="H120" t="s">
-        <v>478</v>
+        <v>452</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>479</v>
+        <v>453</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>16</v>
+        <v>454</v>
       </c>
       <c r="D121" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E121" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>480</v>
+        <v>455</v>
       </c>
       <c r="H121" t="s">
-        <v>481</v>
+        <v>456</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>482</v>
+        <v>457</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>20</v>
+        <v>458</v>
       </c>
       <c r="D122" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E122" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>483</v>
+        <v>459</v>
       </c>
       <c r="H122" t="s">
-        <v>484</v>
+        <v>460</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>485</v>
+        <v>461</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>24</v>
+        <v>462</v>
       </c>
       <c r="D123" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E123" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>486</v>
+        <v>463</v>
       </c>
       <c r="H123" t="s">
-        <v>487</v>
+        <v>464</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>488</v>
+        <v>465</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>28</v>
+        <v>466</v>
       </c>
       <c r="D124" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E124" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>489</v>
+        <v>467</v>
       </c>
       <c r="H124" t="s">
-        <v>490</v>
+        <v>468</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>491</v>
+        <v>469</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>456</v>
+        <v>470</v>
       </c>
       <c r="D125" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E125" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>492</v>
+        <v>471</v>
       </c>
       <c r="H125" t="s">
-        <v>493</v>
+        <v>472</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>494</v>
+        <v>473</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>460</v>
+        <v>474</v>
       </c>
       <c r="D126" t="s">
+        <v>209</v>
+      </c>
+      <c r="E126" t="s">
+        <v>210</v>
+      </c>
+      <c r="G126" s="1" t="s">
         <v>475</v>
       </c>
-      <c r="E126" t="s">
+      <c r="H126" t="s">
         <v>476</v>
-      </c>
-[...4 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>497</v>
+        <v>477</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>46</v>
+        <v>478</v>
       </c>
       <c r="D127" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E127" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>498</v>
+        <v>479</v>
       </c>
       <c r="H127" t="s">
-        <v>499</v>
+        <v>480</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>500</v>
+        <v>481</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>50</v>
+        <v>482</v>
       </c>
       <c r="D128" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E128" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>501</v>
+        <v>483</v>
       </c>
       <c r="H128" t="s">
-        <v>502</v>
+        <v>484</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>503</v>
+        <v>485</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>54</v>
+        <v>486</v>
       </c>
       <c r="D129" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E129" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>504</v>
+        <v>487</v>
       </c>
       <c r="H129" t="s">
-        <v>505</v>
+        <v>488</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>506</v>
+        <v>489</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>507</v>
+        <v>490</v>
       </c>
       <c r="D130" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E130" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>508</v>
+        <v>491</v>
       </c>
       <c r="H130" t="s">
-        <v>509</v>
+        <v>492</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>510</v>
+        <v>493</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>58</v>
+        <v>494</v>
       </c>
       <c r="D131" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E131" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>511</v>
+        <v>495</v>
       </c>
       <c r="H131" t="s">
-        <v>512</v>
+        <v>496</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>513</v>
+        <v>497</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>62</v>
+        <v>498</v>
       </c>
       <c r="D132" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E132" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>514</v>
+        <v>499</v>
       </c>
       <c r="H132" t="s">
-        <v>515</v>
+        <v>500</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>516</v>
+        <v>501</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>66</v>
+        <v>502</v>
       </c>
       <c r="D133" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E133" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>517</v>
+        <v>503</v>
       </c>
       <c r="H133" t="s">
-        <v>518</v>
+        <v>504</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>519</v>
+        <v>505</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>70</v>
+        <v>506</v>
       </c>
       <c r="D134" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E134" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>520</v>
+        <v>507</v>
       </c>
       <c r="H134" t="s">
-        <v>521</v>
+        <v>508</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>522</v>
+        <v>509</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>74</v>
+        <v>510</v>
       </c>
       <c r="D135" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E135" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>523</v>
+        <v>511</v>
       </c>
       <c r="H135" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>524</v>
+        <v>513</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>78</v>
+        <v>514</v>
       </c>
       <c r="D136" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E136" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>525</v>
+        <v>515</v>
       </c>
       <c r="H136" t="s">
-        <v>526</v>
+        <v>516</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>527</v>
+        <v>517</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>82</v>
+        <v>518</v>
       </c>
       <c r="D137" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E137" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>528</v>
+        <v>519</v>
       </c>
       <c r="H137" t="s">
-        <v>529</v>
+        <v>520</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>530</v>
+        <v>521</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>90</v>
+        <v>522</v>
       </c>
       <c r="D138" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E138" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>531</v>
+        <v>523</v>
       </c>
       <c r="H138" t="s">
-        <v>532</v>
+        <v>524</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>94</v>
+        <v>526</v>
       </c>
       <c r="D139" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E139" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="H139" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>98</v>
+        <v>530</v>
       </c>
       <c r="D140" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E140" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="H140" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>102</v>
+        <v>534</v>
       </c>
       <c r="D141" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="E141" t="s">
-        <v>476</v>
+        <v>210</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="H141" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>10</v>
+        <v>538</v>
       </c>
       <c r="D142" t="s">
-        <v>543</v>
+        <v>209</v>
       </c>
       <c r="E142" t="s">
-        <v>544</v>
+        <v>210</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="H142" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>16</v>
+        <v>542</v>
       </c>
       <c r="D143" t="s">
+        <v>209</v>
+      </c>
+      <c r="E143" t="s">
+        <v>210</v>
+      </c>
+      <c r="G143" s="1" t="s">
         <v>543</v>
       </c>
-      <c r="E143" t="s">
+      <c r="H143" t="s">
         <v>544</v>
-      </c>
-[...4 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>20</v>
+        <v>546</v>
       </c>
       <c r="D144" t="s">
-        <v>543</v>
+        <v>209</v>
       </c>
       <c r="E144" t="s">
-        <v>544</v>
+        <v>210</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="H144" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>24</v>
+        <v>550</v>
       </c>
       <c r="D145" t="s">
-        <v>543</v>
+        <v>209</v>
       </c>
       <c r="E145" t="s">
-        <v>544</v>
+        <v>210</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="H145" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>553</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>554</v>
+      </c>
+      <c r="D146" t="s">
+        <v>209</v>
+      </c>
+      <c r="E146" t="s">
+        <v>210</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H146" t="s">
         <v>556</v>
-      </c>
-[...16 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>557</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>558</v>
+      </c>
+      <c r="D147" t="s">
+        <v>209</v>
+      </c>
+      <c r="E147" t="s">
+        <v>210</v>
+      </c>
+      <c r="G147" s="1" t="s">
         <v>559</v>
       </c>
-      <c r="B147" t="s">
-[...11 lines deleted...]
-      <c r="G147" s="1" t="s">
+      <c r="H147" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>561</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
         <v>562</v>
       </c>
-      <c r="B148" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D148" t="s">
-        <v>543</v>
+        <v>209</v>
       </c>
       <c r="E148" t="s">
-        <v>544</v>
+        <v>210</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>563</v>
       </c>
       <c r="H148" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>565</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="D149" t="s">
-        <v>543</v>
+        <v>566</v>
       </c>
       <c r="E149" t="s">
-        <v>544</v>
+        <v>567</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="H149" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D150" t="s">
-        <v>543</v>
+        <v>566</v>
       </c>
       <c r="E150" t="s">
-        <v>544</v>
+        <v>567</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="H150" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="D151" t="s">
-        <v>543</v>
+        <v>566</v>
       </c>
       <c r="E151" t="s">
-        <v>544</v>
+        <v>567</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="H151" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>507</v>
+        <v>32</v>
       </c>
       <c r="D152" t="s">
-        <v>543</v>
+        <v>566</v>
       </c>
       <c r="E152" t="s">
-        <v>544</v>
+        <v>567</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="H152" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="D153" t="s">
-        <v>543</v>
+        <v>566</v>
       </c>
       <c r="E153" t="s">
-        <v>544</v>
+        <v>567</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="H153" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="D154" t="s">
-        <v>543</v>
+        <v>566</v>
       </c>
       <c r="E154" t="s">
-        <v>544</v>
+        <v>567</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="H154" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="D155" t="s">
-        <v>543</v>
+        <v>566</v>
       </c>
       <c r="E155" t="s">
-        <v>544</v>
+        <v>567</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="H155" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="D156" t="s">
-        <v>543</v>
+        <v>589</v>
       </c>
       <c r="E156" t="s">
-        <v>544</v>
+        <v>590</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="H156" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>593</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>20</v>
+      </c>
+      <c r="D157" t="s">
         <v>589</v>
       </c>
-      <c r="B157" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E157" t="s">
-        <v>544</v>
+        <v>590</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="H157" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="D158" t="s">
-        <v>543</v>
+        <v>589</v>
       </c>
       <c r="E158" t="s">
-        <v>544</v>
+        <v>590</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="H158" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>82</v>
+        <v>28</v>
       </c>
       <c r="D159" t="s">
-        <v>543</v>
+        <v>589</v>
       </c>
       <c r="E159" t="s">
-        <v>544</v>
+        <v>590</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="H159" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>86</v>
+        <v>64</v>
       </c>
       <c r="D160" t="s">
-        <v>543</v>
+        <v>589</v>
       </c>
       <c r="E160" t="s">
-        <v>544</v>
+        <v>590</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="H160" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="D161" t="s">
-        <v>543</v>
+        <v>589</v>
       </c>
       <c r="E161" t="s">
-        <v>544</v>
+        <v>590</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="H161" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="D162" t="s">
-        <v>543</v>
+        <v>589</v>
       </c>
       <c r="E162" t="s">
-        <v>544</v>
+        <v>590</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="H162" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>98</v>
+        <v>10</v>
       </c>
       <c r="D163" t="s">
-        <v>543</v>
+        <v>612</v>
       </c>
       <c r="E163" t="s">
-        <v>544</v>
+        <v>613</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="H163" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>102</v>
+        <v>16</v>
       </c>
       <c r="D164" t="s">
-        <v>543</v>
+        <v>612</v>
       </c>
       <c r="E164" t="s">
-        <v>544</v>
+        <v>613</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="H164" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
+        <v>619</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>20</v>
+      </c>
+      <c r="D165" t="s">
+        <v>612</v>
+      </c>
+      <c r="E165" t="s">
         <v>613</v>
       </c>
-      <c r="B165" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G165" s="1" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="H165" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>617</v>
+        <v>24</v>
       </c>
       <c r="D166" t="s">
-        <v>543</v>
+        <v>612</v>
       </c>
       <c r="E166" t="s">
-        <v>544</v>
+        <v>613</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="H166" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>110</v>
+        <v>28</v>
       </c>
       <c r="D167" t="s">
-        <v>543</v>
+        <v>612</v>
       </c>
       <c r="E167" t="s">
-        <v>544</v>
+        <v>613</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="H167" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>624</v>
+        <v>32</v>
       </c>
       <c r="D168" t="s">
-        <v>543</v>
+        <v>612</v>
       </c>
       <c r="E168" t="s">
-        <v>544</v>
+        <v>613</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="H168" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>114</v>
+        <v>36</v>
       </c>
       <c r="D169" t="s">
-        <v>543</v>
+        <v>612</v>
       </c>
       <c r="E169" t="s">
-        <v>544</v>
+        <v>613</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="H169" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>118</v>
+        <v>40</v>
       </c>
       <c r="D170" t="s">
-        <v>543</v>
+        <v>612</v>
       </c>
       <c r="E170" t="s">
-        <v>544</v>
+        <v>613</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="H170" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>122</v>
+        <v>44</v>
       </c>
       <c r="D171" t="s">
-        <v>543</v>
+        <v>612</v>
       </c>
       <c r="E171" t="s">
-        <v>544</v>
+        <v>613</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="H171" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>126</v>
+        <v>48</v>
       </c>
       <c r="D172" t="s">
-        <v>543</v>
+        <v>612</v>
       </c>
       <c r="E172" t="s">
-        <v>544</v>
+        <v>613</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="H172" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>130</v>
+        <v>52</v>
       </c>
       <c r="D173" t="s">
-        <v>543</v>
+        <v>612</v>
       </c>
       <c r="E173" t="s">
-        <v>544</v>
+        <v>613</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="H173" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>134</v>
+        <v>56</v>
       </c>
       <c r="D174" t="s">
-        <v>543</v>
+        <v>612</v>
       </c>
       <c r="E174" t="s">
-        <v>544</v>
+        <v>613</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="H174" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>138</v>
+        <v>60</v>
       </c>
       <c r="D175" t="s">
-        <v>543</v>
+        <v>612</v>
       </c>
       <c r="E175" t="s">
-        <v>544</v>
+        <v>613</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="H175" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>142</v>
+        <v>64</v>
       </c>
       <c r="D176" t="s">
-        <v>543</v>
+        <v>612</v>
       </c>
       <c r="E176" t="s">
-        <v>544</v>
+        <v>613</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="H176" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>146</v>
+        <v>68</v>
       </c>
       <c r="D177" t="s">
-        <v>543</v>
+        <v>612</v>
       </c>
       <c r="E177" t="s">
-        <v>544</v>
+        <v>613</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="H177" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>150</v>
+        <v>72</v>
       </c>
       <c r="D178" t="s">
-        <v>543</v>
+        <v>612</v>
       </c>
       <c r="E178" t="s">
-        <v>544</v>
+        <v>613</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="H178" t="s">
-        <v>656</v>
+        <v>648</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>154</v>
+        <v>76</v>
       </c>
       <c r="D179" t="s">
-        <v>543</v>
+        <v>612</v>
       </c>
       <c r="E179" t="s">
-        <v>544</v>
+        <v>613</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="H179" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>162</v>
+        <v>80</v>
       </c>
       <c r="D180" t="s">
-        <v>543</v>
+        <v>612</v>
       </c>
       <c r="E180" t="s">
-        <v>544</v>
+        <v>613</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="H180" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>10</v>
+        <v>88</v>
       </c>
       <c r="D181" t="s">
-        <v>664</v>
+        <v>612</v>
       </c>
       <c r="E181" t="s">
-        <v>665</v>
+        <v>613</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="H181" t="s">
-        <v>444</v>
+        <v>668</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="D182" t="s">
-        <v>668</v>
+        <v>612</v>
       </c>
       <c r="E182" t="s">
-        <v>669</v>
+        <v>613</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>670</v>
       </c>
       <c r="H182" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>672</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>16</v>
+        <v>96</v>
       </c>
       <c r="D183" t="s">
-        <v>668</v>
+        <v>612</v>
       </c>
       <c r="E183" t="s">
-        <v>669</v>
+        <v>613</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>673</v>
       </c>
       <c r="H183" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>675</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="D184" t="s">
-        <v>668</v>
+        <v>612</v>
       </c>
       <c r="E184" t="s">
-        <v>669</v>
+        <v>613</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>676</v>
       </c>
       <c r="H184" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
         <v>678</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D185" t="s">
         <v>679</v>
       </c>
       <c r="E185" t="s">
         <v>680</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>681</v>
       </c>
       <c r="H185" t="s">
-        <v>444</v>
+        <v>682</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>