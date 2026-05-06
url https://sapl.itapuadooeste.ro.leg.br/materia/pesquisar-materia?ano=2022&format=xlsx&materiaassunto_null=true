--- v0 (2026-02-03)
+++ v1 (2026-05-06)
@@ -51,2655 +51,2655 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>i</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao001.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao001.pdf</t>
   </si>
   <si>
     <t>AMPLIAR A REDE DE DISTRIBUIÇÃO DE AGUA.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao002.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao002.pdf</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE POÇO ARTESIANO NA COMUNIDADE DE PESCADORES DENOMINADA PONTE ALTA.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/706/indicacao003.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/706/indicacao003.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA AMPLIADA A CAPACIDADE DE ARMAZENAMENTO DE AGUA POTÁVEL NOS CONJUNTOS HABITACIONAIS DENOMINADOS CONJUNTOS NOVO E VELHO COM AQUISIÇÕES DE RECIPIENTES DE 5.000 (CINCO MIL LITROS).</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/707/indicacao004.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/707/indicacao004.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA AMPLIADA A REDE DE DISTRIBUIÇÃO DO FORNECIMENTO DE AGUA POTÁVEL EM TODA ÁREA URBANA NO MUNICÍPIO DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/708/indicacao005.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/708/indicacao005.pdf</t>
   </si>
   <si>
     <t>QUE SEJA TOMADA AS DEVIDAS PROVIDENCIAS QUANTO AO RECOLHIMENTO DE ANIMAIS DE RUA, BEM COMO POSTERIOR ADOÇÃO DOS REFERIDOS.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/709/indicacao006.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/709/indicacao006.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA AMPLIADA A CAPACIDADE DE DISTRIBUIÇÃO DE AGUA AOS CONJUNTOS HABITACIONAIS CONHECIDOS COMO CONJUNTOS VELHO/NOVO.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/710/indicacao007.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/710/indicacao007.pdf</t>
   </si>
   <si>
     <t>QUE SEJA TOMADA AS DEVIDAS PROVIDENCIAS QUANTO A RECUPERAÇÃO DA LINHA 605.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/711/indicacao008.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/711/indicacao008.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM TOMADAS AS DEVIDAS PROVIDENCIAS QUANTO A RECUPERAÇÃO IMEDIATA DA RUA DA BEIRA EM AMBOS OS LADOS DA BR 364, DE FRENTE A ÁREA URBANA DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO.....</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao009.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao009.pdf</t>
   </si>
   <si>
     <t>ESSA INDICAÇÃO VEM A ATENDER AS REIVINDICAÇÕES DOS MORADORES DE NOSSOS HABITANTES EM DECORRÊNCIA DO CRESCIMENTO POPULACIONAL.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/720/indicacao010.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/720/indicacao010.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DO PROJETO DE LEI Nº 05 DE 22 DE AGOSTO DE 2022, SOBRE O PROGRAMA ALUGUEL SOCIAL.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao011.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao011.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE PARA AQUISIÇÃO DE CAMERAS DE FILMAGEM E TV PARA FAZER AS LIVES DAS SESSÕES.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/715/indicacao012.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/715/indicacao012.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA ALTERAÇÃO DO ANEXO ÚNICO DA LEI Nº. 566/2015 DE 22 DE JUNHO DE 2015</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/716/indicacao013.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/716/indicacao013.pdf</t>
   </si>
   <si>
     <t>QUE SEJA TOMADA AS DEVIDAS PROVIDENCVIAS QUANTO AOS LOGRADOUROS PÚBLICOS FEIRA LIVRE E A PRAÇA, ONDE CONCENTRAM-SE GRANDES NÚMEROS DE PESSOAS DURANTE AS NOITES E FINS DE SEMANA, DEVIDO OS COMÉRCIOS EXISTENTES NESSE LOCAL, QUE SEJA PROVIDENCIADO CONSTRUÇÕES DE BANHEIRO PARA ATENDER AS DEMANDAS.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/717/indicacao014.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/717/indicacao014.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM TOMADA AS DEVIDAS PROVIDENCIAS QUANTO AOS CONJUNTOS HABITACIONAIS CONHECIDOS COMO CONJUNTO NOVO E CONJUNTO VELHO QUANTO AO SANEAMENTO BÁSICO, ENERGIA DE QUALIDADE, ÁGUA ENCANADA, PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao016.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao016.pdf</t>
   </si>
   <si>
     <t>ATENDER AS NECESSIDADES DOS REPRESENTANTES DAS EQUIPES EM RECORRÊNCIA DOS AUTOS CUSTOS PARA COLOCAR UMA EQUIPE EM CAMPO DEVIDAMENTE UNIFORMIZADAS DE ACORDO COM O REGULAMENTO DA COMPETIÇÃO.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao017.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao017.pdf</t>
   </si>
   <si>
     <t>TERÁ A OBRICATORIEDADE DE SE APRESENTAR A CADA 3 (TRÊS) ANOS, POR OCASIÃO DO PAGAMENTO DA PRIMEIRA PARCELA DO IPTU E TAXA DO LIXO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/525/projeto001.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/525/projeto001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022 NO VALOR DE R$ 535.497,20 EM FAVOR DA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/526/projeto002.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/526/projeto002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022 NO VALOR DE R$ 243.750,00 PARA OBRAS E INSTALAÇÕES NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/527/projeto003.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/527/projeto003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022 NO VALOR DE R$ 201.214,91 PARA CONVÉNIOS CONTR. E OUTRAS TRANSFERÊNCIAS NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/528/projeto004.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/528/projeto004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022 NO VALOR DE R$ 453.753,11 PARA INVESTIMENTO AQUISIÇÃO DE MATERIAL PERMANENTE NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/529/projeto005.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/529/projeto005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022 NO VALOR DE R$ 224.879,49 PARA INVESTIMENTOS AQUISIÇÃO DE MATERIAL DE CONSUMO NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/530/projeto006.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/530/projeto006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022 NO VALOR DE R$ 223.800,00 PARA INVESTIMENTOS AQUISIÇÃO DE MATERIAL DE CONSUMO NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/531/projeto007.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/531/projeto007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022 NO VALOR DE R$ 1.088.809,09 PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/532/projeto008.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/532/projeto008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXILIO DESLOCAMENTO PARA MÉDICOS PLANTONISTAS QUE PRESTAM SERVIÇOS NO SISTEMA ÚNICO DE SAÚDE DO MUNICÍPIO DE ITAPUÃ DO OESTE,  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/540/projeto009.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/540/projeto009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022 NO VALOR DE R$ 566.949,81 PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/539/projeto010.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/539/projeto010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022 NO VALOR DE R$ 2.335.720,63 PARA INVESTIMENTOS AQUISIÇÃO DE MATERIAL DE CONSUME E PERMANENTE NA SECRETARIA DE OBRAS E AGRICULTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/538/projeto011.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/538/projeto011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022 NO VALOR DE R$ 576.161,00 PARA INVESTIMENTOS AQUISIÇÃO DE MATERIAL PERMANENTE NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/537/projeto012.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/537/projeto012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022 NO VALOR DE R$ 1.576.151,61 PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/536/projeto013.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/536/projeto013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022 NO VALOR DE R$ 16.950,00 PARA AQUISIÇÃO DE MATERIAL DE CONSUMO KITS MODELAGEM INDUSTRIAL NA SECRETARIA DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/535/projeto014.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/535/projeto014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2022 NO VALOR DE R$ 42.000,00 PARA ATENDER AS NECESSIDADES DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/534/projeto015.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/534/projeto015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022 NO VALOR DE R$ 2.614.452,35 PARA INVESTIMENTOS AQUISIÇÃO DE MATERIAL DE CONSUMO BLOCOS SEXTAVADOS E PAVIMENTAÇÃO ASFALTICA NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/541/projeto016.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/541/projeto016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022 NO VALOR DE R$ 388.291,00 PARA INVESTIMENTO NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/533/projeto017.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/533/projeto017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022 NO VALOR DE R$ 402.246,90 PARA INVESTIMENTOS AQUISIÇÃO DE MATERIAL PERMANENTE NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/542/projeto018.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/542/projeto018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR CONTRATAÇÃO TEMPORÁRIA DE PROFISSIONAIS PARA ATENDER AS NECESSIDADES EMERGÊNCIAIS DAS SECRETARIAS MUNICIPAIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/543/projeto019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/543/projeto019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022 NO VALOR DE R$ 118.966,82 PARA INDENIZAÇÕES E RESTITUIÇÕES NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/605/projeto020.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/605/projeto020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA POLITICO-ADMINISTRATIVA E ORGANIZACIONAL DE CARGOS COMISSIONADOS E/OU FUNÇÕES GRATIFICADAS DA PREFEITURA MUNICIPAL DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/603/projeto021.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/603/projeto021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 12.652,42 PARA INDENIZAÇÕES E RESTITUIÇÕES NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/604/projeto022.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/604/projeto022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 2.616.837,24 MANUTENÇÃO E AMPLIAÇÃO DA FROTA - TERMO DE ADESÃO DO PROGRAMA ESTADUAL DE TRANSPORTE ESCOLAR, NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/602/projeto023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/602/projeto023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 2.073,24 PARA INDENIZAÇÕES E RESTITUIÇÕES, TERMO DE COMPROMISSO PAR 202002901-4-ONIBUS DEVOLUÇÃO DE SALDO, DECORRENTE DE RENDIMENTOS DE APLICAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/609/projeto024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/609/projeto024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR 134/2018 QUE INSTITUIU O FUNDO MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/608/projeto025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/608/projeto025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 328.321,56, PARA INVESTIMENTOS NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/606/projeto026.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/606/projeto026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 920.982,79, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/607/projeto027.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/607/projeto027.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARAGRAFO 3° AO ARTIGO 5° DA LEI MUNICIPAL N° 666/2018 QUE INSTITUIU O PROGRAMA DE APOIO FINANCEIRO AS ESCOLAS MUNICIPAIS PROAFEM DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/611/projeto028.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/611/projeto028.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 350.022,15, PARA AQUISIÇÃO, CUSTEIO E INVESTIMENTOS NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/613/projeto029.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/613/projeto029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 43.613,89, PARA REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/615/projeto030.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/615/projeto030.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 23.433,95, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/614/projeto031.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/614/projeto031.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 765,22, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/612/projeto032.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/612/projeto032.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 28.500,00, PARA INVESTIMENTOS- MATERIAL PERMANENTE, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/645/projeto033.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/645/projeto033.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 250.740,00, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS E MATERIAL PERMANENTE NA SECRETARIA DE OBRAS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/621/projeto34.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/621/projeto34.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS DO MUNICÍPIO DE ITAPUÃ DO OESTE-RO, REFERENTE AO EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/644/projeto035.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/644/projeto035.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 175.353,81, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, NA SECRETARIA DE EDUCAÇÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/642/projeto036.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/642/projeto036.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 70.000,00, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, NA SECRETARIA DE EDUCAÇÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/646/projeto037.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/646/projeto037.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DE 2022, NO VALOR DE R$ 17.427,51, REALIZAÇÃO DE CONVÊNIOS CONTR. E  OUTRAS TRANSFERÊNCIAS, NA SECRETARIA DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/647/projeto038.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/647/projeto038.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DE 2022, NO VALOR DE R$ 13.000,00, EQUIPAMENTOS E MATERIAL PERMANENTE, NA SECRETARIA DE ASSISTÊNCIA SOCIAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/623/projeto39.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/623/projeto39.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 208.676,79, PARA INVESTIMENTOS - OBRAS E INSTALAÇÕES NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/622/projeto40.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/622/projeto40.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 23.627,04 PARA INDENIZAÇÕES E RESTITUIÇÕES TRABALHISTAS NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/643/projeto041.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/643/projeto041.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 3.771,914,37, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS - OBRAS E INSTALAÇÕES NA SECRETARIA DE EDUCAÇÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/648/projeto042.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/648/projeto042.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 500.000,00 (QUINHENTOS MIL REAIS), PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/649/projeto043.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/649/projeto043.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 103.742,01 (CENTO E TRÊS MIL, SETECENTOS E QUARENTA E DOIS REAIS E UM CENTAVO), PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/650/projeto044.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/650/projeto044.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 400.000,00 REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/651/projeto045.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/651/projeto045.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 380.000,00 REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS - OBRAS E INSTALAÇÕES NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/652/projeto046.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/652/projeto046.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 3.065,000,00, PARA INVESTIMENTOS-AQUISIÇÃO DE EQUIPAMENTOS E MATERIAIS PERMANENTES NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/668/projeto048.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/668/projeto048.pdf</t>
   </si>
   <si>
     <t>ALTERA E DÁ NOVA REDAÇÃO AOS DISPOSITIVOS DA LEI N° 071/2001 E SUAS  ALTERAÇÕES, QUE INSTITUIU A POLITICA MUNICIPAL DE PROTEÇÃO AO MEIO AMBIENTE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/666/projeto049.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/666/projeto049.pdf</t>
   </si>
   <si>
     <t>ALTERA E DÁ NOVA REDAÇÃO AOS DISPOSITIVOS DA LEI ORDINÁRIA 074/2001 E SUAS ALTERAÇÕES E DÁ, OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/664/projeto050.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/664/projeto050.pdf</t>
   </si>
   <si>
     <t>ALTERA E DÁ NOVA REDAÇÃO AOS DISPOSITIVOS DA LEI ORDINÁRIA 070/2001 E SUAS ALTERAÇÕES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/667/projeto051.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/667/projeto051.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCEDIMENTOS DE LICENCIAMENTO AMBIENTAL, PARA A EMISSÃO DE LICENÇAS, CERTIDÕES E AUTORIZAÇÕES AMBIENTAIS, A SEREM REALIZADAS PELA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE - SEMAGRI, DO MUNICÍPIO DE ITAPUÃ DO OESTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/665/projeto052.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/665/projeto052.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 247.905,75, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS - EQUIPAMENTOS E MATERIAL PERMANENTE, NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/663/projeto053.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/663/projeto053.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 176.971,94, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS - EQUIPAMENTOS E MATERIAL PERMANENTE, NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/662/projeto_54_2022.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/662/projeto_54_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 82.201,68, MANUTENÇÃO E IMPLANTAÇÃO DE ILUMINAÇÃO PUBLICA, NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/661/projeto055.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/661/projeto055.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 390.000,00, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/660/projeto056.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/660/projeto056.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 300.000,00, INVESTIMENTOS- AQUISIÇÃO DE MATERIAL PERMANENTE, NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/659/projeto057.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/659/projeto057.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 553.229,48, INVESTIMENTOS-MATERIAL DE CONSUMO, NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/658/projeto058.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/658/projeto058.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 555.857,50, INVESTIMENTOS, NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/657/projeto059.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/657/projeto059.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 550.087,43, INVESTIMENTOS, NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/677/projeto060.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/677/projeto060.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 12.652,42 REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, NA SECRETARIA DE OBRAS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/678/projeto061.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/678/projeto061.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 268.411,79, MATERIAL DE CONSUMO E OUTROS SERVIÇOS TERCEIRO PESSOA JURÍDICA, NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/679/projeto062.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/679/projeto062.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 324.569,09, MATERIAL DE CONSUMO E OUTROS SERVIÇOS TERCEIRO PESSOA JURÍDICA, NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/680/projeto063.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/680/projeto063.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE AQUISIÇÃO DE ALIMENTOS DA AGRICULTURA FAMILIAR - PMAAAF, NA MODALIDADE DE COMPRA E DOAÇÃO SIMULTÂNEA, NO ÂMBITO DO MUNICÍPIO DE ITAPUÃ DO OESTE - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/681/projeto064.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/681/projeto064.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE COMPOSIÇÃO, FINALIDADE, ATRIBUIÇÕES, FUNCIONAMENTO, E COMPETÊNCIA DO CONSELHO TUTELAR DO MUNICÍPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/682/projeto065.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/682/projeto065.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 250.000.00, AQUISIÇÃO DE MATERIAL DE CONSUMO NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/683/projeto066.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/683/projeto066.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR IMÓVEIS/TERRENOS AO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/684/projeto067.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/684/projeto067.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 15.149.22, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/685/projeto068.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/685/projeto068.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DE 2022, NO VALOR DE R$ 85.336.74, EQUIPAMENTOS E MATERIAL PERMANENTE E MATERIAL DE CONSUMO NA SECRETARIA DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/686/projeto069.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/686/projeto069.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 91.000.79, PARA INDENIZAÇÕES E RESTITUIÇÕES NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/693/projeto070.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/693/projeto070.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONVÊNIO Nº 204/2022/FITHA, QUE CELEBRA ENTRE O GOVERNO DO ESTADO E O MUNICÍPIO DE ITAPUÃ DO OESTE, COM A INTERVENIÊNCIA DO FUNDO DE INFRAESTRUTURA DE TRANSPORTE E HABITAÇÃO - FITHA, NESTE ATO REPRESENTADO POR SEU PRESIDENTE, O SR. EDER ANDRE FERNANDES DIAS, NO VALOR GLOBAL DE R$ 365.475,28 (TREZENTOS E DEDDENTA E CINCO MIL QUATROCENTOS E SETENTA E CINCO REAIS E VINTE E OITO CENTAVOS).</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/689/projeto071.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/689/projeto071.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 1.638.837,28, PARA ATENDER AS NECESSIDADES DA SECRETARIA DO GABINETE, SEMAP, SEMFAZ, SEMOSP E SEMAGRI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/692/projeto072.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/692/projeto072.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS CRITÉRIOS PARA A ESCOLHA DE DIRETOR E VICE-DIRETOR ESCOLAR DAS ESCOLAS PÚBLICAS DE REDE MUINICIPAL DE ENSINO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/691/projeto073.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/691/projeto073.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR O IMÓVEL QUE ESPECIFICA AO ESTADO DE RONDÔNIA, TENDO COMO INTERVENIENTE ANUENTE, O TRIBUNAL DE JUSTIÇA DO ESTADO DE RONDÔNIA, E DÁ OUTRAS PROVIDENCIA.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/688/projeto074.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/688/projeto074.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 217.420,52, REALIZAÇÃO DE CONVÊNIOS SICONV N° 880608/2018 PELC, NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULT, DESPORTO E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/690/projeto075.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/690/projeto075.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO PARCIAL DA LEI COMPLEMENTAR N° 152/2022, QUE VERSA SOBRE A ESTRUTURA POLITICO-ADMINISTRATIVO E ORGANIZACIONAL DE CARGOS COMISSIONADOS E/OU FUNÇÕES DE CONFIANÇA DA PREFEITURA MUNICIPAL DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/767/projeto076.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/767/projeto076.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAPUÃ DO OESTE PARA O EXERCÍCIO FINANCEIRO DE 2023 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/696/projeto077.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/696/projeto077.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$51.981,35, PARA INDENIZAÇÕES E RESTITUIÇÕES E EQUIPAMENTOS E MATERIAL PERMANENTE NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/694/projeto078.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/694/projeto078.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$100.000,00, NA SECRETARIA DE SAÚDE E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/695/projeto079.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/695/projeto079.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$221.434,15, PARA ATENDER AS NECESSIDADES NAS SECRETARIAS DE PLANEJAMENTO, EDUCAÇÃO, AGRICULTURA E OBRAS E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/697/projeto080.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/697/projeto080.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$1.350.052,00, PARA OBRAS E INSTALAÇÕES NA SECRETARIA DE OBRAS E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/698/projeto081.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/698/projeto081.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$241.250,00, PARA OBRAS E INSTALAÇÕES NA SECRETARIA DE OBRAS E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/699/projeto082.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/699/projeto082.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$97.516,81, MANUTENÇÃO BÁSICA-INVEST. FUNDEB EQUIPAMENTOS E MATERIAL PERMANENTE, NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/700/projeto083.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/700/projeto083.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$729.018,56, OUTROS SERVIÇOS TERCEIROS PESSOA JURÍDICA E MATERIAL DE CONSUMO, NAS SECRETARIAS DE PLANEJAMENTO E OBRAS E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/701/projeto084.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/701/projeto084.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$25.000,00, MATERIAL DE CONSUMO NA SECRETARIA DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/702/projeto085.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/702/projeto085.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$26.400,00, MATERIAL DE CONSUMO NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/703/projeto086.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/703/projeto086.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$1.575.735,10, MATERIAL DE CONSUMO, VENCIMENTOS E VANTAGENS FIXAS E OBRIGAÇÕES PATRONAIS, NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/718/projeto087.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/718/projeto087.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 63.223,13, MATERIAL DE CONSUMO, NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/728/projeto088.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/728/projeto088.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL DE NO ORÇAMENTO DE 2022, NO VALOR DE R$ 3.699.797,29, PARA REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/731/projeto089.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/731/projeto089.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA APRENDE MAIS ITAPUÃ DO OESTE/RO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/732/projeto090.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/732/projeto090.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 33.537,00, PARA REALIZAÇÃO CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, NA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/733/projeto091.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/733/projeto091.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 68.037,42, PARA REALIZAÇÃO CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/734/projeto092.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/734/projeto092.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 400.000,00, PARA REALIZAÇÃO CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/735/projeto093.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/735/projeto093.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DE 2022, NO VALOR DE R$ 41.111,77, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, NA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/736/projeto094.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/736/projeto094.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DE 2022, NO VALOR DE R$ 79.643,68, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, NA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/763/projeto095.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/763/projeto095.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXILIO DESLOCAMENTO PARA MÉDICOS PLANTONISTAS QUE PRESTAM SERVIÇOS NO SISTEMA ÚNICO DE SAÚDE DO MUNICÍPIO DE ITAPUÃ DO OESTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/764/projeto096.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/764/projeto096.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 100.000,00, PARA REALIZAÇÃO DE SUBVÊNÇOES SOCIAIS, NA SECRETARIA MUNICIPAL DE TRABALHO E ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/939/projeto_de_resolucao_01_2022.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/939/projeto_de_resolucao_01_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO, A APLICAÇÃO E A PRESTAÇÃO DE CONTAS DO SUPRIMENTO DE FUNDOS NO ÂMBITO DO PODER LEGISLATIVO DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/760/decreto_012022.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/760/decreto_012022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A AUSENTAR-SE DO MUNICÍPIO, POR PERÍODO SUPERIOR A 10 DIAS, A CONTAR DE 25/12/2022 A 10/01/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/780/legislativo004.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/780/legislativo004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE HONRA AO MERITO A PESSOA QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS. MARCOS ANTÔNIO PACH.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/782/legislativo001.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/782/legislativo001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA SOBRE A OBRIGATORIEDADE DA DIVULGAÇÃO NO SATE OFICIAL DA PREFEITURA DE ITAPUÃ DO OESTE-RO INFORMAÇÕES SOBRE AS OBRAS PÚBLICAS PARALISADAS, OS MOTIVOS DA PARALISAÇÃO, O PERÍODO DE INTERRUPÇÃO, NOVA DATA PREVISTA PARA O TÉRMINO E O VALOR QUE FALTARIA PARA SER CONCLUÍDA.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/722/legislativo002.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/722/legislativo002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOMINIO DE LOGRADOURO PÚBLICO NO BAIRRO CENTRO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/723/legislativo003.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/723/legislativo003.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A TRANSFERENCIA DE PERMISSÃO DO TRANSPORTE INDIVIDUAL DE PASSAGEIROS DENOMINADO SERVIÇO DE MOTOTAXI E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/783/legislativo11.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/783/legislativo11.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE HONRA AO MERITO A PESSOA QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS. MARCELO FLORÊNCIO DA SILVA E SIMONE DOS SANTOS SÁ DA SILVA.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/725/legislativo005.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/725/legislativo005.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA PRAÇA AIRTON SENA PARA PRAÇA DIRCEU FELIX DA SILVA.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/726/legislativo006.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/726/legislativo006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO CENTRO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS. (CLUBE DOS TRINTA)</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/727/legislativo007.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/727/legislativo007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA PÚBLICA LOCALIZADA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/721/legislativo008.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/721/legislativo008.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA RUA AIRTON SENA PARA RUA SEVERINO RODRIGUES FERREIRA.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/781/legislativo09.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/781/legislativo09.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUI NO MUNICÍPIO DE ITAPUÃ DO OESTE O PROGRAMA VAI Á ESCOLA.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/762/projeto_legislativo_010.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/762/projeto_legislativo_010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE ABONO NATALINO PARA OS SERVIDORES DO QUADRO DE PESSOAL EFETIVO E NOMEADOS EM CARGOS DE PROVIMENTO EM COMISSÃO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/800/resolucao012022.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/800/resolucao012022.pdf</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/572/portaria001.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/572/portaria001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA COMISSÃO PERMANENTE DE LICITAÇÃO DE MATERIAIS, OBRAS E SERVIÇOS - CPLMOS, E DÁ OUTRAS PROVIDÊNCIAS. (EM CONFORMIDADE COM O PARÁGRAFO 1°, DO ART. 51, DA LEI FEDERAL 8.666/93).</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/573/portaria002.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/573/portaria002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS SERVIDORES E VEREADORA PRESIDENTE PARA REPRESENTAREM O PODER LEGISLATIVO EM CURSO, COM DESTINO A JI-PARANÁ/RO.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/574/portaria003.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/574/portaria003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECRETAÇÃO DE PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO DO DIA 11 DE FEVEREIRO DE 2022 - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/575/portaria004.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/575/portaria004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE HORARIO REDUZIDO.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/576/portaria005.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/576/portaria005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DECRETAÇÃO DE PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO DO DIA 28 DE FEVEREIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/577/portaria006.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/577/portaria006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS VEREADORES PARA REPRESENTAREM O PODER LEGISLATIVO EM VIAGEM OFICIAL, EM DESTINO A BRASILIA-DF.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/564/portaria_007.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/564/portaria_007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE ASSESSORIA PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/670/portaria008.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/670/portaria008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE PROCESSO DE INVENTÁRIO 2022 DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE-RO.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/671/portaria009.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/671/portaria009.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DO CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/578/portaria_010.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/578/portaria_010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DECRETAÇÃO DE PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO DO DIA 22 DE ABRIL DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/635/portaria_011.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/635/portaria_011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECRETAÇÃO DE PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO DO DIA 17 DE JUNHO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/675/portaria012.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/675/portaria012.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE HORÁRIO REDUZIDO EM ATENDIMENTO AO LEGISLATIVO.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/654/portaria013.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/654/portaria013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS SERVIDORES E VEREADORA PRESIDENTE PARA REPRESENTAREM O PODER LEGISLATIVO EM CURSO, COM DESTINO A PORTO-VELHO/RO</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/655/portaria014.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/655/portaria014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO VEREADOR PARA A COMPOSIÇÃO DA COMISSÃO DE ORÇAMENTO E FINANÇAS.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/656/portaria015.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/656/portaria015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA COMISSÃO DE FISCALIZAÇÃO DA OBRA DO PLENÁRIO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/676/portaria016.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/676/portaria016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS DA COMISSÃO PERMANENTE DE LICITAÇÃO DE MATERIAIS, OBRAS E SERVIÇOS - CPLMOS, E DÁ OUTRAS PROVIDÊNCIAS. (EM CONFORMIDADE COM O PARAGRAFO 1°, DO ART. 51, DA LEI FEDERAL 8.666/93).</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/672/portaria017.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/672/portaria017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO VEREADOR PARA A COMPOSIÇÃO DA COMISSÃO DE CONSTITUIÇÃO JUSTIÇA E REDAÇÃO.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/673/portaria018.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/673/portaria018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA MATERNIDADE A SERVIDORA BRUNA REGINA CARVALHO BORGES.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/674/portaria019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/674/portaria019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE CHEFE DE GABINETE DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/687/portaria020.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/687/portaria020.pdf</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/719/portaria021.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/719/portaria021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA DE FERIADO PARA O EXPEDIENTE ADMINISTRATIVO DE 2022 - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/729/portaria022.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/729/portaria022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE ASSESSOR PARLAMENTAR DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/765/portaria023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/765/portaria023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE PROCESSO DE INVENTÁRIO 2022 DAS CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE-RO.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/768/portaria024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/768/portaria024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DECRETAÇÃO DE RECESSO ADMINISTRATIVO PARA O EXPEDIENTE ADMINISTRATIVO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/774/portaria025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/774/portaria025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO NO CARGO DE AUDITOR DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/771/portaria026.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/771/portaria026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO NO CARGO DE ASSESSOR ESPECIAL DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/772/portaria027.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/772/portaria027.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DE AUTORIDADE PARA ASSEGURAR O CUMPRIMENTO DA LEGISLAÇÃO DE TRANSPARÊNCIA.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/770/portaria028.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/770/portaria028.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DE AUTORIDADE PARA ASSEGURAR O CUMPRIMENTO DA LEGISLAÇÃO DA OUVIDORIA.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/773/portaria029.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/773/portaria029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO NO CARGO DE ASSESSOR PARLAMENTAR DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>At</t>
   </si>
   <si>
     <t>Atas</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/565/ata_1502.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/565/ata_1502.pdf</t>
   </si>
   <si>
     <t>ATA DA CENTÉSIMA DÉCIMA QUINTA SESSÃO DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 15 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/566/ata_0302.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/566/ata_0302.pdf</t>
   </si>
   <si>
     <t>ATA DA PRIMEIRA SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 03 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/567/ata_0203.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/567/ata_0203.pdf</t>
   </si>
   <si>
     <t>ATA DA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 02 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/568/ata_1503.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/568/ata_1503.pdf</t>
   </si>
   <si>
     <t>ATA DA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 15 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/569/ata_2203.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/569/ata_2203.pdf</t>
   </si>
   <si>
     <t>ATA DA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 22 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/570/ata_2903.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/570/ata_2903.pdf</t>
   </si>
   <si>
     <t>ATA DA SÉTIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 29 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/571/ata_0504.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/571/ata_0504.pdf</t>
   </si>
   <si>
     <t>ATA DA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 05 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/739/ata08.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/739/ata08.pdf</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/740/ata09.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/740/ata09.pdf</t>
   </si>
   <si>
     <t>ATA DA NONA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 12 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/616/ata_1904.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/616/ata_1904.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 19 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/617/ata_1604.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/617/ata_1604.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 26 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/618/ata_12.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/618/ata_12.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 03 DE MAIO DE 2022.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/619/ata_13.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/619/ata_13.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 10 DE MAIO DE 2022.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/620/ata_14.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/620/ata_14.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 17 DE MAIO DE 2022.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/786/ata15.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/786/ata15.pdf</t>
   </si>
   <si>
     <t>ATA 24/05/2022.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/741/ata16.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/741/ata16.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 31 DE MAIO DE 2022.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/742/ata17.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/742/ata17.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA SÉTIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 07 DE JUNHO DE 2022.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/743/ata18.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/743/ata18.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 14 DE JUNHO DE 2022.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/744/ata19.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/744/ata19.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA NONA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 21 DE JUNHO DE 2022.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/745/ata20.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/745/ata20.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 28 DE JUNHO DE 2022.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/746/ata21.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/746/ata21.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 02 DE AGOSTO DE 2022.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/747/ata22.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/747/ata22.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 09 DE AGOSTO DE 2022.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/748/ata23.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/748/ata23.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 16 DE AGOSTO DE 2022.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/749/ata24.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/749/ata24.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 23 DE AGOSTO DE 2022.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/750/ata25.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/750/ata25.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 30 DE AGOSTO DE 2022.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/758/ata26.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/758/ata26.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 06 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/751/ata27.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/751/ata27.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA SÉTIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 13 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/785/ata28.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/785/ata28.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 20 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/752/ata29.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/752/ata29.pdf</t>
   </si>
   <si>
     <t>ATA DA VIGÉSIMA NONA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 04 DE OUTUBRO DE 2022.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/784/ata30.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/784/ata30.pdf</t>
   </si>
   <si>
     <t>ATA 14/10/2022</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/753/ata31.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/753/ata31.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA PRIMEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 18 DE OUTUBRO DE 2022.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/754/ata32.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/754/ata32.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA SEGUNDA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 25 DE OUTUBRO DE 2022.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/755/ata33.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/755/ata33.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA TERCEIRA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 01 DE NOVEMBRO DE 2022.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/756/ata34.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/756/ata34.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA QUARTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 09 DE NOVEMBRO DE 2022.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/757/ata35.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/757/ata35.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA QUINTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 16 DE NOVEMBRO DE 2022.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/759/ata36.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/759/ata36.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA SEXTA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 29 DE NOVEMBRO DE 2022.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/738/ata37.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/738/ata37.pdf</t>
   </si>
   <si>
     <t>ATA DA TRIGÉSIMA SÉTIMA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 29 DE NOVEMBRO DE 2022.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/761/ata38.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/761/ata38.pdf</t>
   </si>
   <si>
     <t>ATA TRIGÉSIMA OITAVA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 06 DE DEZEMBRO DE 2022.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Leis Sancionadas</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/641/lei_complementar_153.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/641/lei_complementar_153.pdf</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/523/lei_869.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/523/lei_869.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$535.497,20 EM FAVOR DA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/522/lei_870.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/522/lei_870.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$243.750,00, PARA OBRAS E INSTALAÇÕES NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/524/lei_871.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/524/lei_871.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$201.214,91 PARA CONVENIOS CONTR. E OUTRAS TRASFERENCIAS NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/587/lei_ordinaria_872.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/587/lei_ordinaria_872.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 453.753,11 PARA INVESTIMENTO AQUISIÇÃO DE MATERIAL PERMANENTE NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/588/lei_ordinaria_874.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/588/lei_ordinaria_874.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 223.800,00 PARA INVESTIMENTO AQUISIÇÃO DE MATERIAL DE CONSUMO NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/589/lei_ordinaria_875.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/589/lei_ordinaria_875.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 1.088.809,09 PARA ATENDER AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/590/lei_ordinaria_876.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/590/lei_ordinaria_876.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXILIO DESLOCAMENTO PARA MÉDICOS PLANTONISTAS QUE PRESTAM SERVIÇOS NO SISTEMA ÚNICO DE SAÚDE DO MUNICÍPIO DE ITAPUÃ DO OESTE, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/591/lei_ordinaria_877.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/591/lei_ordinaria_877.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 566.949,81 PARA ATENDER AS NECESSIDADES DA SECRETARIA DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/592/lei_ordinaria_878.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/592/lei_ordinaria_878.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 2.335.720,63 PARA INVESTIMENTO AQUISIÇÃO DE MATERIAL DE CONSUMO E MATERIAL PERMANENTE NAS SECRETARIAS DE OBRAS E AGRICULTURA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/593/lei_ordinaria_879.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/593/lei_ordinaria_879.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 576.161,00 PARA INVESTIMENTO AQUISIÇÃO DE MATERIAL PERMANENTE NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/594/lei_ordinaria_880.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/594/lei_ordinaria_880.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 1.576.151,61 PARA ATENDER AS NECESSIDADES DA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/595/lei_ordinaria_881.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/595/lei_ordinaria_881.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 16.950,00 PARA AQUISIÇÃO DE MATERIAL DE CONSUMO KITS MODELAGEM INDUSTRIAL NA SECRETARIA DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/596/lei_ordinaria_882.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/596/lei_ordinaria_882.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2022, NO VALOR DE R$ 42.000,00 PARA ATENDER AS NECESSIDADES DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/597/lei_ordinaria_883.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/597/lei_ordinaria_883.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 402.246,90 PARA INVESTIMENTO AQUISIÇÃO DE MATERIAL PERMANENTE NA SECRETARIA DE SAÚDE DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/598/lei_ordinaria_884.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/598/lei_ordinaria_884.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 2.614.452,35 PARA INVESTIMENTO AQUISIÇÃO DE MATERIAL DE CONSUMO BLOCOS SEXTAVADOS E PAVIMENTAÇÃO ASFALTICA NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/599/lei_ordinaria_885.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/599/lei_ordinaria_885.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 388.291,00 PARA INVESTIMENTO NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/600/lei_ordinaria_886.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/600/lei_ordinaria_886.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR CONTRATAÇÃO TEMPORÁRIA DE PROFISSIONAIS PARA ATENDER ÁS NECESSIDADES EMERGÊNCIAIS DAS SECRETARIAS MUNICIPAIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/601/lei_ordinaria_887.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/601/lei_ordinaria_887.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 118.966,82 PARA INDENIZAÇÕES E RESTITUIÇÕES NA SECRETARIA  DE SAÚDE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/624/lei_ordinaria_888.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/624/lei_ordinaria_888.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 12.652,42, PARA INDENIZAÇÕES E RESTITUIÇÕES NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/625/lei_ordinaria_889.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/625/lei_ordinaria_889.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 2.616.837,24, MANUTENÇÃO E AMPLIAÇÃO DA FROTA - TERMO DE ADESÃO DO PROGRAMA ESTADUAL DE TRANSPORTE ESCOLAR COMPARTILHADO IR E VIR - 2022, NA SECRETARIA DE EDUCAÇÃO DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/626/lei_ordinaria_890.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/626/lei_ordinaria_890.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 2.073,24 PARA INDENIZAÇÕES E RESTITUIÇÕES, TERMO DE COMPROMISSO - PAR 202002901-4- ONIBUS DEVOLUÇÃO DE SALDO, DECORRENTE DE RENDIMENTO DE APLICAÇÃO, NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/627/lei_ordinaria_891.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/627/lei_ordinaria_891.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 328.321,56, PARA INVESTIMENTOS NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/628/lei_ordinaria_892.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/628/lei_ordinaria_892.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 920.983,79, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/629/lei_ordinaria_893.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/629/lei_ordinaria_893.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARAGRAFO 3° AO ARTIGO 5° DA LEI MUNICIPAL N° 666/2018 QUE INSTITUIU O PROGRAMA DE APOIO FINANCEIRO AS ESCOLAS MUNICIPAIS - PROAFEM DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/630/lei_ordinaria_894.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/630/lei_ordinaria_894.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 3650.022,15, PARA AQUISIÇÃO, CUSTEIO E INVESTIMENTOS NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/631/lei_ordinaria_895.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/631/lei_ordinaria_895.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 13.613,89, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/632/lei_ordinaria_896.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/632/lei_ordinaria_896.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 23.433,95, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/633/lei_ordinaria_897.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/633/lei_ordinaria_897.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 765,22 REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, PARA ATENDER AS NECESSIDADES DA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/634/lei_ordinaria_898.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/634/lei_ordinaria_898.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 28.500,00, INVESTIMENTOS - MATERIAL PERMANENTE NA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/636/lei_ordinaria_899.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/636/lei_ordinaria_899.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 250.740,00, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS E MATERIAL PERMANENTE NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/637/lei_ordinaria_900.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/637/lei_ordinaria_900.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 175.353,81, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/638/lei_ordinaria_901.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/638/lei_ordinaria_901.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2022, NO VALOR DE R$ 70.000,00, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, NA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/639/lei_ordinaria_902.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/639/lei_ordinaria_902.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DE 2022, NO VALOR DE R$ 17.427,51, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS, NA SECRETARIA DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/640/lei_ordinaria_903.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/640/lei_ordinaria_903.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DE 2022, NO VALOR DE R$ 13.000,00, EQUIPAMENTOS E MATERIAL PERMANENTE, NA SECRETARIA DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/517/decreto_2419.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/517/decreto_2419.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O COMITÊ GESTOR DA ESCUTA ESPECIALIZADA, DO MUNICÍPIO DE ITAPUÃ DO OESTE.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/516/decreto_2420.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/516/decreto_2420.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMISSÃO INTERSETORIAL PELOS DIREITOS DAS CRIANÇAS E ADOLESCENTES DO MUNICÍPIO DE ITAPUÃ DO OESTE.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/515/decreto_2421.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/515/decreto_2421.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO A UPF (UNIDADE PADRÃO FISCAL) NO ÂMBITO DO MUNICÍPIO PARA O EXERCICIO DE 2022 QUE SERVIRÁ DE BASE PARA ATUALIZAÇÃO DE IMPOSTOS, TAXAS E PREÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/579/decreto_2424.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/579/decreto_2424.pdf</t>
   </si>
   <si>
     <t>FICA ABERTO NO ORÇAMENTO VIGENTE, UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$110.282,88 DISTRIBUÍDOS AS SEGUINTES DOTAÇÕES:</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/581/decreto_2426.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/581/decreto_2426.pdf</t>
   </si>
   <si>
     <t>FICA ABERTO NO ORÇAMENTO VIGENTE, UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$19.099,00 DISTRIBUÍDOS AS SEGUINTES DOTAÇÕES:</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/582/decreto_2427.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/582/decreto_2427.pdf</t>
   </si>
   <si>
     <t>FICA ABERTO NO ORÇAMENTO VIGENTE, UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$58.130,00 DISTRIBUÍDOS AS SEGUINTES DOTAÇÕES:</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/583/decreto_2428.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/583/decreto_2428.pdf</t>
   </si>
   <si>
     <t>FICA ABERTO NO ORÇAMENTO VIGENTE, UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$23.000,00 DISTRIBUÍDOS AS SEGUINTES DOTAÇÕES:</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/584/decreto_2440.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/584/decreto_2440.pdf</t>
   </si>
   <si>
     <t>FICA ABERTO NO ORÇAMENTO VIGENTE, UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$42.000,00 DISTRIBUÍDOS AS SEGUINTES DOTAÇÕES:</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/586/decreto_2444.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/586/decreto_2444.pdf</t>
   </si>
   <si>
     <t>FICA ABERTO NO ORÇAMENTO VIGENTE, UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$5.029.759,66 DISTRIBUÍDOS AS SEGUINTES DOTAÇÕES:</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/585/decreto_2447.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/585/decreto_2447.pdf</t>
   </si>
   <si>
     <t>FICA ABERTO NO ORÇAMENTO VIGENTE, UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$5.029,79 DISTRIBUÍDOS AS SEGUINTES DOTAÇÕES:</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/580/decreto_2451.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/580/decreto_2451.pdf</t>
   </si>
   <si>
     <t>FICA ABERTO NO ORÇAMENTO VIGENTE, UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$6.385,45 DISTRIBUÍDOS AS SEGUINTES DOTAÇÕES:</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/610/decreto_2461.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/610/decreto_2461.pdf</t>
   </si>
   <si>
     <t>FICA ABERTO NO ORÇAMENTO VIGENTE, UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 120.00,00 DISTRIBUÍDOS AS SEGUINTES DOTAÇÕES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3006,68 +3006,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/706/indicacao003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/707/indicacao004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/708/indicacao005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/709/indicacao006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/710/indicacao007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/711/indicacao008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/720/indicacao010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/715/indicacao012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/716/indicacao013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/717/indicacao014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/525/projeto001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/526/projeto002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/527/projeto003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/528/projeto004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/529/projeto005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/530/projeto006.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/531/projeto007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/532/projeto008.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/540/projeto009.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/539/projeto010.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/538/projeto011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/537/projeto012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/536/projeto013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/535/projeto014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/534/projeto015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/541/projeto016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/533/projeto017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/542/projeto018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/543/projeto019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/605/projeto020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/603/projeto021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/604/projeto022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/602/projeto023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/609/projeto024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/608/projeto025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/606/projeto026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/607/projeto027.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/611/projeto028.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/613/projeto029.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/615/projeto030.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/614/projeto031.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/612/projeto032.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/645/projeto033.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/621/projeto34.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/644/projeto035.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/642/projeto036.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/646/projeto037.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/647/projeto038.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/623/projeto39.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/622/projeto40.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/643/projeto041.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/648/projeto042.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/649/projeto043.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/650/projeto044.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/651/projeto045.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/652/projeto046.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/668/projeto048.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/666/projeto049.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/664/projeto050.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/667/projeto051.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/665/projeto052.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/663/projeto053.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/662/projeto_54_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/661/projeto055.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/660/projeto056.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/659/projeto057.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/658/projeto058.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/657/projeto059.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/677/projeto060.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/678/projeto061.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/679/projeto062.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/680/projeto063.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/681/projeto064.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/682/projeto065.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/683/projeto066.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/684/projeto067.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/685/projeto068.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/686/projeto069.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/693/projeto070.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/689/projeto071.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/692/projeto072.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/691/projeto073.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/688/projeto074.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/690/projeto075.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/767/projeto076.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/696/projeto077.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/694/projeto078.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/695/projeto079.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/697/projeto080.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/698/projeto081.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/699/projeto082.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/700/projeto083.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/701/projeto084.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/702/projeto085.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/703/projeto086.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/718/projeto087.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/728/projeto088.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/731/projeto089.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/732/projeto090.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/733/projeto091.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/734/projeto092.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/735/projeto093.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/736/projeto094.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/763/projeto095.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/764/projeto096.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/939/projeto_de_resolucao_01_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/760/decreto_012022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/780/legislativo004.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/782/legislativo001.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/722/legislativo002.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/723/legislativo003.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/783/legislativo11.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/725/legislativo005.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/726/legislativo006.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/727/legislativo007.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/721/legislativo008.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/781/legislativo09.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/762/projeto_legislativo_010.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/800/resolucao012022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/572/portaria001.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/573/portaria002.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/574/portaria003.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/575/portaria004.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/576/portaria005.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/577/portaria006.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/564/portaria_007.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/670/portaria008.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/671/portaria009.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/578/portaria_010.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/635/portaria_011.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/675/portaria012.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/654/portaria013.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/655/portaria014.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/656/portaria015.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/676/portaria016.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/672/portaria017.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/673/portaria018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/674/portaria019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/687/portaria020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/719/portaria021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/729/portaria022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/765/portaria023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/768/portaria024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/774/portaria025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/771/portaria026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/772/portaria027.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/770/portaria028.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/773/portaria029.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/565/ata_1502.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/566/ata_0302.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/567/ata_0203.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/568/ata_1503.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/569/ata_2203.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/570/ata_2903.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/571/ata_0504.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/739/ata08.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/740/ata09.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/616/ata_1904.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/617/ata_1604.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/618/ata_12.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/619/ata_13.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/620/ata_14.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/786/ata15.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/741/ata16.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/742/ata17.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/743/ata18.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/744/ata19.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/745/ata20.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/746/ata21.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/747/ata22.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/748/ata23.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/749/ata24.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/750/ata25.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/758/ata26.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/751/ata27.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/785/ata28.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/752/ata29.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/784/ata30.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/753/ata31.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/754/ata32.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/755/ata33.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/756/ata34.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/757/ata35.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/759/ata36.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/738/ata37.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/761/ata38.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/641/lei_complementar_153.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/523/lei_869.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/522/lei_870.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/524/lei_871.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/587/lei_ordinaria_872.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/588/lei_ordinaria_874.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/589/lei_ordinaria_875.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/590/lei_ordinaria_876.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/591/lei_ordinaria_877.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/592/lei_ordinaria_878.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/593/lei_ordinaria_879.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/594/lei_ordinaria_880.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/595/lei_ordinaria_881.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/596/lei_ordinaria_882.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/597/lei_ordinaria_883.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/598/lei_ordinaria_884.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/599/lei_ordinaria_885.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/600/lei_ordinaria_886.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/601/lei_ordinaria_887.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/624/lei_ordinaria_888.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/625/lei_ordinaria_889.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/626/lei_ordinaria_890.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/627/lei_ordinaria_891.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/628/lei_ordinaria_892.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/629/lei_ordinaria_893.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/630/lei_ordinaria_894.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/631/lei_ordinaria_895.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/632/lei_ordinaria_896.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/633/lei_ordinaria_897.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/634/lei_ordinaria_898.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/636/lei_ordinaria_899.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/637/lei_ordinaria_900.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/638/lei_ordinaria_901.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/639/lei_ordinaria_902.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/640/lei_ordinaria_903.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/517/decreto_2419.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/516/decreto_2420.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/515/decreto_2421.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/579/decreto_2424.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/581/decreto_2426.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/582/decreto_2427.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/583/decreto_2428.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/584/decreto_2440.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/586/decreto_2444.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/585/decreto_2447.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/580/decreto_2451.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/610/decreto_2461.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/706/indicacao003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/707/indicacao004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/708/indicacao005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/709/indicacao006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/710/indicacao007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/711/indicacao008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/720/indicacao010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/715/indicacao012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/716/indicacao013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/717/indicacao014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/525/projeto001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/526/projeto002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/527/projeto003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/528/projeto004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/529/projeto005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/530/projeto006.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/531/projeto007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/532/projeto008.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/540/projeto009.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/539/projeto010.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/538/projeto011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/537/projeto012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/536/projeto013.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/535/projeto014.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/534/projeto015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/541/projeto016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/533/projeto017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/542/projeto018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/543/projeto019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/605/projeto020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/603/projeto021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/604/projeto022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/602/projeto023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/609/projeto024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/608/projeto025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/606/projeto026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/607/projeto027.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/611/projeto028.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/613/projeto029.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/615/projeto030.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/614/projeto031.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/612/projeto032.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/645/projeto033.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/621/projeto34.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/644/projeto035.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/642/projeto036.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/646/projeto037.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/647/projeto038.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/623/projeto39.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/622/projeto40.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/643/projeto041.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/648/projeto042.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/649/projeto043.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/650/projeto044.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/651/projeto045.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/652/projeto046.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/668/projeto048.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/666/projeto049.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/664/projeto050.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/667/projeto051.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/665/projeto052.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/663/projeto053.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/662/projeto_54_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/661/projeto055.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/660/projeto056.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/659/projeto057.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/658/projeto058.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/657/projeto059.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/677/projeto060.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/678/projeto061.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/679/projeto062.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/680/projeto063.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/681/projeto064.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/682/projeto065.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/683/projeto066.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/684/projeto067.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/685/projeto068.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/686/projeto069.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/693/projeto070.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/689/projeto071.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/692/projeto072.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/691/projeto073.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/688/projeto074.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/690/projeto075.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/767/projeto076.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/696/projeto077.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/694/projeto078.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/695/projeto079.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/697/projeto080.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/698/projeto081.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/699/projeto082.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/700/projeto083.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/701/projeto084.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/702/projeto085.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/703/projeto086.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/718/projeto087.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/728/projeto088.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/731/projeto089.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/732/projeto090.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/733/projeto091.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/734/projeto092.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/735/projeto093.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/736/projeto094.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/763/projeto095.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/764/projeto096.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/939/projeto_de_resolucao_01_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/760/decreto_012022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/780/legislativo004.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/782/legislativo001.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/722/legislativo002.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/723/legislativo003.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/783/legislativo11.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/725/legislativo005.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/726/legislativo006.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/727/legislativo007.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/721/legislativo008.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/781/legislativo09.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/762/projeto_legislativo_010.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/800/resolucao012022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/572/portaria001.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/573/portaria002.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/574/portaria003.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/575/portaria004.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/576/portaria005.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/577/portaria006.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/564/portaria_007.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/670/portaria008.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/671/portaria009.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/578/portaria_010.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/635/portaria_011.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/675/portaria012.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/654/portaria013.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/655/portaria014.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/656/portaria015.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/676/portaria016.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/672/portaria017.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/673/portaria018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/674/portaria019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/687/portaria020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/719/portaria021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/729/portaria022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/765/portaria023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/768/portaria024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/774/portaria025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/771/portaria026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/772/portaria027.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/770/portaria028.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/773/portaria029.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/565/ata_1502.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/566/ata_0302.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/567/ata_0203.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/568/ata_1503.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/569/ata_2203.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/570/ata_2903.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/571/ata_0504.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/739/ata08.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/740/ata09.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/616/ata_1904.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/617/ata_1604.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/618/ata_12.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/619/ata_13.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/620/ata_14.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/786/ata15.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/741/ata16.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/742/ata17.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/743/ata18.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/744/ata19.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/745/ata20.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/746/ata21.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/747/ata22.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/748/ata23.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/749/ata24.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/750/ata25.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/758/ata26.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/751/ata27.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/785/ata28.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/752/ata29.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/784/ata30.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/753/ata31.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/754/ata32.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/755/ata33.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/756/ata34.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/757/ata35.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/759/ata36.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/738/ata37.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/761/ata38.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/641/lei_complementar_153.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/523/lei_869.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/522/lei_870.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/524/lei_871.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/587/lei_ordinaria_872.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/588/lei_ordinaria_874.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/589/lei_ordinaria_875.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/590/lei_ordinaria_876.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/591/lei_ordinaria_877.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/592/lei_ordinaria_878.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/593/lei_ordinaria_879.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/594/lei_ordinaria_880.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/595/lei_ordinaria_881.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/596/lei_ordinaria_882.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/597/lei_ordinaria_883.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/598/lei_ordinaria_884.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/599/lei_ordinaria_885.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/600/lei_ordinaria_886.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/601/lei_ordinaria_887.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/624/lei_ordinaria_888.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/625/lei_ordinaria_889.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/626/lei_ordinaria_890.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/627/lei_ordinaria_891.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/628/lei_ordinaria_892.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/629/lei_ordinaria_893.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/630/lei_ordinaria_894.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/631/lei_ordinaria_895.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/632/lei_ordinaria_896.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/633/lei_ordinaria_897.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/634/lei_ordinaria_898.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/636/lei_ordinaria_899.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/637/lei_ordinaria_900.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/638/lei_ordinaria_901.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/639/lei_ordinaria_902.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/640/lei_ordinaria_903.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/517/decreto_2419.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/516/decreto_2420.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/515/decreto_2421.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/579/decreto_2424.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/581/decreto_2426.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/582/decreto_2427.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/583/decreto_2428.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/584/decreto_2440.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/586/decreto_2444.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/585/decreto_2447.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/580/decreto_2451.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/610/decreto_2461.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>