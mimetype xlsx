--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -51,1818 +51,1818 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>i</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_001.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 001: JEFFERSON EDUARDO O. AZEVEDO</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_002.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_002.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 001: ANTONIO COSTA SENA</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_003.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_003.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 002: ANTONIO COSTA SENA</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_004.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_004.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 003: ANTONIO COSTA SENA</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/549/ata05.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/549/ata05.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 0004: ANTONIO COSTA SENA</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/550/indicacao_007.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/550/indicacao_007.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 001: MINÉIA DA SILVA PEREIRA</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_008.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_008.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 002: MINÉIA DA SILVA PEREIRA</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_009.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_009.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 003: MINÉIA DA SILVA PEREIRA</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/553/indicacao_010.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/553/indicacao_010.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 004: MINÉIA DA SILVA PEREIRA</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/554/indicacao_011.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/554/indicacao_011.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 005: MINÉIA DA SILVA PEREIRA</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_012.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_012.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 006: MINÉIA DA SILVA PEREIRA</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_013.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_013.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 001: ROSE LOPES DOS SANTOS OLIVEIRA</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_014.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_014.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 002: ROSE LOPES DOS SANTOS OLIVEIRA</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_015.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_015.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 004: ANTONIO COSTA SENA</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 001: FÁBIO JUNIOR DA SILVA FERREIRA</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_020.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 002: FÁBIO JUNIOR DA SILVA FERREIRA</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_021.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 005: ANTONIO COSTA SENA</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_022.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 013: MINEIA DA SILVA PEREIRA</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 002: LUCAS SANTANA FIUZA</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/398/oficio_16.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/398/oficio_16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial, no orçamento de 2021 e da outras providencias.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/399/oficio_17.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/399/oficio_17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de credito adicional especial no orçamento de 2021 e da outras providencias.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/400/oficio_18.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/400/oficio_18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/401/projeto_de_lei_005.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/401/projeto_de_lei_005.pdf</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/810/projeto06_2021.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/810/projeto06_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/811/projeto07_2021.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/811/projeto07_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021 E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/885/projeto_08.21.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/885/projeto_08.21.pdf</t>
   </si>
   <si>
     <t>DISPÕE: INSTITUI O PROGRAMA MUNICIPAL DE JOVEM APRENDIZ PELA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE ITAPUÃ DO OESTE.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/391/oficio_33.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/391/oficio_33.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que trata sobre a Proposta n° 11264.342000/1200-19 Ministério da Saúde, que celebra entre o governo federal e o município de Itapuã do oeste, valor global de R$ 115.264;00 (Cento e Quinze MIL, Duzentos e Sessenta e Quatro Reais).</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/392/oficio_34.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/392/oficio_34.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que trata sobre a Proposta n° 11264.342000/1200-09 Ministério da Saúde, que celebra entre o governo Federal e o Município de Itapuã do Oeste, valor global de R$ 30.653,00 (Trinta Mil, Seiscentos e Cinquenta e Três Reais).</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/393/oficio_35.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/393/oficio_35.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que trata sobre a Proposta n° 11264.342000/1200-10 Ministério da Saúde, que celebra entre o Governo Federal e o Município de Itapuã do Oeste, valor global de R$ 24.728,10 (Vinte e Quatro Mil, Setecentos e Vinte e Oito Reais e Dez Centavos).</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/394/oficio_36.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/394/oficio_36.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que trata sobre a abertura de credito através de superávit financeiro apurado em balanço patrimonial do exercício anterior, no valor global de R$ 255.750,81 (Duzentos e Cinquenta e Cinco Mil Setecentos e Cinquenta Reais e Oitenta e Um Centa vos).</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/395/oficio_37.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/395/oficio_37.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que trata sobre a abertura de credito através de superávit financeiro apurado embalanço patrimonial do exercício anterior, no valor global de R$ 625.000;00 (Seiscentos e Vinte e Cinco Mil Reais)</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/405/oficio_42.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/405/oficio_42.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração 3° Art. 1° da Lei Municipal n°776 de 11 de setembro de 2020, que trata sobre a indenização transitória temporária por exposição obrigatória ao novo Coronavírus - COVID-19, aos servidores dos serviços essenciais que estejam em exercício na área da saúde do Município de Itapuã do Oeste/RO.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/404/oficio_46.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/404/oficio_46.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do novo conselho municipal de acompanhamento e controle social do fundo de manutenção e desenvolvimento da educação básica dos profissionais da educação - CACS FUNDEB.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/730/projeto172021.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/730/projeto172021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXILIO-ALIMENTAÇÃO AOS SERVIDORES DO QUADRO DE PESSOAL DO PODER LEGISLATIVO, E DAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/419/projeto_de_lei_023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/419/projeto_de_lei_023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE 61,000,00, PARA SECRETARIA DE OBRAS E AGRICULTURA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/420/projeto_de_lei_024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/420/projeto_de_lei_024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE 34.975,26, PARA DEVOLUÇÃO DE SALDE DE CONVENIO NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/421/projeto_de_lei_025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/421/projeto_de_lei_025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE 250.740,00, AQUISIÇÃO DE EQUIPAMENTOS E MATERIAL PERMANENTE PARA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/424/projeto_27.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/424/projeto_27.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, PARA SECRETARIA DE OBRAS NO VALOR DE R$ 118.488,55, ADITIVO DA CONSTRUÇÃO DA PRAÇA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/425/projeto_29.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/425/projeto_29.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, PARA SECRETARIA SEMTAS, NO VALOR DE R$ 65.258,24 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/426/projeto_30.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/426/projeto_30.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$ 176.000,00, INDENIZAÇÕES E RESTITUIÇÕES TRABALHISTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/427/projeto_31.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/427/projeto_31.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, PARA SECRETARIA DE SAÚDE, NO VALOR DE R$226.133,75, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/423/2021.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/423/2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, PARA SECRETARIA DE SAÚDE, NO VALOR DE R$418.236,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/480/projeto_de_lei_039.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/480/projeto_de_lei_039.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/481/projeto_de_lei_040.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/481/projeto_de_lei_040.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$ 534.739,83 EM FAVOR DAS SECRETARIAS DE OBRAS, AGRICULTURA E FAZENDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/482/projeto_de_lei_041.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/482/projeto_de_lei_041.pdf</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/483/projeto_de_lei_042.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/483/projeto_de_lei_042.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXILIO DESLOCAMENTO PARA MÉDICOS PLANTONISTAS QUE PRESTAM SERVIÇOS NO SISTEMA UNICO DE SAÚDE DO MUNICIPIO DE ITAPUÃ DO OESTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/484/projeto_de_lei_043.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/484/projeto_de_lei_043.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO ESPECIFICA E TEMPORÁRIA DE APOIO AOS SERVIDORES DE CARGO DE PROVIMENTO EFETIVO E TEMPORARIO (CELETISTA), PARA OS PROFISSIONAIS DA EDUCAÇÃO DO MUNICIPIO DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/485/projeto_de_lei_044.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/485/projeto_de_lei_044.pdf</t>
   </si>
   <si>
     <t>LEITURA DO PROJETO N°044/2021 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALO9R DE R$ 586.878,53, RECUPERAÇÃO DE ESTRADAS VICINAIS, EM FAVOR DA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/486/projeto_de_lei_045.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/486/projeto_de_lei_045.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NOVALOR DE R$ 250.00,00, INVESTIMENTOS EM INFRA ESTRUTURA DE RUAS E AVENIDAS DO MUNICIPIO, EM FAVOR DÁ SECRÉTARIA DE OBRAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/487/projeto_de_lei_046.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/487/projeto_de_lei_046.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$542.163,92 EM FAVOR DA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/488/projeto_de_lei_047.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/488/projeto_de_lei_047.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PARCELAMENTO ESPECIAL E REDUÇÃO DE MULTAS E JUROS DE MORA INCIDENTES SOBRE DÉBITOS DE QUALQUER NATUREZA DEVIDOS Á FAZENDA MUNICIPAL DE ITAPUÃ DO OESTE/RO, NA FORMA E CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/489/projeto_de_lei_048.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/489/projeto_de_lei_048.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÃO NA LEI MUNICIPAL N. 127/2015, QUE VERSA SOBRE O REGIME JURIDICO DOS SERVIDORES PÚBLICOS DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/490/projeto_de_lei_049.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/490/projeto_de_lei_049.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$ 79.166,56, REALIZAÇÃO DE CONVENIOS E CONTRA PARTIDAS, EM FAVOR DA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/491/projeto_de_lei_055.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/491/projeto_de_lei_055.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO AVALOR DE R$ 532.561,90, INVESTIMENTOS DE URBANIZAÇÃO DE PRAÇA, PARQUES, JARDINS E AVENIDAS DO MUNICIPIO, EM FAVOR DA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/495/projeto_de_lei_066.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/495/projeto_de_lei_066.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$ 5.740,00, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS DA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_lei_067.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_lei_067.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$ 318.224,88, AQUISIÇÃO E INSTALAÇÃO DE BLOCOS SEXTAVADOS MEIO FIO E SARJETAS, ´´EM FAVOR DA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS``.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/497/projeto_de_lei_068.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/497/projeto_de_lei_068.pdf</t>
   </si>
   <si>
     <t>´´DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$ 5.029,789,45, CONSTRUÇÃO DA EMEIEF SOSSEGO DA MAMÃE, EM FAVOR DA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS``.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/498/projeto_de_lei_069.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/498/projeto_de_lei_069.pdf</t>
   </si>
   <si>
     <t>´´DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$ 180.614,74, RECUPERAÇÃO DE ESTRADAS VICINAIS SETOR CHACAREIRO (PLATAFORMA E REVESTIMENTO PRIMÁRIO PARCIAL), 7,525 KM, ´´EM FAVOR DA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS``.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/492/projeto_de_lei_070.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/492/projeto_de_lei_070.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLITICA PÚBLICA DE ASSISTENCIA SOCIAL MUNICIPAL, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/499/projeto_de_lei_074.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/499/projeto_de_lei_074.pdf</t>
   </si>
   <si>
     <t>´´MODIFICA A LEI N°792/2020 PARA ALTERAR O NUMERO DE VAGAS DE CARGOS PARA ATENDER AS NECESSIDADES DAS SECRETARIAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS``.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/500/projeto_de_lei_075.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/500/projeto_de_lei_075.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O COMPLEMENTAÇÃO SALARIAL COM EXCESSO DE ARRECADAÇÃO DOS RECURSOS DO FUNDO DE MANITENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO (FUNDEB 70%) ENTRE OS PROFISSIONAIS (PROFESSORES) QUE ESTÃO EM EFETIVO EXERCICIO VINCULADOS A EDUCAÇÃO BÁSICA DAS ESCOLAS DA REDE MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS)´´.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/406/projeto_de_resolucao_06.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/406/projeto_de_resolucao_06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento de 2021 e dá outras providencias.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/407/projeto_de_resolucao_07.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/407/projeto_de_resolucao_07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de credito adicional especial no orçamento de 2021 e dá outras providencias.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/408/projeto_de_resolucao_08.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/408/projeto_de_resolucao_08.pdf</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_resolucao_013.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_resolucao_013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE GERENCIAMENTO E USO DOS VEICULOS E CONTROLE DE COMBUSTIVEL E PEÇAS, NO AMBITO DO PODER LEGISLA TIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/493/projeto_de_resolucao_015.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/493/projeto_de_resolucao_015.pdf</t>
   </si>
   <si>
     <t>CRIA O § 3º DO ART. 111 DA RESOLUÇÃO N°001/2010 REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/1332/projeto172021.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/1332/projeto172021.pdf</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/390/requerimento.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/390/requerimento.pdf</t>
   </si>
   <si>
     <t>Requerimento as copias do processo de IPTU.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/381/requerimento_002.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/381/requerimento_002.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao uso do veiculo que atende o poder legislativo.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_003.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_003.pdf</t>
   </si>
   <si>
     <t>Solicitação de documentos.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>Requerer formação de uma comissão parlamentar para apurar denuncias.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_005.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_005.pdf</t>
   </si>
   <si>
     <t>Requerimento ao senhor Prefeito Moises Cavalheiro.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/385/requerimento_006.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/385/requerimento_006.pdf</t>
   </si>
   <si>
     <t>Solicitação de copias de documentos.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_007.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_007.pdf</t>
   </si>
   <si>
     <t>Requerer copias de documentos.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_008.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_008.pdf</t>
   </si>
   <si>
     <t>Requerimento ao senhor procurador Joemar Antonio Basso.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/388/requerimento_009.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/388/requerimento_009.pdf</t>
   </si>
   <si>
     <t>Requerimento de todos os servidores que já foram imunizados para a COVID 19.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/389/requerimento_010.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/389/requerimento_010.pdf</t>
   </si>
   <si>
     <t>Requerimento da identificação de todos os veículos do acervo da prefeitura municipal de Itapuã do Oeste.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/458/requerimento_011.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/458/requerimento_011.pdf</t>
   </si>
   <si>
     <t>REQUERER A COPIAS DOS SERGUINTES DOCUMENTOS:</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/459/requerimento_012.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/459/requerimento_012.pdf</t>
   </si>
   <si>
     <t>REQUERER SE A DIGNE ENTREGA DE COPIAS DE DOCUMENTOS:</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/462/requerimento_013.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/462/requerimento_013.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO EX° PREFEITO MUNICIPAL COPIAS FIDEDIGNAS DE INTEIRO TEOR DOS SEGUINTES DOCUMENTOS, BEM COMO COLHER PARECER JURIDICO DO ´PROCURADOR DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/460/requerimento_015.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/460/requerimento_015.pdf</t>
   </si>
   <si>
     <t>REQUERER EM INSTALRAR CPI REFERENTE AS GRAVES DENUCIAS PROFERIDAS PELO REPRESENTANTE DA EMPRESA CANDIRU CONSTRUÇÕES E COMERCIO EIRELI.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/461/requerimento_017.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/461/requerimento_017.pdf</t>
   </si>
   <si>
     <t>PROCEDER RIGOROSA APURAÇÃO QUANTO AS DENUNCIAS QUE CORREN NAS REDES SOCIAIS QUANTO AO CRIME DE IMPROBIDADE ADMINISTRATIVA E NEPOTISMO CRUZADO DA CAMARA PARA A PREFEITURA, ENVOLVENDO VEREADORES DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/463/requerimento_018.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/463/requerimento_018.pdf</t>
   </si>
   <si>
     <t>REQUERER PROVIDENCIAS EM CARATER DE URGENCIA NO RECOLHIMENTOS DOS CÃES DE RUA QUE FICAM INCOMODANDO OS USUARIOS DA FEIRA LIVRE.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/464/requerimento_019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/464/requerimento_019.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE FAÇA CUMPRIR OS DEMAIS EXPEDIENTES ENVIADOS POR ESTE VEREADOR QUANTO AS SOLICITAÇÕES DE DOCUMENTOS DA ADMINISTRAÇÃO PUBLICA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/465/requerimento_020.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/465/requerimento_020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTOS EM CARATER DE URGENCIA BEM COMO TODIOS OS PARECERES JURIDICOS DO NOBRE PROCURAR.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_021.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_021.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE FAÇA CUMPRIR O REPASSE CONSTITUCIONAL DE VALORES PARA ESTA CASA DE LEIS ATRAVES DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_022.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_022.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENVIADO EM CARATER DE URGENCIA AO GABINETE DESTE VEREADOR A LEI DE DIRETRIZES ORÇAMENTARIAS /2021</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_023.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA ENCAMINHADO AO GABINETE DESTE VEREADOR UMA RESPOSTA POR ESCRITO QUANTO AO REQUERIMENTO N°17/2021</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_025.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA MARCADO UMA REUNIÃO COM O CONTROLADOR INTERNO, CONTADOR E OS DEMAIS VEREADORES PARA SER DELIBERADO OS GASTOS COM O PODER LEGISLATIVO, BEM COMO O REPASSE CONSTITUCIONAL POR PARTE DO EXECUTIVO.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_026.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_026.pdf</t>
   </si>
   <si>
     <t>REQUERER AO SENHOR PROCURADOR JOEMAR ANTÔNIO BASSO PARA A EMISSÃO DE PARECER JURIDICO REFERENTE AO PROJETO DE LEI 047/2021.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento_027.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento_027.pdf</t>
   </si>
   <si>
     <t>REQUERER AO SENHOR PROCURADOR JOEMAR ANTÔNIO BASSO PARA A EMISSÃO DE PARECER JURIDICO REFERENTE AO PROJETO DE LEI 014/2021.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/472/requerimento_029.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/472/requerimento_029.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA FORNECIDO A ESTE VEREADOR COPIA DA ATA DA SESSÃO EXTRAORDINARIA REALIZADA NO DIA 29/10/2021.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/737/emenda_001.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/737/emenda_001.pdf</t>
   </si>
   <si>
     <t>ACRESCENTAR § 4º NO ARTIGO 142, NA LEI ORGÂNICA DO MUNICÍPIO DE ITAPUÃ DO OESTE PARA INSTITUIR AS EMENDAS INDIVIDUAIS IMPOSITIVAS DOS VEREADORES AO ORÇAMENTO MUNICIPAL</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>TP</t>
   </si>
   <si>
     <t>Termo de Posse</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/376/termo_de_posse.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/376/termo_de_posse.pdf</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/379/termo_de_posse_vereadores_2021.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/379/termo_de_posse_vereadores_2021.pdf</t>
   </si>
   <si>
     <t>Termo de Posse dos Vereadores da Oitava Legislatura, 2021/2024.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/456/resolucao_015.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/456/resolucao_015.pdf</t>
   </si>
   <si>
     <t>CRIA O 3° DO ART. 111 DA RESOLUÇÃO N° 001/2010 REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/1333/projeto172021.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/1333/projeto172021.pdf</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/410/portaria_02.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/410/portaria_02.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE AUDITOR DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/411/portaria_03.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/411/portaria_03.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE ASSESSOR ESPECIAL DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/412/portaria_04.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/412/portaria_04.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE AUTORIDADE PARA ASSEGURAR O CUMPRIMENTO DA LEGISLAÇÃO DE TRANSPARÊNCIA.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/413/portaria_05.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/413/portaria_05.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE AUTORIDADE PARA ASSEGURAR O CUMPRIMENTO DA LEGISLAÇÃO DA OUVIDORIA.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/414/portaria_06.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/414/portaria_06.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO CHEFE DE GABINETE DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/415/portaria_07.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/415/portaria_07.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE DIRETORA ADMINISTRATIVA E FINANCEIRA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/380/scan.pdf_ponto_facultativo_potaria_009.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/380/scan.pdf_ponto_facultativo_potaria_009.pdf</t>
   </si>
   <si>
     <t>A PRESIDENTE DA CAMARÁ MUNICIPAL DE ITAPUÃ DO OESTE-RO DECRETA PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO NESTA CASA DE LEI PARA O DIA 12 (SEXTA-FEIRA).</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/416/portaria_010.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/416/portaria_010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS VEREADORES PARA REPRESENTAREM O PODER LEGISLATIVO EM VIAGEM OFICIAL, COM DESTINO A BRASILIA-DF.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/417/portaria_011.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/417/portaria_011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE HORÁRIO REDUZIDO.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/409/horario.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/409/horario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de horário de expediente.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/428/portaria_facultativo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/428/portaria_facultativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DECRETAÇÃO DE PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO DO DIA 04 DE JUNHO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/449/portaria_014.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/449/portaria_014.pdf</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/450/portaria_017.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/450/portaria_017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE HORÁRIO DE EXPEDIENTE.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/451/portaria_019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/451/portaria_019.pdf</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/452/portaria_021.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/452/portaria_021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS VEREADORES PARA REPRESENTAREM O PODER LEGISLATIVO EM VIAGEM OFICIAL, COM DESTINO A SALVADOR/BA.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/453/portaria_022.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/453/portaria_022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DECRETAÇÃO DE PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO DO DIA 06 DE SETEMBRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/454/horario_reduzido_023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/454/horario_reduzido_023.pdf</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/455/portaria_023.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/455/portaria_023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DECRETAÇÃO DE PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO DO DIA 11 DE OUTUBRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/457/portaria_024.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/457/portaria_024.pdf</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/479/portaria_n025.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/479/portaria_n025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE HORARIO REDUZIDO EM ATENDIMENTO AO RECESSO LEGISLATIVO.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>DR</t>
   </si>
   <si>
     <t>Documentos Recebidos</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/429/digitalizar.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/429/digitalizar.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EDITAL DE LICITAÇÃO PARA CONCESSÃO FLORESTAL NA FLORESTA NACIONAL DO JAMARI - LOTE III</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>At</t>
   </si>
   <si>
     <t>Atas</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/430/001_ata_de_posse_01_de_jan_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/430/001_ata_de_posse_01_de_jan_1.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO SOLENE DE POSSE DOS VEREADORES, ELEIÇÃO DA MESA,_x000D_
 SEGUIDA DA POSSE DO PREFEITO E DO VICE-PREFEITO.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/431/18_de_fev_primeira_extra_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/431/18_de_fev_primeira_extra_1.pdf</t>
   </si>
   <si>
     <t>ATA DA PRIMEIRA SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL_x000D_
 DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 1_x000D_
 FEVEREIRO DE 2021.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/432/084_de_15_de_fev_primeira_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/432/084_de_15_de_fev_primeira_1.pdf</t>
   </si>
   <si>
     <t>ATA DA OCTOGÉSIMA QUARTA SESSÃO DA CÂMARA MUNICIPAL DE_x000D_
 VEREADORES DE ITAPUÃ DO OE_x000D_
 FEVEREIRO DE 2021.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/433/085_de_03_de_marco_segunda_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/433/085_de_03_de_marco_segunda_1.pdf</t>
   </si>
   <si>
     <t>ATA DA OCTOGÉSIMA QUINTA SESSÃO DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 03 DE MARÇO DE 2021.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/434/086_de_10_de_marco_terceira_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/434/086_de_10_de_marco_terceira_1.pdf</t>
   </si>
   <si>
     <t>ATA DA OCTOGÉSIMA SEXTA SESSÃO DA CÂMARA MUNICIPAL DE_x000D_
 VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 10 DE_x000D_
 MARÇO DE 2021.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/435/087_de_17_de_marco_quarta_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/435/087_de_17_de_marco_quarta_1.pdf</t>
   </si>
   <si>
     <t>ATA DA OCTOGÉSIMA SÉTIMA SESSÃO DA CÂMARA MUNICIPAL DE_x000D_
 VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 17 DE_x000D_
 MARÇO DE 2021.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/436/088_de_24_de_marco_quinta.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/436/088_de_24_de_marco_quinta.pdf</t>
   </si>
   <si>
     <t>ATA DA OCTOGÉSIMA OITAVA SESSÃO DA CÂMARA MUNICIPAL DE_x000D_
 VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 24 DE_x000D_
 MARÇO DE 2021.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/437/089_de_31_de_marco_sexta.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/437/089_de_31_de_marco_sexta.pdf</t>
   </si>
   <si>
     <t>ATA DA OCTOGÉSIMA NONA SESSÃO DA CÂMARA MUNICIPAL DE_x000D_
 VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 31 DE_x000D_
 MARÇO DE 2021.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/438/090_de_07_de_abril_setima.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/438/090_de_07_de_abril_setima.pdf</t>
   </si>
   <si>
     <t>ATA DA NONAGÉSIMA SESSÃO DA CÂMARA MUNICIPAL DE VEREADORES_x000D_
 DE ITAPUÃ OESTE/RO, REALIZADA NO DIA 07 DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/439/091_de_14_de_abril_oitava.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/439/091_de_14_de_abril_oitava.pdf</t>
   </si>
   <si>
     <t>ATA DA NONAGÉSIMA PRIMEIRA SESSÃO DA CÂMARA MUNICIPAL_x000D_
 DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 14 DE_x000D_
 ABRIL DE 2021.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/440/092_de_22_de_abril_nona.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/440/092_de_22_de_abril_nona.pdf</t>
   </si>
   <si>
     <t>ATA DA NONAGÉSIMA SEGUNDA SESSÃO DA CÂMARA MUNICIPAL DE_x000D_
 VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 22 DE ABRIL DE_x000D_
 2021.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/441/093_de_28_de_abril_decima.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/441/093_de_28_de_abril_decima.pdf</t>
   </si>
   <si>
     <t>ATA DA NONAGÉSIMA TERCEIRA SESSÃO DA CÂMARA MUNICIPAL DE_x000D_
 VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 28 DE ABRIL_x000D_
 DE 2021.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/442/094_de_04_de_maio_decima_primeira.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/442/094_de_04_de_maio_decima_primeira.pdf</t>
   </si>
   <si>
     <t>ATA DA NONAGÉSIMA QUARTA SESSÃO DA CÂMARA MUNICIPAL DE_x000D_
 VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 04 DE MAIO_x000D_
 DE 2021.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/443/095_de_12_de_maio_decima_segunda.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/443/095_de_12_de_maio_decima_segunda.pdf</t>
   </si>
   <si>
     <t>ATA DA NONAGÉSIMA QUINTA SESSÃO DA CÂMARA MUNICIPAL DE_x000D_
 VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 12 DE_x000D_
 MAIO DE 2021.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/444/096_de_19_de_maio_decima_terceira.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/444/096_de_19_de_maio_decima_terceira.pdf</t>
   </si>
   <si>
     <t>ATA DA NONAGÉSIMA SEXTA SESSÃO DA CÂMARA MUNICIPAL DE_x000D_
 VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 19 DE_x000D_
 MAIO DE 2021.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/445/097_de_26_de_maio_decima_quarta.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/445/097_de_26_de_maio_decima_quarta.pdf</t>
   </si>
   <si>
     <t>ATA DA NONAGÉSIMA SÉTIMA SESSÃO DA CÂMARA MUNICIPAL DE_x000D_
 VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 26 DE_x000D_
 MAIO DE 2021.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/446/098_de_02_de_junho_decima_quinta.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/446/098_de_02_de_junho_decima_quinta.pdf</t>
   </si>
   <si>
     <t>ATA DA NONAGÉSIMA OITAVA SESSÃO DA CÂMARA MUNICIPAL DE_x000D_
 VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 02 DE_x000D_
 JUNHO DE 2021.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/447/099_de_08_de_junho_decima_sexta.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/447/099_de_08_de_junho_decima_sexta.pdf</t>
   </si>
   <si>
     <t>ATA DA NONAGÉSIMA NONA SESSÃO DA CÂMARA MUNICIPAL DE_x000D_
 VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 08 DE_x000D_
 JUNHO DE 2021.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/448/100_de_16_de_junho_decima_setima.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/448/100_de_16_de_junho_decima_setima.pdf</t>
   </si>
   <si>
     <t>ATA DA CENTÉSIMA SESSÃO DA CÂMARA MUNICIPAL DE VEREADORES DE_x000D_
 ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 16 DE JUNHO DE 2021.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/473/ata_101.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/473/ata_101.pdf</t>
   </si>
   <si>
     <t>ATA DA SENTESSIMA SEGUNDA SESSÃO DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 30 DE JUNHO DE 2021.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/474/ata_102.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/474/ata_102.pdf</t>
   </si>
   <si>
     <t>ATA DA SENTESSIMA QUINTA SESSÃO DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 18 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/475/ata_103.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/475/ata_103.pdf</t>
   </si>
   <si>
     <t>ATA DA SENTESSIMA NONA SESSÃO DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 21 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/476/ata_104.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/476/ata_104.pdf</t>
   </si>
   <si>
     <t>ATA DA SENTESSIMA DÉCIMA SESSÃO DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 09 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/477/ata_105.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/477/ata_105.pdf</t>
   </si>
   <si>
     <t>ATA DA SENTESSIMA DÉCIMA SESSÃO DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 03 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/478/ata_106.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/478/ata_106.pdf</t>
   </si>
   <si>
     <t>ATA DA SENTESSIMA DÉCIMA SESSÃO DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 26 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Leis Sancionadas</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/512/lei_148.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/512/lei_148.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO EM GERAL MUNICIPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/510/lei_149.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/510/lei_149.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE SALARIAL AOS PROFISSIONAIS DO SISTEMA DE ENSINO DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/521/lei_150.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/521/lei_150.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE SALARIAL DOS SERVIDORES DO SISTEMA ÚNICO DE SAÚDE DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/511/lei_151.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/511/lei_151.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE SALARIAL AOS PROFICIONAIS DA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/501/lei_857.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/501/lei_857.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre vedar a contratação, em cargos públicos diretos, indiretos e em comissão, de pessoas condenadas pelos crimes mencionados na Lei Federal N° 11.340, de 07 de agosto de 2006 - Lei Maria da Penha, em Itapuã do Oeste e outras providencias.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/503/lei_859.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/503/lei_859.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTUIRA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$210.000,00, PRAÇAS, PARQUES, JARDINS E AVENIDAS E MANUTENÇÃO E CONSERVAÇÃO DA MALHA VIÁRIA DA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/502/lei_860.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/502/lei_860.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, EM FAVOR DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, NO VALOR DE R$210.000,00, PARA CUSTEIO NA APAE E INVESTIMENO NO CRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/504/lei_862.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/504/lei_862.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIOP DE ITAPUÃ DO OESTE PARA O EXERCICIO FINANCEIRO DE 2022 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/507/lei_863.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/507/lei_863.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$ 5.740,00, REALIZAÇÃO DE CONVENIOS CONTR. E OUTRAS TRANSFERÊNCIAS DA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/505/lei_864.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/505/lei_864.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$ 318.224,88, AQUISIÇÃO E INSTALAÇÃO DE BLOCOS SEXTAVADOS MEIO FIO E SARJETAS, EM FAVOR DA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/506/lei_865.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/506/lei_865.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$ 5.029.789,45, CONSTRUÇÃO DA EMEIEF SOSSEGO DA MAMÃE, EM FAVOR DA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/508/lei_866.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/508/lei_866.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$ 180.614,74, RECUPERAÇÃO DE ESTRADAS VICINAIS - SETOR CHACAREIRO (PLATAFORMA E REVESTIMENTO PRIMÁRIO PARCIAL, 7,525 KM, EM FAVOR DA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/509/lei_867.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/509/lei_867.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A COMPLEMENTAÇÃO SALARIAL COM ARRECADAÇÃO DOS RECURSOS DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO (FUNDEB 70%) ENTRE OS PROFISSIONAIS DA EDUCAÇÃO BASICA DA REDE MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/513/lei_868.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/513/lei_868.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MODIFICA A LEI N° 792/2020 PARA ALTERAR O NÚMERO DE VAGAS DE CARGOS PARA ATENDER AS NECESSIDADES DAS SECRETARIAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/518/decreto_2406.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/518/decreto_2406.pdf</t>
   </si>
   <si>
     <t>E FICA ABERTO NO ORÇAMENTO VIGENTE, UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$49.970,22 DISTRIBUÍDOS AS SEGUINTES DOTAÇÕES:</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/519/decreto_2407.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/519/decreto_2407.pdf</t>
   </si>
   <si>
     <t>FICA ABERTO NO ORÇAMENTO VIGENTE, UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$70.232,14 DISTRIBUÍDOS AS SEGUINTES DOTAÇÕES:</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/520/decreto_2408.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/520/decreto_2408.pdf</t>
   </si>
   <si>
     <t>FICA ABERTO NO ORÇAMENTO VIGENTE, UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$37.343,00 DISTRIBUÍDOS AS SEGUINTES DOTAÇÕES:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2169,67 +2169,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/549/ata05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/550/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/553/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/554/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/398/oficio_16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/399/oficio_17.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/400/oficio_18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/401/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/810/projeto06_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/811/projeto07_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/885/projeto_08.21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/391/oficio_33.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/392/oficio_34.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/393/oficio_35.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/394/oficio_36.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/395/oficio_37.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/405/oficio_42.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/404/oficio_46.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/730/projeto172021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/419/projeto_de_lei_023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/420/projeto_de_lei_024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/421/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/424/projeto_27.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/425/projeto_29.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/426/projeto_30.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/427/projeto_31.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/423/2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/480/projeto_de_lei_039.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/481/projeto_de_lei_040.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/482/projeto_de_lei_041.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/483/projeto_de_lei_042.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/484/projeto_de_lei_043.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/485/projeto_de_lei_044.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/486/projeto_de_lei_045.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/487/projeto_de_lei_046.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/488/projeto_de_lei_047.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/489/projeto_de_lei_048.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/490/projeto_de_lei_049.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/491/projeto_de_lei_055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/495/projeto_de_lei_066.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_lei_067.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/497/projeto_de_lei_068.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/498/projeto_de_lei_069.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/492/projeto_de_lei_070.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/499/projeto_de_lei_074.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/500/projeto_de_lei_075.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/406/projeto_de_resolucao_06.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/407/projeto_de_resolucao_07.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/408/projeto_de_resolucao_08.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_resolucao_013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/493/projeto_de_resolucao_015.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/1332/projeto172021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/390/requerimento.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/381/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/385/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/388/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/389/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/458/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/459/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/462/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/460/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/461/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/463/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/464/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/465/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/472/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/737/emenda_001.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/376/termo_de_posse.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/379/termo_de_posse_vereadores_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/456/resolucao_015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/1333/projeto172021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/410/portaria_02.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/411/portaria_03.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/412/portaria_04.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/413/portaria_05.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/414/portaria_06.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/415/portaria_07.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/380/scan.pdf_ponto_facultativo_potaria_009.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/416/portaria_010.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/417/portaria_011.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/409/horario.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/428/portaria_facultativo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/449/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/450/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/451/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/452/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/453/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/454/horario_reduzido_023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/455/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/457/portaria_024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/479/portaria_n025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/429/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/430/001_ata_de_posse_01_de_jan_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/431/18_de_fev_primeira_extra_1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/432/084_de_15_de_fev_primeira_1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/433/085_de_03_de_marco_segunda_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/434/086_de_10_de_marco_terceira_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/435/087_de_17_de_marco_quarta_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/436/088_de_24_de_marco_quinta.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/437/089_de_31_de_marco_sexta.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/438/090_de_07_de_abril_setima.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/439/091_de_14_de_abril_oitava.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/440/092_de_22_de_abril_nona.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/441/093_de_28_de_abril_decima.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/442/094_de_04_de_maio_decima_primeira.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/443/095_de_12_de_maio_decima_segunda.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/444/096_de_19_de_maio_decima_terceira.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/445/097_de_26_de_maio_decima_quarta.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/446/098_de_02_de_junho_decima_quinta.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/447/099_de_08_de_junho_decima_sexta.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/448/100_de_16_de_junho_decima_setima.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/473/ata_101.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/474/ata_102.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/475/ata_103.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/476/ata_104.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/477/ata_105.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/478/ata_106.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/512/lei_148.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/510/lei_149.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/521/lei_150.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/511/lei_151.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/501/lei_857.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/503/lei_859.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/502/lei_860.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/504/lei_862.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/507/lei_863.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/505/lei_864.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/506/lei_865.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/508/lei_866.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/509/lei_867.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/513/lei_868.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/518/decreto_2406.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/519/decreto_2407.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/520/decreto_2408.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/549/ata05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/550/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/553/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/554/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/398/oficio_16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/399/oficio_17.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/400/oficio_18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/401/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/810/projeto06_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/811/projeto07_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/885/projeto_08.21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/391/oficio_33.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/392/oficio_34.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/393/oficio_35.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/394/oficio_36.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/395/oficio_37.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/405/oficio_42.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/404/oficio_46.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/730/projeto172021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/419/projeto_de_lei_023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/420/projeto_de_lei_024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/421/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/424/projeto_27.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/425/projeto_29.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/426/projeto_30.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/427/projeto_31.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/423/2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/480/projeto_de_lei_039.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/481/projeto_de_lei_040.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/482/projeto_de_lei_041.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/483/projeto_de_lei_042.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/484/projeto_de_lei_043.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/485/projeto_de_lei_044.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/486/projeto_de_lei_045.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/487/projeto_de_lei_046.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/488/projeto_de_lei_047.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/489/projeto_de_lei_048.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/490/projeto_de_lei_049.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/491/projeto_de_lei_055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/495/projeto_de_lei_066.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_lei_067.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/497/projeto_de_lei_068.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/498/projeto_de_lei_069.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/492/projeto_de_lei_070.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/499/projeto_de_lei_074.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/500/projeto_de_lei_075.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/406/projeto_de_resolucao_06.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/407/projeto_de_resolucao_07.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/408/projeto_de_resolucao_08.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_resolucao_013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/493/projeto_de_resolucao_015.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/1332/projeto172021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/390/requerimento.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/381/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/385/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/388/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/389/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/458/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/459/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/462/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/460/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/461/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/463/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/464/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/465/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/472/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/737/emenda_001.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/376/termo_de_posse.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/379/termo_de_posse_vereadores_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/456/resolucao_015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/1333/projeto172021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/410/portaria_02.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/411/portaria_03.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/412/portaria_04.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/413/portaria_05.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/414/portaria_06.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/415/portaria_07.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/380/scan.pdf_ponto_facultativo_potaria_009.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/416/portaria_010.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/417/portaria_011.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/409/horario.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/428/portaria_facultativo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/449/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/450/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/451/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/452/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/453/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/454/horario_reduzido_023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/455/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/457/portaria_024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/479/portaria_n025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/429/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/430/001_ata_de_posse_01_de_jan_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/431/18_de_fev_primeira_extra_1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/432/084_de_15_de_fev_primeira_1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/433/085_de_03_de_marco_segunda_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/434/086_de_10_de_marco_terceira_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/435/087_de_17_de_marco_quarta_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/436/088_de_24_de_marco_quinta.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/437/089_de_31_de_marco_sexta.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/438/090_de_07_de_abril_setima.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/439/091_de_14_de_abril_oitava.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/440/092_de_22_de_abril_nona.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/441/093_de_28_de_abril_decima.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/442/094_de_04_de_maio_decima_primeira.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/443/095_de_12_de_maio_decima_segunda.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/444/096_de_19_de_maio_decima_terceira.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/445/097_de_26_de_maio_decima_quarta.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/446/098_de_02_de_junho_decima_quinta.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/447/099_de_08_de_junho_decima_sexta.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/448/100_de_16_de_junho_decima_setima.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/473/ata_101.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/474/ata_102.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/475/ata_103.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/476/ata_104.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/477/ata_105.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/478/ata_106.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/512/lei_148.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/510/lei_149.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/521/lei_150.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/511/lei_151.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/501/lei_857.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/503/lei_859.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/502/lei_860.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/504/lei_862.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/507/lei_863.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/505/lei_864.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/506/lei_865.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/508/lei_866.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/509/lei_867.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/513/lei_868.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/518/decreto_2406.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/519/decreto_2407.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/520/decreto_2408.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>