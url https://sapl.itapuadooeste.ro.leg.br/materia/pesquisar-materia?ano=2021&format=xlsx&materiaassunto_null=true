--- v1 (2026-05-06)
+++ v2 (2026-06-20)
@@ -36,1306 +36,76 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
-    <t>545</t>
+    <t>430</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
-  </si>
-[...1231 lines deleted...]
-    <t>430</t>
   </si>
   <si>
     <t>At</t>
   </si>
   <si>
     <t>Atas</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/430/001_ata_de_posse_01_de_jan_1.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO SOLENE DE POSSE DOS VEREADORES, ELEIÇÃO DA MESA,_x000D_
 SEGUIDA DA POSSE DO PREFEITO E DO VICE-PREFEITO.</t>
   </si>
   <si>
     <t>431</t>
+  </si>
+  <si>
+    <t>2</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/431/18_de_fev_primeira_extra_1.pdf</t>
   </si>
   <si>
     <t>ATA DA PRIMEIRA SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL_x000D_
 DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 1_x000D_
 FEVEREIRO DE 2021.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/432/084_de_15_de_fev_primeira_1.pdf</t>
   </si>
   <si>
     <t>ATA DA OCTOGÉSIMA QUARTA SESSÃO DA CÂMARA MUNICIPAL DE_x000D_
 VEREADORES DE ITAPUÃ DO OE_x000D_
 FEVEREIRO DE 2021.</t>
   </si>
   <si>
     <t>433</t>
@@ -1608,50 +378,350 @@
   <si>
     <t>477</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/477/ata_105.pdf</t>
   </si>
   <si>
     <t>ATA DA SENTESSIMA DÉCIMA SESSÃO DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 03 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/478/ata_106.pdf</t>
   </si>
   <si>
     <t>ATA DA SENTESSIMA DÉCIMA SESSÃO DA CÂMARA MUNICIPAL DE VEREADORES DE ITAPUÃ DO OESTE/RO, REALIZADA NO DIA 26 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>2406</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/518/decreto_2406.pdf</t>
+  </si>
+  <si>
+    <t>E FICA ABERTO NO ORÇAMENTO VIGENTE, UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$49.970,22 DISTRIBUÍDOS AS SEGUINTES DOTAÇÕES:</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>2407</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/519/decreto_2407.pdf</t>
+  </si>
+  <si>
+    <t>FICA ABERTO NO ORÇAMENTO VIGENTE, UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$70.232,14 DISTRIBUÍDOS AS SEGUINTES DOTAÇÕES:</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>2408</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/520/decreto_2408.pdf</t>
+  </si>
+  <si>
+    <t>FICA ABERTO NO ORÇAMENTO VIGENTE, UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$37.343,00 DISTRIBUÍDOS AS SEGUINTES DOTAÇÕES:</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>DR</t>
+  </si>
+  <si>
+    <t>Documentos Recebidos</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/429/digitalizar.pdf</t>
+  </si>
+  <si>
+    <t>PROPOSTA DE EDITAL DE LICITAÇÃO PARA CONCESSÃO FLORESTAL NA FLORESTA NACIONAL DO JAMARI - LOTE III</t>
+  </si>
+  <si>
+    <t>737</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/737/emenda_001.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTAR § 4º NO ARTIGO 142, NA LEI ORGÂNICA DO MUNICÍPIO DE ITAPUÃ DO OESTE PARA INSTITUIR AS EMENDAS INDIVIDUAIS IMPOSITIVAS DOS VEREADORES AO ORÇAMENTO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>545</t>
+  </si>
+  <si>
+    <t>i</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_001.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 001: JEFFERSON EDUARDO O. AZEVEDO</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_002.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 001: ANTONIO COSTA SENA</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_003.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 002: ANTONIO COSTA SENA</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_004.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 003: ANTONIO COSTA SENA</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/549/ata05.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 0004: ANTONIO COSTA SENA</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/550/indicacao_007.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 001: MINÉIA DA SILVA PEREIRA</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_008.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 002: MINÉIA DA SILVA PEREIRA</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_009.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 003: MINÉIA DA SILVA PEREIRA</t>
+  </si>
+  <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/553/indicacao_010.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 004: MINÉIA DA SILVA PEREIRA</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/554/indicacao_011.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 005: MINÉIA DA SILVA PEREIRA</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_012.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 006: MINÉIA DA SILVA PEREIRA</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_013.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 001: ROSE LOPES DOS SANTOS OLIVEIRA</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_014.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 002: ROSE LOPES DOS SANTOS OLIVEIRA</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_015.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 004: ANTONIO COSTA SENA</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_019.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 001: FÁBIO JUNIOR DA SILVA FERREIRA</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_020.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 002: FÁBIO JUNIOR DA SILVA FERREIRA</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_021.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 005: ANTONIO COSTA SENA</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_022.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 013: MINEIA DA SILVA PEREIRA</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_025.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO 002: LUCAS SANTANA FIUZA</t>
+  </si>
+  <si>
     <t>512</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Leis Sancionadas</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/512/lei_148.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO EM GERAL MUNICIPIO DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/510/lei_149.pdf</t>
@@ -1782,90 +852,1020 @@
   <si>
     <t>509</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/509/lei_867.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A COMPLEMENTAÇÃO SALARIAL COM ARRECADAÇÃO DOS RECURSOS DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO (FUNDEB 70%) ENTRE OS PROFISSIONAIS DA EDUCAÇÃO BASICA DA REDE MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/513/lei_868.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MODIFICA A LEI N° 792/2020 PARA ALTERAR O NÚMERO DE VAGAS DE CARGOS PARA ATENDER AS NECESSIDADES DAS SECRETARIAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>518</t>
-[...38 lines deleted...]
-    <t>FICA ABERTO NO ORÇAMENTO VIGENTE, UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$37.343,00 DISTRIBUÍDOS AS SEGUINTES DOTAÇÕES:</t>
+    <t>398</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/398/oficio_16.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de crédito adicional especial, no orçamento de 2021 e da outras providencias.</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/399/oficio_17.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de credito adicional especial no orçamento de 2021 e da outras providencias.</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/400/oficio_18.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de crédito adicional especial no orçamento de 2021 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/401/projeto_de_lei_005.pdf</t>
+  </si>
+  <si>
+    <t>810</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/810/projeto06_2021.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>811</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/811/projeto07_2021.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021 E DÁ OUTRAS PROVIDÊNCIA.</t>
+  </si>
+  <si>
+    <t>885</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/885/projeto_08.21.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE: INSTITUI O PROGRAMA MUNICIPAL DE JOVEM APRENDIZ PELA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE ITAPUÃ DO OESTE.</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/391/oficio_33.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei que trata sobre a Proposta n° 11264.342000/1200-19 Ministério da Saúde, que celebra entre o governo federal e o município de Itapuã do oeste, valor global de R$ 115.264;00 (Cento e Quinze MIL, Duzentos e Sessenta e Quatro Reais).</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/392/oficio_34.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei que trata sobre a Proposta n° 11264.342000/1200-09 Ministério da Saúde, que celebra entre o governo Federal e o Município de Itapuã do Oeste, valor global de R$ 30.653,00 (Trinta Mil, Seiscentos e Cinquenta e Três Reais).</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/393/oficio_35.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei que trata sobre a Proposta n° 11264.342000/1200-10 Ministério da Saúde, que celebra entre o Governo Federal e o Município de Itapuã do Oeste, valor global de R$ 24.728,10 (Vinte e Quatro Mil, Setecentos e Vinte e Oito Reais e Dez Centavos).</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/394/oficio_36.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei que trata sobre a abertura de credito através de superávit financeiro apurado em balanço patrimonial do exercício anterior, no valor global de R$ 255.750,81 (Duzentos e Cinquenta e Cinco Mil Setecentos e Cinquenta Reais e Oitenta e Um Centa vos).</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/395/oficio_37.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de lei que trata sobre a abertura de credito através de superávit financeiro apurado embalanço patrimonial do exercício anterior, no valor global de R$ 625.000;00 (Seiscentos e Vinte e Cinco Mil Reais)</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/405/oficio_42.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração 3° Art. 1° da Lei Municipal n°776 de 11 de setembro de 2020, que trata sobre a indenização transitória temporária por exposição obrigatória ao novo Coronavírus - COVID-19, aos servidores dos serviços essenciais que estejam em exercício na área da saúde do Município de Itapuã do Oeste/RO.</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/404/oficio_46.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do novo conselho municipal de acompanhamento e controle social do fundo de manutenção e desenvolvimento da educação básica dos profissionais da educação - CACS FUNDEB.</t>
+  </si>
+  <si>
+    <t>730</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/730/projeto172021.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE AUXILIO-ALIMENTAÇÃO AOS SERVIDORES DO QUADRO DE PESSOAL DO PODER LEGISLATIVO, E DAS OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/419/projeto_de_lei_023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE 61,000,00, PARA SECRETARIA DE OBRAS E AGRICULTURA E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/420/projeto_de_lei_024.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE 34.975,26, PARA DEVOLUÇÃO DE SALDE DE CONVENIO NA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/421/projeto_de_lei_025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE 250.740,00, AQUISIÇÃO DE EQUIPAMENTOS E MATERIAL PERMANENTE PARA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/424/projeto_27.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, PARA SECRETARIA DE OBRAS NO VALOR DE R$ 118.488,55, ADITIVO DA CONSTRUÇÃO DA PRAÇA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIA.</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/425/projeto_29.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, PARA SECRETARIA SEMTAS, NO VALOR DE R$ 65.258,24 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/426/projeto_30.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$ 176.000,00, INDENIZAÇÕES E RESTITUIÇÕES TRABALHISTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/427/projeto_31.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, PARA SECRETARIA DE SAÚDE, NO VALOR DE R$226.133,75, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/423/2021.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, PARA SECRETARIA DE SAÚDE, NO VALOR DE R$418.236,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/480/projeto_de_lei_039.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021 E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/481/projeto_de_lei_040.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$ 534.739,83 EM FAVOR DAS SECRETARIAS DE OBRAS, AGRICULTURA E FAZENDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/482/projeto_de_lei_041.pdf</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/483/projeto_de_lei_042.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE AUXILIO DESLOCAMENTO PARA MÉDICOS PLANTONISTAS QUE PRESTAM SERVIÇOS NO SISTEMA UNICO DE SAÚDE DO MUNICIPIO DE ITAPUÃ DO OESTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/484/projeto_de_lei_043.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A GRATIFICAÇÃO ESPECIFICA E TEMPORÁRIA DE APOIO AOS SERVIDORES DE CARGO DE PROVIMENTO EFETIVO E TEMPORARIO (CELETISTA), PARA OS PROFISSIONAIS DA EDUCAÇÃO DO MUNICIPIO DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/485/projeto_de_lei_044.pdf</t>
+  </si>
+  <si>
+    <t>LEITURA DO PROJETO N°044/2021 QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALO9R DE R$ 586.878,53, RECUPERAÇÃO DE ESTRADAS VICINAIS, EM FAVOR DA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/486/projeto_de_lei_045.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NOVALOR DE R$ 250.00,00, INVESTIMENTOS EM INFRA ESTRUTURA DE RUAS E AVENIDAS DO MUNICIPIO, EM FAVOR DÁ SECRÉTARIA DE OBRAS E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/487/projeto_de_lei_046.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$542.163,92 EM FAVOR DA SECRETARIA DE SAÚDE E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/488/projeto_de_lei_047.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE PARCELAMENTO ESPECIAL E REDUÇÃO DE MULTAS E JUROS DE MORA INCIDENTES SOBRE DÉBITOS DE QUALQUER NATUREZA DEVIDOS Á FAZENDA MUNICIPAL DE ITAPUÃ DO OESTE/RO, NA FORMA E CONDIÇÕES QUE ESPECIFICA.</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/489/projeto_de_lei_048.pdf</t>
+  </si>
+  <si>
+    <t>INTRODUZ ALTERAÇÃO NA LEI MUNICIPAL N. 127/2015, QUE VERSA SOBRE O REGIME JURIDICO DOS SERVIDORES PÚBLICOS DE ITAPUÃ DO OESTE/RO E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/490/projeto_de_lei_049.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$ 79.166,56, REALIZAÇÃO DE CONVENIOS E CONTRA PARTIDAS, EM FAVOR DA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/491/projeto_de_lei_055.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO AVALOR DE R$ 532.561,90, INVESTIMENTOS DE URBANIZAÇÃO DE PRAÇA, PARQUES, JARDINS E AVENIDAS DO MUNICIPIO, EM FAVOR DA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/495/projeto_de_lei_066.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$ 5.740,00, REALIZAÇÃO DE CONVÊNIOS CONTR. E OUTRAS TRANSFERÊNCIAS DA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_lei_067.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$ 318.224,88, AQUISIÇÃO E INSTALAÇÃO DE BLOCOS SEXTAVADOS MEIO FIO E SARJETAS, ´´EM FAVOR DA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS``.</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/497/projeto_de_lei_068.pdf</t>
+  </si>
+  <si>
+    <t>´´DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$ 5.029,789,45, CONSTRUÇÃO DA EMEIEF SOSSEGO DA MAMÃE, EM FAVOR DA SECRETARIA DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS``.</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/498/projeto_de_lei_069.pdf</t>
+  </si>
+  <si>
+    <t>´´DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2021, NO VALOR DE R$ 180.614,74, RECUPERAÇÃO DE ESTRADAS VICINAIS SETOR CHACAREIRO (PLATAFORMA E REVESTIMENTO PRIMÁRIO PARCIAL), 7,525 KM, ´´EM FAVOR DA SECRETARIA DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS``.</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/492/projeto_de_lei_070.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A POLITICA PÚBLICA DE ASSISTENCIA SOCIAL MUNICIPAL, E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/499/projeto_de_lei_074.pdf</t>
+  </si>
+  <si>
+    <t>´´MODIFICA A LEI N°792/2020 PARA ALTERAR O NUMERO DE VAGAS DE CARGOS PARA ATENDER AS NECESSIDADES DAS SECRETARIAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS``.</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/500/projeto_de_lei_075.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O COMPLEMENTAÇÃO SALARIAL COM EXCESSO DE ARRECADAÇÃO DOS RECURSOS DO FUNDO DE MANITENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO (FUNDEB 70%) ENTRE OS PROFISSIONAIS (PROFESSORES) QUE ESTÃO EM EFETIVO EXERCICIO VINCULADOS A EDUCAÇÃO BÁSICA DAS ESCOLAS DA REDE MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS)´´.</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/406/projeto_de_resolucao_06.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de crédito adicional especial no orçamento de 2021 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/407/projeto_de_resolucao_07.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de credito adicional especial no orçamento de 2021 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/408/projeto_de_resolucao_08.pdf</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_resolucao_013.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE GERENCIAMENTO E USO DOS VEICULOS E CONTROLE DE COMBUSTIVEL E PEÇAS, NO AMBITO DO PODER LEGISLA TIVO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/493/projeto_de_resolucao_015.pdf</t>
+  </si>
+  <si>
+    <t>CRIA O § 3º DO ART. 111 DA RESOLUÇÃO N°001/2010 REGIMENTO INTERNO.</t>
+  </si>
+  <si>
+    <t>1332</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/1332/projeto172021.pdf</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>PRT</t>
+  </si>
+  <si>
+    <t>Portaria</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/410/portaria_02.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE AUDITOR DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/411/portaria_03.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE ASSESSOR ESPECIAL DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/412/portaria_04.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DE AUTORIDADE PARA ASSEGURAR O CUMPRIMENTO DA LEGISLAÇÃO DE TRANSPARÊNCIA.</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/413/portaria_05.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DE AUTORIDADE PARA ASSEGURAR O CUMPRIMENTO DA LEGISLAÇÃO DA OUVIDORIA.</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/414/portaria_06.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO CHEFE DE GABINETE DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/415/portaria_07.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO NO CARGO DE DIRETORA ADMINISTRATIVA E FINANCEIRA DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/380/scan.pdf_ponto_facultativo_potaria_009.pdf</t>
+  </si>
+  <si>
+    <t>A PRESIDENTE DA CAMARÁ MUNICIPAL DE ITAPUÃ DO OESTE-RO DECRETA PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO NESTA CASA DE LEI PARA O DIA 12 (SEXTA-FEIRA).</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/416/portaria_010.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DOS VEREADORES PARA REPRESENTAREM O PODER LEGISLATIVO EM VIAGEM OFICIAL, COM DESTINO A BRASILIA-DF.</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/417/portaria_011.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE HORÁRIO REDUZIDO.</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/409/horario.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração de horário de expediente.</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/428/portaria_facultativo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE DECRETAÇÃO DE PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO DO DIA 04 DE JUNHO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/449/portaria_014.pdf</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/450/portaria_017.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE HORÁRIO DE EXPEDIENTE.</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/451/portaria_019.pdf</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/452/portaria_021.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOMEAÇÃO DOS VEREADORES PARA REPRESENTAREM O PODER LEGISLATIVO EM VIAGEM OFICIAL, COM DESTINO A SALVADOR/BA.</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/453/portaria_022.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE DECRETAÇÃO DE PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO DO DIA 06 DE SETEMBRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/454/horario_reduzido_023.pdf</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/455/portaria_023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE DECRETAÇÃO DE PONTO FACULTATIVO PARA O EXPEDIENTE ADMINISTRATIVO DO DIA 11 DE OUTUBRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/457/portaria_024.pdf</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/479/portaria_n025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE HORARIO REDUZIDO EM ATENDIMENTO AO RECESSO LEGISLATIVO.</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>RQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/390/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento as copias do processo de IPTU.</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/381/requerimento_002.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Jurídico referente ao uso do veiculo que atende o poder legislativo.</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_003.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de documentos.</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>Requerer formação de uma comissão parlamentar para apurar denuncias.</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_005.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento ao senhor Prefeito Moises Cavalheiro.</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/385/requerimento_006.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de copias de documentos.</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_007.pdf</t>
+  </si>
+  <si>
+    <t>Requerer copias de documentos.</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_008.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento ao senhor procurador Joemar Antonio Basso.</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/388/requerimento_009.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de todos os servidores que já foram imunizados para a COVID 19.</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/389/requerimento_010.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento da identificação de todos os veículos do acervo da prefeitura municipal de Itapuã do Oeste.</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/458/requerimento_011.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER A COPIAS DOS SERGUINTES DOCUMENTOS:</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/459/requerimento_012.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER SE A DIGNE ENTREGA DE COPIAS DE DOCUMENTOS:</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/462/requerimento_013.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAR AO EX° PREFEITO MUNICIPAL COPIAS FIDEDIGNAS DE INTEIRO TEOR DOS SEGUINTES DOCUMENTOS, BEM COMO COLHER PARECER JURIDICO DO ´PROCURADOR DESTA CASA DE LEIS.</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/460/requerimento_015.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER EM INSTALRAR CPI REFERENTE AS GRAVES DENUCIAS PROFERIDAS PELO REPRESENTANTE DA EMPRESA CANDIRU CONSTRUÇÕES E COMERCIO EIRELI.</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/461/requerimento_017.pdf</t>
+  </si>
+  <si>
+    <t>PROCEDER RIGOROSA APURAÇÃO QUANTO AS DENUNCIAS QUE CORREN NAS REDES SOCIAIS QUANTO AO CRIME DE IMPROBIDADE ADMINISTRATIVA E NEPOTISMO CRUZADO DA CAMARA PARA A PREFEITURA, ENVOLVENDO VEREADORES DESTA CASA DE LEIS.</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/463/requerimento_018.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER PROVIDENCIAS EM CARATER DE URGENCIA NO RECOLHIMENTOS DOS CÃES DE RUA QUE FICAM INCOMODANDO OS USUARIOS DA FEIRA LIVRE.</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/464/requerimento_019.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER QUE FAÇA CUMPRIR OS DEMAIS EXPEDIENTES ENVIADOS POR ESTE VEREADOR QUANTO AS SOLICITAÇÕES DE DOCUMENTOS DA ADMINISTRAÇÃO PUBLICA DO PODER EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/465/requerimento_020.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTOS EM CARATER DE URGENCIA BEM COMO TODIOS OS PARECERES JURIDICOS DO NOBRE PROCURAR.</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_021.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER QUE FAÇA CUMPRIR O REPASSE CONSTITUCIONAL DE VALORES PARA ESTA CASA DE LEIS ATRAVES DO PODER EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_022.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER QUE SEJA ENVIADO EM CARATER DE URGENCIA AO GABINETE DESTE VEREADOR A LEI DE DIRETRIZES ORÇAMENTARIAS /2021</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_023.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER QUE SEJA ENCAMINHADO AO GABINETE DESTE VEREADOR UMA RESPOSTA POR ESCRITO QUANTO AO REQUERIMENTO N°17/2021</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_025.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER QUE SEJA MARCADO UMA REUNIÃO COM O CONTROLADOR INTERNO, CONTADOR E OS DEMAIS VEREADORES PARA SER DELIBERADO OS GASTOS COM O PODER LEGISLATIVO, BEM COMO O REPASSE CONSTITUCIONAL POR PARTE DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_026.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER AO SENHOR PROCURADOR JOEMAR ANTÔNIO BASSO PARA A EMISSÃO DE PARECER JURIDICO REFERENTE AO PROJETO DE LEI 047/2021.</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento_027.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER AO SENHOR PROCURADOR JOEMAR ANTÔNIO BASSO PARA A EMISSÃO DE PARECER JURIDICO REFERENTE AO PROJETO DE LEI 014/2021.</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/472/requerimento_029.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER QUE SEJA FORNECIDO A ESTE VEREADOR COPIA DA ATA DA SESSÃO EXTRAORDINARIA REALIZADA NO DIA 29/10/2021.</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>RES</t>
+  </si>
+  <si>
+    <t>Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/456/resolucao_015.pdf</t>
+  </si>
+  <si>
+    <t>CRIA O 3° DO ART. 111 DA RESOLUÇÃO N° 001/2010 REGIMENTO INTERNO.</t>
+  </si>
+  <si>
+    <t>1333</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/1333/projeto172021.pdf</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>TP</t>
+  </si>
+  <si>
+    <t>Termo de Posse</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/376/termo_de_posse.pdf</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/379/termo_de_posse_vereadores_2021.pdf</t>
+  </si>
+  <si>
+    <t>Termo de Posse dos Vereadores da Oitava Legislatura, 2021/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2169,51 +2169,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/549/ata05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/550/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/553/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/554/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/398/oficio_16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/399/oficio_17.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/400/oficio_18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/401/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/810/projeto06_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/811/projeto07_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/885/projeto_08.21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/391/oficio_33.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/392/oficio_34.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/393/oficio_35.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/394/oficio_36.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/395/oficio_37.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/405/oficio_42.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/404/oficio_46.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/730/projeto172021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/419/projeto_de_lei_023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/420/projeto_de_lei_024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/421/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/424/projeto_27.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/425/projeto_29.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/426/projeto_30.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/427/projeto_31.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/423/2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/480/projeto_de_lei_039.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/481/projeto_de_lei_040.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/482/projeto_de_lei_041.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/483/projeto_de_lei_042.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/484/projeto_de_lei_043.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/485/projeto_de_lei_044.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/486/projeto_de_lei_045.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/487/projeto_de_lei_046.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/488/projeto_de_lei_047.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/489/projeto_de_lei_048.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/490/projeto_de_lei_049.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/491/projeto_de_lei_055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/495/projeto_de_lei_066.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_lei_067.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/497/projeto_de_lei_068.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/498/projeto_de_lei_069.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/492/projeto_de_lei_070.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/499/projeto_de_lei_074.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/500/projeto_de_lei_075.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/406/projeto_de_resolucao_06.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/407/projeto_de_resolucao_07.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/408/projeto_de_resolucao_08.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_resolucao_013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/493/projeto_de_resolucao_015.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/1332/projeto172021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/390/requerimento.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/381/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/385/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/388/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/389/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/458/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/459/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/462/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/460/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/461/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/463/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/464/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/465/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/472/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/737/emenda_001.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/376/termo_de_posse.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/379/termo_de_posse_vereadores_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/456/resolucao_015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/1333/projeto172021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/410/portaria_02.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/411/portaria_03.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/412/portaria_04.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/413/portaria_05.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/414/portaria_06.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/415/portaria_07.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/380/scan.pdf_ponto_facultativo_potaria_009.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/416/portaria_010.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/417/portaria_011.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/409/horario.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/428/portaria_facultativo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/449/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/450/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/451/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/452/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/453/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/454/horario_reduzido_023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/455/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/457/portaria_024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/479/portaria_n025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/429/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/430/001_ata_de_posse_01_de_jan_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/431/18_de_fev_primeira_extra_1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/432/084_de_15_de_fev_primeira_1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/433/085_de_03_de_marco_segunda_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/434/086_de_10_de_marco_terceira_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/435/087_de_17_de_marco_quarta_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/436/088_de_24_de_marco_quinta.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/437/089_de_31_de_marco_sexta.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/438/090_de_07_de_abril_setima.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/439/091_de_14_de_abril_oitava.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/440/092_de_22_de_abril_nona.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/441/093_de_28_de_abril_decima.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/442/094_de_04_de_maio_decima_primeira.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/443/095_de_12_de_maio_decima_segunda.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/444/096_de_19_de_maio_decima_terceira.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/445/097_de_26_de_maio_decima_quarta.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/446/098_de_02_de_junho_decima_quinta.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/447/099_de_08_de_junho_decima_sexta.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/448/100_de_16_de_junho_decima_setima.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/473/ata_101.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/474/ata_102.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/475/ata_103.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/476/ata_104.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/477/ata_105.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/478/ata_106.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/512/lei_148.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/510/lei_149.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/521/lei_150.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/511/lei_151.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/501/lei_857.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/503/lei_859.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/502/lei_860.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/504/lei_862.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/507/lei_863.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/505/lei_864.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/506/lei_865.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/508/lei_866.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/509/lei_867.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/513/lei_868.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/518/decreto_2406.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/519/decreto_2407.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/520/decreto_2408.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/430/001_ata_de_posse_01_de_jan_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/431/18_de_fev_primeira_extra_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/432/084_de_15_de_fev_primeira_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/433/085_de_03_de_marco_segunda_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/434/086_de_10_de_marco_terceira_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/435/087_de_17_de_marco_quarta_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/436/088_de_24_de_marco_quinta.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/437/089_de_31_de_marco_sexta.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/438/090_de_07_de_abril_setima.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/439/091_de_14_de_abril_oitava.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/440/092_de_22_de_abril_nona.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/441/093_de_28_de_abril_decima.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/442/094_de_04_de_maio_decima_primeira.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/443/095_de_12_de_maio_decima_segunda.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/444/096_de_19_de_maio_decima_terceira.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/445/097_de_26_de_maio_decima_quarta.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/446/098_de_02_de_junho_decima_quinta.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/447/099_de_08_de_junho_decima_sexta.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/448/100_de_16_de_junho_decima_setima.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/473/ata_101.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/474/ata_102.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/475/ata_103.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/476/ata_104.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/477/ata_105.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/478/ata_106.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/518/decreto_2406.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/519/decreto_2407.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/520/decreto_2408.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/429/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/737/emenda_001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/549/ata05.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/550/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/553/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/554/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/512/lei_148.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/510/lei_149.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/521/lei_150.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/511/lei_151.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/501/lei_857.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/503/lei_859.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/502/lei_860.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/504/lei_862.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/507/lei_863.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/505/lei_864.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/506/lei_865.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/508/lei_866.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/509/lei_867.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/513/lei_868.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/398/oficio_16.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/399/oficio_17.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/400/oficio_18.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/401/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/810/projeto06_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/811/projeto07_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/885/projeto_08.21.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/391/oficio_33.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/392/oficio_34.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/393/oficio_35.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/394/oficio_36.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/395/oficio_37.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/405/oficio_42.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/404/oficio_46.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/730/projeto172021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/419/projeto_de_lei_023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/420/projeto_de_lei_024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/421/projeto_de_lei_025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/424/projeto_27.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/425/projeto_29.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/426/projeto_30.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/427/projeto_31.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/423/2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/480/projeto_de_lei_039.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/481/projeto_de_lei_040.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/482/projeto_de_lei_041.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/483/projeto_de_lei_042.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/484/projeto_de_lei_043.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/485/projeto_de_lei_044.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/486/projeto_de_lei_045.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/487/projeto_de_lei_046.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/488/projeto_de_lei_047.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/489/projeto_de_lei_048.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/490/projeto_de_lei_049.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/491/projeto_de_lei_055.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/495/projeto_de_lei_066.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/496/projeto_de_lei_067.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/497/projeto_de_lei_068.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/498/projeto_de_lei_069.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/492/projeto_de_lei_070.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/499/projeto_de_lei_074.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/500/projeto_de_lei_075.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/406/projeto_de_resolucao_06.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/407/projeto_de_resolucao_07.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/408/projeto_de_resolucao_08.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/494/projeto_de_resolucao_013.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/493/projeto_de_resolucao_015.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/1332/projeto172021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/410/portaria_02.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/411/portaria_03.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/412/portaria_04.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/413/portaria_05.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/414/portaria_06.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/415/portaria_07.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/380/scan.pdf_ponto_facultativo_potaria_009.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/416/portaria_010.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/417/portaria_011.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/409/horario.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/428/portaria_facultativo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/449/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/450/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/451/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/452/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/453/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/454/horario_reduzido_023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/455/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/457/portaria_024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/479/portaria_n025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/390/requerimento.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/381/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/385/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/388/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/389/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/458/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/459/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/462/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/460/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/461/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/463/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/464/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/465/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/472/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/456/resolucao_015.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/1333/projeto172021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/376/termo_de_posse.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/379/termo_de_posse_vereadores_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="114.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -2660,3300 +2660,3300 @@
       </c>
       <c r="C20" t="s">
         <v>84</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H20" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>88</v>
       </c>
       <c r="D21" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>92</v>
       </c>
-      <c r="B22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D22" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>93</v>
       </c>
       <c r="H22" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>20</v>
+        <v>96</v>
       </c>
       <c r="D23" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>24</v>
+        <v>100</v>
       </c>
       <c r="D24" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H24" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="D25" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H25" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="D26" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="H26" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="D27" t="s">
-        <v>88</v>
+        <v>113</v>
       </c>
       <c r="E27" t="s">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="H27" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>36</v>
+        <v>118</v>
       </c>
       <c r="D28" t="s">
-        <v>88</v>
+        <v>113</v>
       </c>
       <c r="E28" t="s">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="H28" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>40</v>
+        <v>122</v>
       </c>
       <c r="D29" t="s">
-        <v>88</v>
+        <v>113</v>
       </c>
       <c r="E29" t="s">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="H29" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D30" t="s">
-        <v>88</v>
+        <v>126</v>
       </c>
       <c r="E30" t="s">
-        <v>89</v>
+        <v>127</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="H30" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="D31" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="E31" t="s">
-        <v>89</v>
+        <v>132</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>119</v>
+        <v>133</v>
       </c>
       <c r="H31" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="E32" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>122</v>
+        <v>138</v>
       </c>
       <c r="H32" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="D33" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="E33" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="H33" t="s">
-        <v>126</v>
+        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>127</v>
+        <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>60</v>
+        <v>144</v>
       </c>
       <c r="D34" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="E34" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>128</v>
+        <v>145</v>
       </c>
       <c r="H34" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>130</v>
+        <v>147</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>64</v>
+        <v>148</v>
       </c>
       <c r="D35" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="E35" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="H35" t="s">
-        <v>132</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>133</v>
+        <v>151</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="D36" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="E36" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>135</v>
+        <v>153</v>
       </c>
       <c r="H36" t="s">
-        <v>136</v>
+        <v>154</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>155</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>156</v>
+      </c>
+      <c r="D37" t="s">
+        <v>136</v>
+      </c>
+      <c r="E37" t="s">
         <v>137</v>
       </c>
-      <c r="B37" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G37" s="1" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="H37" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>142</v>
+        <v>160</v>
       </c>
       <c r="D38" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="E38" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>143</v>
+        <v>161</v>
       </c>
       <c r="H38" t="s">
-        <v>144</v>
+        <v>162</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>145</v>
+        <v>163</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>84</v>
+        <v>164</v>
       </c>
       <c r="D39" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="E39" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>146</v>
+        <v>165</v>
       </c>
       <c r="H39" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>148</v>
+        <v>167</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>149</v>
+        <v>168</v>
       </c>
       <c r="D40" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="E40" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>150</v>
+        <v>169</v>
       </c>
       <c r="H40" t="s">
-        <v>151</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>152</v>
+        <v>171</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>153</v>
+        <v>172</v>
       </c>
       <c r="D41" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="E41" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>154</v>
+        <v>173</v>
       </c>
       <c r="H41" t="s">
-        <v>155</v>
+        <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>156</v>
+        <v>175</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>157</v>
+        <v>176</v>
       </c>
       <c r="D42" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="E42" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>158</v>
+        <v>177</v>
       </c>
       <c r="H42" t="s">
-        <v>159</v>
+        <v>178</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>160</v>
+        <v>179</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>161</v>
+        <v>180</v>
       </c>
       <c r="D43" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="E43" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>162</v>
+        <v>181</v>
       </c>
       <c r="H43" t="s">
-        <v>163</v>
+        <v>182</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>164</v>
+        <v>183</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="D44" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="E44" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>166</v>
+        <v>185</v>
       </c>
       <c r="H44" t="s">
-        <v>167</v>
+        <v>186</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>168</v>
+        <v>187</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>169</v>
+        <v>188</v>
       </c>
       <c r="D45" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="E45" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>170</v>
+        <v>189</v>
       </c>
       <c r="H45" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>172</v>
+        <v>191</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>173</v>
+        <v>192</v>
       </c>
       <c r="D46" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="E46" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>174</v>
+        <v>193</v>
       </c>
       <c r="H46" t="s">
-        <v>175</v>
+        <v>194</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>176</v>
+        <v>195</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>177</v>
+        <v>196</v>
       </c>
       <c r="D47" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="E47" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>178</v>
+        <v>197</v>
       </c>
       <c r="H47" t="s">
-        <v>171</v>
+        <v>198</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>179</v>
+        <v>199</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="D48" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="E48" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>181</v>
+        <v>201</v>
       </c>
       <c r="H48" t="s">
-        <v>182</v>
+        <v>202</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>184</v>
+        <v>204</v>
       </c>
       <c r="D49" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="E49" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>185</v>
+        <v>205</v>
       </c>
       <c r="H49" t="s">
-        <v>186</v>
+        <v>206</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>187</v>
+        <v>207</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>188</v>
+        <v>208</v>
       </c>
       <c r="D50" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="E50" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>189</v>
+        <v>209</v>
       </c>
       <c r="H50" t="s">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>191</v>
+        <v>211</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>192</v>
+        <v>212</v>
       </c>
       <c r="D51" t="s">
-        <v>88</v>
+        <v>213</v>
       </c>
       <c r="E51" t="s">
-        <v>89</v>
+        <v>214</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>193</v>
+        <v>215</v>
       </c>
       <c r="H51" t="s">
-        <v>194</v>
+        <v>216</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>195</v>
+        <v>217</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>196</v>
+        <v>218</v>
       </c>
       <c r="D52" t="s">
-        <v>88</v>
+        <v>213</v>
       </c>
       <c r="E52" t="s">
-        <v>89</v>
+        <v>214</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>197</v>
+        <v>219</v>
       </c>
       <c r="H52" t="s">
-        <v>198</v>
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>199</v>
+        <v>221</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>200</v>
+        <v>222</v>
       </c>
       <c r="D53" t="s">
-        <v>88</v>
+        <v>213</v>
       </c>
       <c r="E53" t="s">
-        <v>89</v>
+        <v>214</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>201</v>
+        <v>223</v>
       </c>
       <c r="H53" t="s">
-        <v>202</v>
+        <v>224</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>203</v>
+        <v>225</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>204</v>
+        <v>226</v>
       </c>
       <c r="D54" t="s">
-        <v>88</v>
+        <v>213</v>
       </c>
       <c r="E54" t="s">
-        <v>89</v>
+        <v>214</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>205</v>
+        <v>227</v>
       </c>
       <c r="H54" t="s">
-        <v>206</v>
+        <v>228</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>207</v>
+        <v>229</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>208</v>
+        <v>230</v>
       </c>
       <c r="D55" t="s">
-        <v>88</v>
+        <v>213</v>
       </c>
       <c r="E55" t="s">
-        <v>89</v>
+        <v>214</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>209</v>
+        <v>231</v>
       </c>
       <c r="H55" t="s">
-        <v>210</v>
+        <v>232</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>211</v>
+        <v>233</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>212</v>
+        <v>234</v>
       </c>
       <c r="D56" t="s">
-        <v>88</v>
+        <v>213</v>
       </c>
       <c r="E56" t="s">
-        <v>89</v>
+        <v>214</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>213</v>
+        <v>235</v>
       </c>
       <c r="H56" t="s">
-        <v>214</v>
+        <v>236</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>215</v>
+        <v>237</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>216</v>
+        <v>238</v>
       </c>
       <c r="D57" t="s">
-        <v>88</v>
+        <v>213</v>
       </c>
       <c r="E57" t="s">
-        <v>89</v>
+        <v>214</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>217</v>
+        <v>239</v>
       </c>
       <c r="H57" t="s">
-        <v>218</v>
+        <v>240</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>219</v>
+        <v>241</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>220</v>
+        <v>242</v>
       </c>
       <c r="D58" t="s">
-        <v>88</v>
+        <v>213</v>
       </c>
       <c r="E58" t="s">
-        <v>89</v>
+        <v>214</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>221</v>
+        <v>243</v>
       </c>
       <c r="H58" t="s">
-        <v>222</v>
+        <v>244</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>223</v>
+        <v>245</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>224</v>
+        <v>246</v>
       </c>
       <c r="D59" t="s">
-        <v>88</v>
+        <v>213</v>
       </c>
       <c r="E59" t="s">
-        <v>89</v>
+        <v>214</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>225</v>
+        <v>247</v>
       </c>
       <c r="H59" t="s">
-        <v>226</v>
+        <v>248</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>227</v>
+        <v>249</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>228</v>
+        <v>250</v>
       </c>
       <c r="D60" t="s">
-        <v>88</v>
+        <v>213</v>
       </c>
       <c r="E60" t="s">
-        <v>89</v>
+        <v>214</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>229</v>
+        <v>251</v>
       </c>
       <c r="H60" t="s">
-        <v>230</v>
+        <v>252</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>231</v>
+        <v>253</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>232</v>
+        <v>254</v>
       </c>
       <c r="D61" t="s">
-        <v>88</v>
+        <v>213</v>
       </c>
       <c r="E61" t="s">
-        <v>89</v>
+        <v>214</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="H61" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="D62" t="s">
-        <v>88</v>
+        <v>213</v>
       </c>
       <c r="E62" t="s">
-        <v>89</v>
+        <v>214</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>237</v>
+        <v>259</v>
       </c>
       <c r="H62" t="s">
-        <v>238</v>
+        <v>260</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>239</v>
+        <v>261</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>240</v>
+        <v>262</v>
       </c>
       <c r="D63" t="s">
-        <v>88</v>
+        <v>213</v>
       </c>
       <c r="E63" t="s">
-        <v>89</v>
+        <v>214</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="H63" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>243</v>
+        <v>265</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>103</v>
+        <v>266</v>
       </c>
       <c r="D64" t="s">
-        <v>244</v>
+        <v>213</v>
       </c>
       <c r="E64" t="s">
-        <v>245</v>
+        <v>214</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>246</v>
+        <v>267</v>
       </c>
       <c r="H64" t="s">
-        <v>247</v>
+        <v>268</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>248</v>
+        <v>269</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D65" t="s">
-        <v>244</v>
+        <v>270</v>
       </c>
       <c r="E65" t="s">
-        <v>245</v>
+        <v>271</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>249</v>
+        <v>272</v>
       </c>
       <c r="H65" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>251</v>
+        <v>274</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D66" t="s">
-        <v>244</v>
+        <v>270</v>
       </c>
       <c r="E66" t="s">
-        <v>245</v>
+        <v>271</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>252</v>
+        <v>275</v>
       </c>
       <c r="H66" t="s">
-        <v>250</v>
+        <v>276</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>56</v>
+        <v>144</v>
       </c>
       <c r="D67" t="s">
-        <v>244</v>
+        <v>270</v>
       </c>
       <c r="E67" t="s">
-        <v>245</v>
+        <v>271</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>254</v>
+        <v>278</v>
       </c>
       <c r="H67" t="s">
-        <v>255</v>
+        <v>279</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>256</v>
+        <v>280</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>64</v>
+        <v>148</v>
       </c>
       <c r="D68" t="s">
-        <v>244</v>
+        <v>270</v>
       </c>
       <c r="E68" t="s">
-        <v>245</v>
+        <v>271</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="H68" t="s">
-        <v>258</v>
+        <v>279</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>259</v>
+        <v>282</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="D69" t="s">
-        <v>244</v>
+        <v>270</v>
       </c>
       <c r="E69" t="s">
-        <v>245</v>
+        <v>271</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>260</v>
+        <v>283</v>
       </c>
       <c r="H69" t="s">
-        <v>136</v>
+        <v>279</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>261</v>
+        <v>284</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>10</v>
+        <v>285</v>
       </c>
       <c r="D70" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E70" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>264</v>
+        <v>286</v>
       </c>
       <c r="H70" t="s">
-        <v>265</v>
+        <v>287</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>266</v>
+        <v>288</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>16</v>
+        <v>156</v>
       </c>
       <c r="D71" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E71" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>267</v>
+        <v>289</v>
       </c>
       <c r="H71" t="s">
-        <v>268</v>
+        <v>290</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>269</v>
+        <v>291</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>20</v>
+        <v>160</v>
       </c>
       <c r="D72" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E72" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>270</v>
+        <v>292</v>
       </c>
       <c r="H72" t="s">
-        <v>271</v>
+        <v>293</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>272</v>
+        <v>294</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>24</v>
+        <v>164</v>
       </c>
       <c r="D73" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E73" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>99</v>
+        <v>295</v>
       </c>
       <c r="H73" t="s">
-        <v>273</v>
+        <v>296</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>274</v>
+        <v>297</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>28</v>
+        <v>168</v>
       </c>
       <c r="D74" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E74" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>275</v>
+        <v>298</v>
       </c>
       <c r="H74" t="s">
-        <v>276</v>
+        <v>299</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>277</v>
+        <v>300</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>103</v>
+        <v>172</v>
       </c>
       <c r="D75" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E75" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>278</v>
+        <v>301</v>
       </c>
       <c r="H75" t="s">
-        <v>279</v>
+        <v>302</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>32</v>
+        <v>176</v>
       </c>
       <c r="D76" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E76" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="H76" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>36</v>
+        <v>180</v>
       </c>
       <c r="D77" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E77" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>284</v>
+        <v>307</v>
       </c>
       <c r="H77" t="s">
-        <v>285</v>
+        <v>308</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>286</v>
+        <v>309</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>40</v>
+        <v>184</v>
       </c>
       <c r="D78" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E78" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="H78" t="s">
-        <v>288</v>
+        <v>311</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>289</v>
+        <v>312</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>44</v>
+        <v>188</v>
       </c>
       <c r="D79" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E79" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>290</v>
+        <v>313</v>
       </c>
       <c r="H79" t="s">
-        <v>291</v>
+        <v>314</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>292</v>
+        <v>315</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>48</v>
+        <v>316</v>
       </c>
       <c r="D80" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E80" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>293</v>
+        <v>317</v>
       </c>
       <c r="H80" t="s">
-        <v>294</v>
+        <v>318</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>295</v>
+        <v>319</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>52</v>
+        <v>320</v>
       </c>
       <c r="D81" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E81" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>296</v>
+        <v>321</v>
       </c>
       <c r="H81" t="s">
-        <v>297</v>
+        <v>322</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>298</v>
+        <v>323</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>56</v>
+        <v>324</v>
       </c>
       <c r="D82" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E82" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>299</v>
+        <v>325</v>
       </c>
       <c r="H82" t="s">
-        <v>300</v>
+        <v>326</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>301</v>
+        <v>327</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>64</v>
+        <v>208</v>
       </c>
       <c r="D83" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E83" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>302</v>
+        <v>328</v>
       </c>
       <c r="H83" t="s">
-        <v>303</v>
+        <v>329</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>304</v>
+        <v>330</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>134</v>
+        <v>331</v>
       </c>
       <c r="D84" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E84" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>305</v>
+        <v>332</v>
       </c>
       <c r="H84" t="s">
-        <v>306</v>
+        <v>333</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>307</v>
+        <v>334</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>308</v>
+        <v>335</v>
       </c>
       <c r="D85" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E85" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>309</v>
+        <v>336</v>
       </c>
       <c r="H85" t="s">
-        <v>310</v>
+        <v>337</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>311</v>
+        <v>338</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>68</v>
+        <v>339</v>
       </c>
       <c r="D86" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E86" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>312</v>
+        <v>340</v>
       </c>
       <c r="H86" t="s">
-        <v>313</v>
+        <v>341</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>314</v>
+        <v>342</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>72</v>
+        <v>343</v>
       </c>
       <c r="D87" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E87" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>315</v>
+        <v>344</v>
       </c>
       <c r="H87" t="s">
-        <v>316</v>
+        <v>345</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>317</v>
+        <v>346</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>76</v>
+        <v>347</v>
       </c>
       <c r="D88" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E88" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>318</v>
+        <v>348</v>
       </c>
       <c r="H88" t="s">
-        <v>319</v>
+        <v>349</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>320</v>
+        <v>350</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>80</v>
+        <v>351</v>
       </c>
       <c r="D89" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E89" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>321</v>
+        <v>352</v>
       </c>
       <c r="H89" t="s">
-        <v>322</v>
+        <v>353</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>323</v>
+        <v>354</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>138</v>
+        <v>355</v>
       </c>
       <c r="D90" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E90" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>324</v>
+        <v>356</v>
       </c>
       <c r="H90" t="s">
-        <v>325</v>
+        <v>357</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>326</v>
+        <v>358</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>84</v>
+        <v>359</v>
       </c>
       <c r="D91" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E91" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>327</v>
+        <v>360</v>
       </c>
       <c r="H91" t="s">
-        <v>328</v>
+        <v>353</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>329</v>
+        <v>361</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>330</v>
+        <v>362</v>
       </c>
       <c r="D92" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E92" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>331</v>
+        <v>363</v>
       </c>
       <c r="H92" t="s">
-        <v>332</v>
+        <v>364</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>333</v>
+        <v>365</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>149</v>
+        <v>366</v>
       </c>
       <c r="D93" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E93" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>334</v>
+        <v>367</v>
       </c>
       <c r="H93" t="s">
-        <v>335</v>
+        <v>368</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>336</v>
+        <v>369</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>153</v>
+        <v>370</v>
       </c>
       <c r="D94" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="E94" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>337</v>
+        <v>371</v>
       </c>
       <c r="H94" t="s">
-        <v>338</v>
+        <v>372</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>339</v>
+        <v>373</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>10</v>
+        <v>374</v>
       </c>
       <c r="D95" t="s">
-        <v>340</v>
+        <v>270</v>
       </c>
       <c r="E95" t="s">
-        <v>341</v>
+        <v>271</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>342</v>
+        <v>375</v>
       </c>
       <c r="H95" t="s">
-        <v>343</v>
+        <v>376</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>344</v>
+        <v>377</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>10</v>
+        <v>378</v>
       </c>
       <c r="D96" t="s">
-        <v>345</v>
+        <v>270</v>
       </c>
       <c r="E96" t="s">
-        <v>346</v>
+        <v>271</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>347</v>
+        <v>379</v>
       </c>
       <c r="H96" t="s">
-        <v>346</v>
+        <v>380</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>348</v>
+        <v>381</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>16</v>
+        <v>382</v>
       </c>
       <c r="D97" t="s">
-        <v>345</v>
+        <v>270</v>
       </c>
       <c r="E97" t="s">
-        <v>346</v>
+        <v>271</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>349</v>
+        <v>383</v>
       </c>
       <c r="H97" t="s">
-        <v>350</v>
+        <v>384</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>351</v>
+        <v>385</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>64</v>
+        <v>386</v>
       </c>
       <c r="D98" t="s">
-        <v>352</v>
+        <v>270</v>
       </c>
       <c r="E98" t="s">
-        <v>353</v>
+        <v>271</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>354</v>
+        <v>387</v>
       </c>
       <c r="H98" t="s">
-        <v>355</v>
+        <v>388</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>356</v>
+        <v>389</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>134</v>
+        <v>390</v>
       </c>
       <c r="D99" t="s">
-        <v>352</v>
+        <v>270</v>
       </c>
       <c r="E99" t="s">
-        <v>353</v>
+        <v>271</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>357</v>
+        <v>391</v>
       </c>
       <c r="H99" t="s">
-        <v>136</v>
+        <v>392</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>358</v>
+        <v>393</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>16</v>
+        <v>394</v>
       </c>
       <c r="D100" t="s">
-        <v>359</v>
+        <v>270</v>
       </c>
       <c r="E100" t="s">
-        <v>360</v>
+        <v>271</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>361</v>
+        <v>395</v>
       </c>
       <c r="H100" t="s">
-        <v>362</v>
+        <v>396</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>363</v>
+        <v>397</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>20</v>
+        <v>398</v>
       </c>
       <c r="D101" t="s">
-        <v>359</v>
+        <v>270</v>
       </c>
       <c r="E101" t="s">
-        <v>360</v>
+        <v>271</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>364</v>
+        <v>399</v>
       </c>
       <c r="H101" t="s">
-        <v>365</v>
+        <v>400</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>366</v>
+        <v>401</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>24</v>
+        <v>402</v>
       </c>
       <c r="D102" t="s">
-        <v>359</v>
+        <v>270</v>
       </c>
       <c r="E102" t="s">
-        <v>360</v>
+        <v>271</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>367</v>
+        <v>403</v>
       </c>
       <c r="H102" t="s">
-        <v>368</v>
+        <v>404</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>369</v>
+        <v>405</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>28</v>
+        <v>406</v>
       </c>
       <c r="D103" t="s">
-        <v>359</v>
+        <v>270</v>
       </c>
       <c r="E103" t="s">
-        <v>360</v>
+        <v>271</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>370</v>
+        <v>407</v>
       </c>
       <c r="H103" t="s">
-        <v>371</v>
+        <v>408</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>372</v>
+        <v>409</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>103</v>
+        <v>410</v>
       </c>
       <c r="D104" t="s">
-        <v>359</v>
+        <v>270</v>
       </c>
       <c r="E104" t="s">
-        <v>360</v>
+        <v>271</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="H104" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>32</v>
+        <v>414</v>
       </c>
       <c r="D105" t="s">
-        <v>359</v>
+        <v>270</v>
       </c>
       <c r="E105" t="s">
-        <v>360</v>
+        <v>271</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>376</v>
+        <v>415</v>
       </c>
       <c r="H105" t="s">
-        <v>377</v>
+        <v>416</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>378</v>
+        <v>417</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>40</v>
+        <v>418</v>
       </c>
       <c r="D106" t="s">
-        <v>359</v>
+        <v>270</v>
       </c>
       <c r="E106" t="s">
-        <v>360</v>
+        <v>271</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>379</v>
+        <v>419</v>
       </c>
       <c r="H106" t="s">
-        <v>380</v>
+        <v>420</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>381</v>
+        <v>421</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>44</v>
+        <v>422</v>
       </c>
       <c r="D107" t="s">
-        <v>359</v>
+        <v>270</v>
       </c>
       <c r="E107" t="s">
-        <v>360</v>
+        <v>271</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>382</v>
+        <v>423</v>
       </c>
       <c r="H107" t="s">
-        <v>383</v>
+        <v>424</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>384</v>
+        <v>425</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>48</v>
+        <v>285</v>
       </c>
       <c r="D108" t="s">
-        <v>359</v>
+        <v>426</v>
       </c>
       <c r="E108" t="s">
-        <v>360</v>
+        <v>427</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>385</v>
+        <v>428</v>
       </c>
       <c r="H108" t="s">
-        <v>386</v>
+        <v>429</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>387</v>
+        <v>430</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>52</v>
+        <v>156</v>
       </c>
       <c r="D109" t="s">
-        <v>359</v>
+        <v>426</v>
       </c>
       <c r="E109" t="s">
-        <v>360</v>
+        <v>427</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>388</v>
+        <v>431</v>
       </c>
       <c r="H109" t="s">
-        <v>389</v>
+        <v>432</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>390</v>
+        <v>433</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>56</v>
+        <v>160</v>
       </c>
       <c r="D110" t="s">
-        <v>359</v>
+        <v>426</v>
       </c>
       <c r="E110" t="s">
-        <v>360</v>
+        <v>427</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>391</v>
+        <v>434</v>
       </c>
       <c r="H110" t="s">
-        <v>392</v>
+        <v>432</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>393</v>
+        <v>435</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>60</v>
+        <v>180</v>
       </c>
       <c r="D111" t="s">
-        <v>359</v>
+        <v>426</v>
       </c>
       <c r="E111" t="s">
-        <v>360</v>
+        <v>427</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>394</v>
+        <v>436</v>
       </c>
       <c r="H111" t="s">
-        <v>386</v>
+        <v>437</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>395</v>
+        <v>438</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>134</v>
+        <v>188</v>
       </c>
       <c r="D112" t="s">
-        <v>359</v>
+        <v>426</v>
       </c>
       <c r="E112" t="s">
-        <v>360</v>
+        <v>427</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>396</v>
+        <v>439</v>
       </c>
       <c r="H112" t="s">
-        <v>397</v>
+        <v>440</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>398</v>
+        <v>441</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>68</v>
+        <v>316</v>
       </c>
       <c r="D113" t="s">
-        <v>359</v>
+        <v>426</v>
       </c>
       <c r="E113" t="s">
-        <v>360</v>
+        <v>427</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>399</v>
+        <v>442</v>
       </c>
       <c r="H113" t="s">
-        <v>377</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>400</v>
+        <v>443</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="D114" t="s">
-        <v>359</v>
+        <v>444</v>
       </c>
       <c r="E114" t="s">
-        <v>360</v>
+        <v>445</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>401</v>
+        <v>446</v>
       </c>
       <c r="H114" t="s">
-        <v>402</v>
+        <v>447</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>403</v>
+        <v>448</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>76</v>
+        <v>144</v>
       </c>
       <c r="D115" t="s">
-        <v>359</v>
+        <v>444</v>
       </c>
       <c r="E115" t="s">
-        <v>360</v>
+        <v>445</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>404</v>
+        <v>449</v>
       </c>
       <c r="H115" t="s">
-        <v>405</v>
+        <v>450</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>406</v>
+        <v>451</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>80</v>
+        <v>148</v>
       </c>
       <c r="D116" t="s">
-        <v>359</v>
+        <v>444</v>
       </c>
       <c r="E116" t="s">
-        <v>360</v>
+        <v>445</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>407</v>
+        <v>452</v>
       </c>
       <c r="H116" t="s">
-        <v>386</v>
+        <v>453</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>408</v>
+        <v>454</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="D117" t="s">
-        <v>359</v>
+        <v>444</v>
       </c>
       <c r="E117" t="s">
-        <v>360</v>
+        <v>445</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>409</v>
+        <v>455</v>
       </c>
       <c r="H117" t="s">
-        <v>410</v>
+        <v>456</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>411</v>
+        <v>457</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>142</v>
+        <v>285</v>
       </c>
       <c r="D118" t="s">
-        <v>359</v>
+        <v>444</v>
       </c>
       <c r="E118" t="s">
-        <v>360</v>
+        <v>445</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>412</v>
+        <v>458</v>
       </c>
       <c r="H118" t="s">
-        <v>383</v>
+        <v>459</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>413</v>
+        <v>460</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>84</v>
+        <v>156</v>
       </c>
       <c r="D119" t="s">
-        <v>359</v>
+        <v>444</v>
       </c>
       <c r="E119" t="s">
-        <v>360</v>
+        <v>445</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>414</v>
+        <v>461</v>
       </c>
       <c r="H119" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>416</v>
+        <v>463</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>10</v>
+        <v>164</v>
       </c>
       <c r="D120" t="s">
-        <v>417</v>
+        <v>444</v>
       </c>
       <c r="E120" t="s">
-        <v>418</v>
+        <v>445</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>419</v>
+        <v>464</v>
       </c>
       <c r="H120" t="s">
-        <v>420</v>
+        <v>465</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>421</v>
+        <v>466</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>10</v>
+        <v>168</v>
       </c>
       <c r="D121" t="s">
-        <v>422</v>
+        <v>444</v>
       </c>
       <c r="E121" t="s">
-        <v>423</v>
+        <v>445</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>424</v>
+        <v>467</v>
       </c>
       <c r="H121" t="s">
-        <v>425</v>
+        <v>468</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>426</v>
+        <v>469</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>16</v>
+        <v>172</v>
       </c>
       <c r="D122" t="s">
-        <v>422</v>
+        <v>444</v>
       </c>
       <c r="E122" t="s">
-        <v>423</v>
+        <v>445</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>427</v>
+        <v>470</v>
       </c>
       <c r="H122" t="s">
-        <v>428</v>
+        <v>471</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>429</v>
+        <v>472</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>430</v>
+        <v>176</v>
       </c>
       <c r="D123" t="s">
-        <v>422</v>
+        <v>444</v>
       </c>
       <c r="E123" t="s">
-        <v>423</v>
+        <v>445</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>431</v>
+        <v>473</v>
       </c>
       <c r="H123" t="s">
-        <v>432</v>
+        <v>474</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>433</v>
+        <v>475</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>434</v>
+        <v>180</v>
       </c>
       <c r="D124" t="s">
-        <v>422</v>
+        <v>444</v>
       </c>
       <c r="E124" t="s">
-        <v>423</v>
+        <v>445</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>435</v>
+        <v>476</v>
       </c>
       <c r="H124" t="s">
-        <v>436</v>
+        <v>477</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>437</v>
+        <v>478</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>438</v>
+        <v>184</v>
       </c>
       <c r="D125" t="s">
-        <v>422</v>
+        <v>444</v>
       </c>
       <c r="E125" t="s">
-        <v>423</v>
+        <v>445</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>439</v>
+        <v>479</v>
       </c>
       <c r="H125" t="s">
-        <v>440</v>
+        <v>471</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>441</v>
+        <v>480</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>442</v>
+        <v>316</v>
       </c>
       <c r="D126" t="s">
-        <v>422</v>
+        <v>444</v>
       </c>
       <c r="E126" t="s">
-        <v>423</v>
+        <v>445</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>443</v>
+        <v>481</v>
       </c>
       <c r="H126" t="s">
-        <v>444</v>
+        <v>482</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>483</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>192</v>
+      </c>
+      <c r="D127" t="s">
+        <v>444</v>
+      </c>
+      <c r="E127" t="s">
         <v>445</v>
       </c>
-      <c r="B127" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G127" s="1" t="s">
-        <v>447</v>
+        <v>484</v>
       </c>
       <c r="H127" t="s">
-        <v>448</v>
+        <v>462</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>449</v>
+        <v>485</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>450</v>
+        <v>196</v>
       </c>
       <c r="D128" t="s">
-        <v>422</v>
+        <v>444</v>
       </c>
       <c r="E128" t="s">
-        <v>423</v>
+        <v>445</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>451</v>
+        <v>486</v>
       </c>
       <c r="H128" t="s">
-        <v>452</v>
+        <v>487</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>453</v>
+        <v>488</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>454</v>
+        <v>200</v>
       </c>
       <c r="D129" t="s">
-        <v>422</v>
+        <v>444</v>
       </c>
       <c r="E129" t="s">
-        <v>423</v>
+        <v>445</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>455</v>
+        <v>489</v>
       </c>
       <c r="H129" t="s">
-        <v>456</v>
+        <v>490</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>457</v>
+        <v>491</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>458</v>
+        <v>204</v>
       </c>
       <c r="D130" t="s">
-        <v>422</v>
+        <v>444</v>
       </c>
       <c r="E130" t="s">
-        <v>423</v>
+        <v>445</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>459</v>
+        <v>492</v>
       </c>
       <c r="H130" t="s">
-        <v>460</v>
+        <v>471</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>461</v>
+        <v>493</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>462</v>
+        <v>320</v>
       </c>
       <c r="D131" t="s">
-        <v>422</v>
+        <v>444</v>
       </c>
       <c r="E131" t="s">
-        <v>423</v>
+        <v>445</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>463</v>
+        <v>494</v>
       </c>
       <c r="H131" t="s">
-        <v>464</v>
+        <v>495</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>465</v>
+        <v>496</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>466</v>
+        <v>324</v>
       </c>
       <c r="D132" t="s">
-        <v>422</v>
+        <v>444</v>
       </c>
       <c r="E132" t="s">
-        <v>423</v>
+        <v>445</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>467</v>
+        <v>497</v>
       </c>
       <c r="H132" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>469</v>
+        <v>498</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>470</v>
+        <v>208</v>
       </c>
       <c r="D133" t="s">
-        <v>422</v>
+        <v>444</v>
       </c>
       <c r="E133" t="s">
-        <v>423</v>
+        <v>445</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>471</v>
+        <v>499</v>
       </c>
       <c r="H133" t="s">
-        <v>472</v>
+        <v>500</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>473</v>
+        <v>501</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>474</v>
+        <v>10</v>
       </c>
       <c r="D134" t="s">
-        <v>422</v>
+        <v>502</v>
       </c>
       <c r="E134" t="s">
-        <v>423</v>
+        <v>503</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>475</v>
+        <v>504</v>
       </c>
       <c r="H134" t="s">
-        <v>476</v>
+        <v>505</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>477</v>
+        <v>506</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>478</v>
+        <v>16</v>
       </c>
       <c r="D135" t="s">
-        <v>422</v>
+        <v>502</v>
       </c>
       <c r="E135" t="s">
-        <v>423</v>
+        <v>503</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>479</v>
+        <v>507</v>
       </c>
       <c r="H135" t="s">
-        <v>480</v>
+        <v>508</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>481</v>
+        <v>509</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>482</v>
+        <v>144</v>
       </c>
       <c r="D136" t="s">
-        <v>422</v>
+        <v>502</v>
       </c>
       <c r="E136" t="s">
-        <v>423</v>
+        <v>503</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>483</v>
+        <v>510</v>
       </c>
       <c r="H136" t="s">
-        <v>484</v>
+        <v>511</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>485</v>
+        <v>512</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>486</v>
+        <v>148</v>
       </c>
       <c r="D137" t="s">
-        <v>422</v>
+        <v>502</v>
       </c>
       <c r="E137" t="s">
-        <v>423</v>
+        <v>503</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>487</v>
+        <v>281</v>
       </c>
       <c r="H137" t="s">
-        <v>488</v>
+        <v>513</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>489</v>
+        <v>514</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>490</v>
+        <v>152</v>
       </c>
       <c r="D138" t="s">
-        <v>422</v>
+        <v>502</v>
       </c>
       <c r="E138" t="s">
-        <v>423</v>
+        <v>503</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>491</v>
+        <v>515</v>
       </c>
       <c r="H138" t="s">
-        <v>492</v>
+        <v>516</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>493</v>
+        <v>517</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>494</v>
+        <v>285</v>
       </c>
       <c r="D139" t="s">
-        <v>422</v>
+        <v>502</v>
       </c>
       <c r="E139" t="s">
-        <v>423</v>
+        <v>503</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>495</v>
+        <v>518</v>
       </c>
       <c r="H139" t="s">
-        <v>496</v>
+        <v>519</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>497</v>
+        <v>520</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>498</v>
+        <v>156</v>
       </c>
       <c r="D140" t="s">
-        <v>422</v>
+        <v>502</v>
       </c>
       <c r="E140" t="s">
-        <v>423</v>
+        <v>503</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>499</v>
+        <v>521</v>
       </c>
       <c r="H140" t="s">
-        <v>500</v>
+        <v>522</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>501</v>
+        <v>523</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
+        <v>160</v>
+      </c>
+      <c r="D141" t="s">
         <v>502</v>
       </c>
-      <c r="D141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E141" t="s">
-        <v>423</v>
+        <v>503</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>503</v>
+        <v>524</v>
       </c>
       <c r="H141" t="s">
-        <v>504</v>
+        <v>525</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>505</v>
+        <v>526</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>506</v>
+        <v>164</v>
       </c>
       <c r="D142" t="s">
-        <v>422</v>
+        <v>502</v>
       </c>
       <c r="E142" t="s">
-        <v>423</v>
+        <v>503</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>507</v>
+        <v>527</v>
       </c>
       <c r="H142" t="s">
-        <v>508</v>
+        <v>528</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>509</v>
+        <v>529</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>510</v>
+        <v>168</v>
       </c>
       <c r="D143" t="s">
-        <v>422</v>
+        <v>502</v>
       </c>
       <c r="E143" t="s">
-        <v>423</v>
+        <v>503</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>511</v>
+        <v>530</v>
       </c>
       <c r="H143" t="s">
-        <v>512</v>
+        <v>531</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>513</v>
+        <v>532</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>514</v>
+        <v>172</v>
       </c>
       <c r="D144" t="s">
-        <v>422</v>
+        <v>502</v>
       </c>
       <c r="E144" t="s">
-        <v>423</v>
+        <v>503</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>515</v>
+        <v>533</v>
       </c>
       <c r="H144" t="s">
-        <v>516</v>
+        <v>534</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>517</v>
+        <v>535</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>518</v>
+        <v>176</v>
       </c>
       <c r="D145" t="s">
-        <v>422</v>
+        <v>502</v>
       </c>
       <c r="E145" t="s">
-        <v>423</v>
+        <v>503</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>519</v>
+        <v>536</v>
       </c>
       <c r="H145" t="s">
-        <v>520</v>
+        <v>537</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>521</v>
+        <v>538</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>522</v>
+        <v>180</v>
       </c>
       <c r="D146" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="E146" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="H146" t="s">
-        <v>526</v>
+        <v>540</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>527</v>
+        <v>541</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>528</v>
+        <v>188</v>
       </c>
       <c r="D147" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="E147" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>529</v>
+        <v>542</v>
       </c>
       <c r="H147" t="s">
-        <v>530</v>
+        <v>543</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>531</v>
+        <v>544</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>532</v>
+        <v>316</v>
       </c>
       <c r="D148" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="E148" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>533</v>
+        <v>545</v>
       </c>
       <c r="H148" t="s">
-        <v>534</v>
+        <v>546</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>536</v>
+        <v>548</v>
       </c>
       <c r="D149" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="E149" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>537</v>
+        <v>549</v>
       </c>
       <c r="H149" t="s">
-        <v>538</v>
+        <v>550</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>539</v>
+        <v>551</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>540</v>
+        <v>192</v>
       </c>
       <c r="D150" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="E150" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>541</v>
+        <v>552</v>
       </c>
       <c r="H150" t="s">
-        <v>542</v>
+        <v>553</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>543</v>
+        <v>554</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>544</v>
+        <v>196</v>
       </c>
       <c r="D151" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="E151" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>545</v>
+        <v>555</v>
       </c>
       <c r="H151" t="s">
-        <v>546</v>
+        <v>556</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>548</v>
+        <v>200</v>
       </c>
       <c r="D152" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="E152" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>549</v>
+        <v>558</v>
       </c>
       <c r="H152" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>551</v>
+        <v>560</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>552</v>
+        <v>204</v>
       </c>
       <c r="D153" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="E153" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="H153" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>555</v>
+        <v>563</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>556</v>
+        <v>320</v>
       </c>
       <c r="D154" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="E154" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="H154" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>560</v>
+        <v>208</v>
       </c>
       <c r="D155" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="E155" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="H155" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="D156" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="E156" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="H156" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>568</v>
+        <v>331</v>
       </c>
       <c r="D157" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="E157" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="H157" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>572</v>
+        <v>335</v>
       </c>
       <c r="D158" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="E158" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="H158" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>576</v>
+        <v>188</v>
       </c>
       <c r="D159" t="s">
-        <v>523</v>
+        <v>580</v>
       </c>
       <c r="E159" t="s">
-        <v>524</v>
+        <v>581</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="H159" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
+        <v>316</v>
+      </c>
+      <c r="D160" t="s">
         <v>580</v>
       </c>
-      <c r="D160" t="s">
+      <c r="E160" t="s">
         <v>581</v>
       </c>
-      <c r="E160" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G160" s="1" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="H160" t="s">
-        <v>584</v>
+        <v>318</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>586</v>
+        <v>10</v>
       </c>
       <c r="D161" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="E161" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="H161" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>590</v>
+        <v>16</v>
       </c>
       <c r="D162" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="E162" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>591</v>
       </c>
       <c r="H162" t="s">
         <v>592</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>