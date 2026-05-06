--- v0 (2025-12-10)
+++ v1 (2026-05-06)
@@ -54,1659 +54,1659 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>i</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dejesus Aparecido Ramos</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/307/dejesus.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/307/dejesus.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja arrumado o Viradouro para o retorno do Ônibus escolar na linha Providencia pra atender aos nossos alunos na área rural.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Itamar José Felix</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/308/itamar_01.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/308/itamar_01.pdf</t>
   </si>
   <si>
     <t>Solicitação para realizar recuperação das estradas vicinais das linhas B-40 A e C, linha 115 até divisa com Alto Paraíso, e travessão 115 e 120.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/309/dejesus_3.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/309/dejesus_3.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja colocado quebra molas nas ruas e avenidas.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/310/dejesus_4.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/310/dejesus_4.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja arrumado aquela estrada no setor chacareiro linha 616.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/311/itamar_02.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/311/itamar_02.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja redenominado a avenida japiim, que irá dar acesso á ponte do Rio Jamari (em construção), para á (Avenida Elizeu Alves Ribeiro).</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/312/itamar_03.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/312/itamar_03.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja denominada a ponte do Rio Jamari (em finalização), que dará acesso á linha B-40 e adjacências, De "PONTE VELHO DO RIO", em Homenagem ao SR. Durvalino Apolinário da Cunha.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/313/itamar.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/313/itamar.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja denominado o nome da Feira Municipal para o nome do saudoso pioneiro (José da Conceição) Popular (CHIMARÃO). _x000D_
 E a revitalização e pintura geral da referida feira.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Rute Alves Pereira Pacheco</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/314/rute.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/314/rute.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja retirado os tocos com uma patrola na estrada da Embratel na linha Jatuarana.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ivan Carlos Tenório Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/315/ivan.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/315/ivan.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja construídos quebra-molas na estrada da ponte que dá acesso a ponte "Velho do Rio".</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Adnilson Alves Vieira</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/316/adinilson_01.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/316/adinilson_01.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja denominado a UBS 1, na avenida Tancredo Neves com a Rua Ana Ferreira, para o nome de (UBS Edson Cavalheiro).</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/317/adinison_02.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/317/adinison_02.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja denominado a UBS 04, na rua João Santana da Silva com a Jorge Couto Alves, para o nome de (UBS Jacir Boni).</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Itapuã do Oeste - PMIO</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/191/projeto_de_lei_saude.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/191/projeto_de_lei_saude.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/192/projeto_de_lei_educacao.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/192/projeto_de_lei_educacao.docx</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/193/projeto_de_lei_obras.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/193/projeto_de_lei_obras.docx</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/194/projeto_de_lei_saude_1.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/194/projeto_de_lei_saude_1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/195/projeto_de_lei_osc.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/195/projeto_de_lei_osc.docx</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/196/projeto_de_lei_educacao_1.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/196/projeto_de_lei_educacao_1.docx</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/197/projeto_07_saude_superavit_1.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/197/projeto_07_saude_superavit_1.docx</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/198/projeto_08-2020.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/198/projeto_08-2020.docx</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/199/projeto_09-2020.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/199/projeto_09-2020.docx</t>
   </si>
   <si>
     <t>Dispõe sobre prorrogação de prazo das contratações emergenciais realizadas e autorizadas através das leis nº 683/12/2018 e 139/03/2019, que versa sobre contratação temporária de profissionais para atender as necessidades emergenciais das secretarias municipais, e da outras providencias.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/200/projeto_10-2020.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/200/projeto_10-2020.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Político-Administrativa e Organizacional de Cargos Comissionados e/ou Funções de Gratificada da Prefeitura Municipal de ITAPUÃ DO OESTE e dá outras providências.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/201/proposta_alteracao_da_lei_complementar_130_-_pc_UAk9OK0.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/201/proposta_alteracao_da_lei_complementar_130_-_pc_UAk9OK0.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreiras e Salários dos Servidores do Sistema de Ensino do Município de ITAPUÃ DO OESTE e dá outras providências.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/202/projeto_12-2020.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/202/projeto_12-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreiras e Salários Geral dos Servidores Públicos do Município de Itapuã do Oeste, e dá outras providências</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/203/projeto_13-2020.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/203/projeto_13-2020.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreiras e Salários dos Servidores da Secretaria de trabalho e Assistência Social do Município de Itapuã do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/204/proposta_alteracao_lei_complementar_no_129_-_pccs_saude.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/204/proposta_alteracao_lei_complementar_no_129_-_pccs_saude.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreiras e Salários dos Servidores do Sistema Único de Saúde do Município de Itapuã do Oeste, e dá outras providências</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/205/projeto_15_oficio_60.doc</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/205/projeto_15_oficio_60.doc</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/206/projeto_12_obras.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/206/projeto_12_obras.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/207/projeto_13_obras.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/207/projeto_13_obras.docx</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/208/projeto_14_educacao.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/208/projeto_14_educacao.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/209/projeto_15_obras.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/209/projeto_15_obras.docx</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/210/projeto_16_obras.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/210/projeto_16_obras.docx</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/211/projeto_17_educacao.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/211/projeto_17_educacao.docx</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/212/projeto_18_obras.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/212/projeto_18_obras.docx</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/213/projeto_19_obras.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/213/projeto_19_obras.docx</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/214/projeto_21_obras-_campo_de_futebol.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/214/projeto_21_obras-_campo_de_futebol.docx</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/215/projeto_20_obras-_ampliacao_da_camara.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/215/projeto_20_obras-_ampliacao_da_camara.docx</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/216/projeto_de_lei_contratacao_emergencial._2020_02.doc</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/216/projeto_de_lei_contratacao_emergencial._2020_02.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar contratação temporária de 01 Profissional Nutricionista para atender às necessidades emergenciais das Secretarias Municipais, e dá outras providências</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/217/lei_complementar_mensagem_023.doc</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/217/lei_complementar_mensagem_023.doc</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do quando de funções gratificadas FG da secretaria municipal de saúde relacionado a Estrutura Político-Administrativa e Organizacional de Cargos Comissionados e/ou Funções de Gratificada da Prefeitura Municipal de ITAPUÃ DO OESTE e dá outras providências</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/218/projeto_de_lei_-_remuneracao_conselho_tutelar_1.doc</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/218/projeto_de_lei_-_remuneracao_conselho_tutelar_1.doc</t>
   </si>
   <si>
     <t>Altera a Lei n° 554 de 14 de novembro de 2015, quanto ao valor da remuneração dos Conselheiros Tutelares</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/222/projeto_29_saude-_cozinha_hospitalar.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/222/projeto_29_saude-_cozinha_hospitalar.docx</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/223/projeto_24_saude.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/223/projeto_24_saude.docx</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/224/projeto_31_saude.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/224/projeto_31_saude.docx</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/225/projeto_032.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/225/projeto_032.docx</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/227/projeto_33_saude_-_material_permanente.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/227/projeto_33_saude_-_material_permanente.docx</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/226/projeto_034.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/226/projeto_034.pdf</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/228/projeto_35_saude_-_incremento_pab_e_mac.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/228/projeto_35_saude_-_incremento_pab_e_mac.docx</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/229/projeto_no_036.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/229/projeto_no_036.docx</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providências.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/231/projeto_37_revogacao_educacao.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/231/projeto_37_revogacao_educacao.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/232/projeto_38_educacao.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/232/projeto_38_educacao.pdf</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/233/projeto_39_educacao.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/233/projeto_39_educacao.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL NO_x000D_
 ORÇAMENTO DE 2020 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/234/projeto_40-_obras.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/234/projeto_40-_obras.pdf</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/236/projeto_41-_obras.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/236/projeto_41-_obras.pdf</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/237/parecer-021-ldo-43-ex-2020_2.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/237/parecer-021-ldo-43-ex-2020_2.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para a elaboração da lei Orçamentária de 2021”.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/238/projeto_44_revogacao_saude_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/238/projeto_44_revogacao_saude_1.pdf</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Câmara Municipal de Itapuã do Oeste - CMIO</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/239/projeto_45-obras.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/239/projeto_45-obras.pdf</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/240/projeto_de_lei_doacao_46.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/240/projeto_de_lei_doacao_46.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DOAÇÃO DE ÁREAS DE TERRA POR INTERESSE PÚBLICO”.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/241/projeto_047_corrigido.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/241/projeto_047_corrigido.pdf</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/242/projeto_48.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/242/projeto_48.pdf</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/243/projeto_49.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/243/projeto_49.pdf</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/244/projeto_de_lei_n_50_-_recebimento_doacoes_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/244/projeto_de_lei_n_50_-_recebimento_doacoes_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recebimento, a título de doação, de bens móveis ou imóveis, obras públicas, serviços de qualquer natureza e valores monetários em espécie aos órgãos da administração pública municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/245/projeto_de_lei_n_51-_nome_ponte.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/245/projeto_de_lei_n_51-_nome_ponte.pdf</t>
   </si>
   <si>
     <t>Denomina Ponte Durvalino Apolinário da_x000D_
 Cunha ‘Velho do Rio’ a ponte sobre o Rio_x000D_
 Jamari de localizada no km 2,5 do travessão_x000D_
 B-40, zona rural, neste município.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/318/projeto_52_revogacao_saude_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/318/projeto_52_revogacao_saude_1.pdf</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/319/projeto_53_-substituido.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/319/projeto_53_-substituido.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/320/projeto_de_lei_no_54_-_incentivo_financeiro_servidores_da_saude_-_covid-19_atualizado_3.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/320/projeto_de_lei_no_54_-_incentivo_financeiro_servidores_da_saude_-_covid-19_atualizado_3.pdf</t>
   </si>
   <si>
     <t>Cria a indenização transitória temporária por exposição obrigatória ao novo Coronavírus - COVID-19, aos servidores dos serviços essenciais que estejam em exercício na área da Saúde do Município de Itapuã do Oeste/RO.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/321/projeto_55_saude_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/321/projeto_55_saude_1.pdf</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/322/projeto_de_lei_n_56_-_nome_ubs_edson_cavalheiro.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/322/projeto_de_lei_n_56_-_nome_ubs_edson_cavalheiro.pdf</t>
   </si>
   <si>
     <t>Denomina de Unidade Básica de Saúde Edson Cavalheiro, a Unidade Básica de Saúde 01, na Avenida Tancredo Neves com a Rua Ana Ferreira, neste município</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/323/projeto_de_lei_n_57_-_nome_ubs_jacir_boni.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/323/projeto_de_lei_n_57_-_nome_ubs_jacir_boni.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade Básica de Saúde Jacir Boni, a Unidade Básica de Saúde 04 na Rua João Santana da Silva com a Jorge Couto Alves, neste município.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/324/projeto_de_lei_n_58_-_nome_travessa_didacio_jose.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/324/projeto_de_lei_n_58_-_nome_travessa_didacio_jose.pdf</t>
   </si>
   <si>
     <t>Denomina a travessa Didácio José de Oliveira, a travessa localizada entre as quadras 047 e 048, entre a Av. Mariana Aldenora da Costa e Rua Castanheiras, neste município.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/325/projeto_de_lei_complementar_n_59_-_comissao_especial.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/325/projeto_de_lei_complementar_n_59_-_comissao_especial.pdf</t>
   </si>
   <si>
     <t>Regulamenta o art. 80 da Lei Complementar nº 127, de 30 de abril de 2015, altera o art. 18 da Lei Complementar nº 142, de 06 de abril de 2020, e dá outras disposições.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/346/projeto_de_lei_n_60_de_transporte_escolar.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/346/projeto_de_lei_n_60_de_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO PÚBLICO MUNICIPAL DE TRANSPORTE ESCOLAR NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/326/projeto_-_61_revogacao_educ._semfaz.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/326/projeto_-_61_revogacao_educ._semfaz.pdf</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/327/projeto_-_62_educacao.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/327/projeto_-_62_educacao.pdf</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/328/projeto_63_saude.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/328/projeto_63_saude.pdf</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/329/projeto_64_semtas.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/329/projeto_64_semtas.pdf</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/330/projeto_65_obras.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/330/projeto_65_obras.pdf</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/344/projeto_66_-_educacao_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/344/projeto_66_-_educacao_1.pdf</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/345/projeto_67-obras_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/345/projeto_67-obras_1.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL_x000D_
 NO ORÇAMENTO DE 2020 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/347/projeto_68_saude_-_dedetizacao.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/347/projeto_68_saude_-_dedetizacao.pdf</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/348/projeto_69_semtas-cestas_basicas..pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/348/projeto_69_semtas-cestas_basicas..pdf</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/349/projeto_70_saude_-_dedetizacao.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/349/projeto_70_saude_-_dedetizacao.pdf</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/363/projeto_071_saude_superavit_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/363/projeto_071_saude_superavit_1.pdf</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/364/_projeto_de_lei_contratacao_emergencial._2020.._-_copia.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/364/_projeto_de_lei_contratacao_emergencial._2020.._-_copia.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a realizar contratação temporária de Profissionais para atender às necessidades emergenciais das Secretarias Municipais, e dá outras providências".</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/370/loa_atualizada_e_revisada.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/370/loa_atualizada_e_revisada.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A_x000D_
 DESPESA DO MUNICÍPIO DE ITAPUÃ_x000D_
 DO OESTE PARA O EXERCÍCIO_x000D_
 FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/371/projeto_de_lei_operacao_de_credito_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/371/projeto_de_lei_operacao_de_credito_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências.”</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/372/projeto_75._1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/372/projeto_75._1.pdf</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/378/subsidio_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/378/subsidio_1.pdf</t>
   </si>
   <si>
     <t>Fixa os Subsídios dos Vereadores da Câmara Municipal de Itapuã Do Oeste para a Legislatura 2021/2024 e dá outras Providências.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/359/decreto_001.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/359/decreto_001.pdf</t>
   </si>
   <si>
     <t>"APRECIA E JULGA AS CONTAS DO MUNICÍPIO DE ITAPUÃ DO OESTE-RO EXERCÍCIO 2017 SOB A RESPONSABILIDADE DO SENHOR MOISÉS GARCIA CAVALHEIRO - PREFEITO DO MUNICIPAL, CPF N. 386.428.592-53; E ROBSON ALMEIDA DE OLIVEIRA CONTROLADOR INTERNO DO MUNICÍPIO; E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/360/decreto_002.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/360/decreto_002.pdf</t>
   </si>
   <si>
     <t>'APRECIA E JULGA AS CONTAS DO MUNICÍPIO DE ITAPUÃ DO OESTE-RO EXERCÍCIO 2018 SOB A RESPONSABILIDADE DO SENHOR MOISÉS GARCIA CAVALHEIRO - PREFEITO DO MUNICIPAL, CPF N. 386.428.592-53; E ROBSON ALMEIDA DE OLIVEIRA CONTROLADOR INTERNO DO MUNICÍPIO CPF N° 742.642.572-04; E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/361/decreto_003.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/361/decreto_003.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO ITAPUENSE AO SENHOR LINDOMAR BARBOSA ALVES.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/362/projeto.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/362/projeto.pdf</t>
   </si>
   <si>
     <t>"Determina o Poder executivo que em obediência as normas federais nº 13.989/2020 e decretos estaduais especialmente ao Decreto Legislativo nº 006/2020 do Senado Federal de Declaração de Calamidade Pública aprovada pelo congresso nacional e admitida pelo Estado de Rondônia extensivo aos Municípios e com fundamento do art.53. XI do Regimento Interno da Câmara de Vereadores de Itapuã do Oeste."</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autógrafo</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/255/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/255/autografo.pdf</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/256/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/256/autografo.pdf</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/257/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/257/autografo.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/258/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/258/autografo.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/259/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/259/autografo.pdf</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/260/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/260/autografo.pdf</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/261/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/261/autografo.pdf</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/262/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/262/autografo.pdf</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/263/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/263/autografo.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE PRORROGAÇÃO DE PRAZO DAS CONTRATAÇÕES EMERGENCIAIS REALIZADAS E AUTORIZADAS ATRAVÉS DAS LEIS Nº 601/02/2017, 683/12/2018 E 139/03/2019, QUE VERSA SOBRE CONTRATAÇÃO TEMPORÁRIA DE PROFISSIONAIS PARA ATENDER AS NECESSIDADES EMERGENCIAIS DAS SECRETARIAS MUNICIPAIS, E DA OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/264/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/264/autografo.pdf</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/266/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/266/autografo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Estrutura Político-Administrativa e Organizacional de Cargos Comissionados e/ou Funções de Gratificada da Prefeitura Municipal de ITAPUÃ DO OESTE e dá outras providências.”</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/267/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/267/autografo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano de Cargos, Carreiras e Remuneração dos Servidores do Sistema de Ensino do Município de ITAPUÃ DO OESTE e dá outras providências”.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/268/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/268/autografo.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E SALÁRIOS GERAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ITAPUÃ DO OESTE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/269/autografos.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/269/autografos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E SALÁRIOS DOS SERVIDORES DA SECRETARIA DE TRABALHO E ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ITAPUÃ DO OESTE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/270/autografos.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/270/autografos.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano de Cargos, Carreiras e_x000D_
 Salários dos Servidores do Sistema Único de_x000D_
 Saúde do Município de Itapuã do Oeste, e dá_x000D_
 outras providências.”</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/271/autografos.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/271/autografos.pdf</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/272/autografos.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/272/autografos.pdf</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/273/autografos.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/273/autografos.pdf</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/274/autografos.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/274/autografos.pdf</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/275/autografos.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/275/autografos.pdf</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/276/autografos.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/276/autografos.pdf</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/277/autografos.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/277/autografos.pdf</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/278/autografos.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/278/autografos.pdf</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/279/autografos.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/279/autografos.pdf</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/280/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/280/autografo.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a realizar_x000D_
 contratação temporária de 01 Profissional_x000D_
 Nutricionista para atender às necessidades_x000D_
 emergenciais das Secretarias Municipais, e dá_x000D_
 outras providências".</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/281/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/281/autografo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 554 de 14 de novembro de_x000D_
 2015, quanto ao valor da remuneração dos_x000D_
 Conselheiros Tutelares.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/282/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/282/autografo.pdf</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/283/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/283/autografo.pdf</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/284/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/284/autografo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração do quando de funções_x000D_
 gratificadas FG da secretaria municipal de_x000D_
 saúde relacionado a Estrutura Político-Administrativa e Organizacional de Cargos_x000D_
 Comissionados e/ou Funções de Gratificada da_x000D_
 Prefeitura Municipal de ITAPUÃ DO OESTE e_x000D_
 dá outras providências.”</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/285/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/285/autografo.pdf</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/286/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/286/autografo.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE_x000D_
 CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR NO ORÇAMENTO_x000D_
 DE 2020 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/287/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/287/autografo.pdf</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/288/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/288/autografo.pdf</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/289/autografo_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/289/autografo_1.pdf</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/290/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/290/autografo.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/291/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/291/autografo.pdf</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/292/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/292/autografo.pdf</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/293/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/293/autografo.pdf</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/294/autografo_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/294/autografo_1.pdf</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/295/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/295/autografo.pdf</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/296/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/296/autografo.pdf</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/297/autografos.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/297/autografos.pdf</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/298/autografos.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/298/autografos.pdf</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/299/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/299/autografo.pdf</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/300/autografo_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/300/autografo_1.pdf</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/301/autografo_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/301/autografo_1.pdf</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/303/autografo_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/303/autografo_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recebimento, a título de doação, de bens móveis ou imóveis, obras públicas, serviços de qualquer natureza e valores monetários em espécie aos órgãos da administração pública municipal, e dá outras providências</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/304/autografo_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/304/autografo_1.pdf</t>
   </si>
   <si>
     <t>Denomina Ponte Durvalino Apolinário da Cunha ‘Velho do Rio’ a ponte sobre o Rio Jamari de localizada no km 2,5 do travessão B-40, zona rural, neste município.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/305/autografo_1.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/305/autografo_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE ITAPUÃ DO OESTE-RO, REFERENTE AO EXERCÍCIO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/331/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/331/autografo.pdf</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/332/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/332/autografo.pdf</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/333/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/333/autografo.pdf</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/334/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/334/autografo.pdf</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/335/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/335/autografo.pdf</t>
   </si>
   <si>
     <t>Denomina de Unidade Básica de Saúde Edson_x000D_
 Cavalheiro, a Unidade Básica de Saúde 01, na_x000D_
 Avenida Tancredo Neves com a Rua Ana_x000D_
 Ferreira, neste município.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/336/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/336/autografo.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade Básica de Saúde Jacir_x000D_
 Boni, a Unidade Básica de Saúde 04 na Rua_x000D_
 João Santana da Silva com a Jorge Couto_x000D_
 Alves, neste município.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/337/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/337/autografo.pdf</t>
   </si>
   <si>
     <t>Denomina a travessa Didácio José de Oliveira,_x000D_
 a travessa localizada entre as quadras 047 e_x000D_
 048, entre a Av. Mariana Aldenora da Costa e_x000D_
 Rua Castanheiras, neste município.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/338/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/338/autografo.pdf</t>
   </si>
   <si>
     <t>Regulamenta o art. 80 da Lei Complementar nº_x000D_
 127, de 30 de abril de 2015, altera o art. 18 da_x000D_
 Lei Complementar nº 142, de 06 de abril de_x000D_
 2020, e dá outras disposições.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/339/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/339/autografo.pdf</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/340/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/340/autografo.pdf</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/341/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/341/autografo.pdf</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/342/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/342/autografo.pdf</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/343/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/343/autografo.pdf</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/350/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/350/autografo.pdf</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/351/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/351/autografo.pdf</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/352/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/352/autografo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO PÚBLICO_x000D_
 MUNICIPAL DE TRANSPORTE ESCOLAR NO_x000D_
 MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/365/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/365/autografo.pdf</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/366/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/366/autografo.pdf</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/367/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/367/autografo.pdf</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/368/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/368/autografo.pdf</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/369/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/369/autografo.pdf</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/373/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/373/autografo.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA_x000D_
 DO MUNICÍPIO DE ITAPUÃ DO OESTE_x000D_
 PARA O EXERCÍCIO FINANCEIRO DE_x000D_
 2021.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/374/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/374/autografo.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar_x000D_
 operação de crédito com a Caixa_x000D_
 Econômica Federal, e dá outras_x000D_
 providências.”</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/375/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/375/autografo.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL_x000D_
 NO ORÇAMENTO DE 2020 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Patrícia Serrão de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/219/projeto_01.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/219/projeto_01.pdf</t>
   </si>
   <si>
     <t>Modifica o titulo da subseção I o Art. 69 da lei complementar nº 127/2015 - Regime Jurídico Único dos servidores públicos do município de Itapuã do Oeste e da outras providências.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/220/projeto_02.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/220/projeto_02.pdf</t>
   </si>
   <si>
     <t>Modifica o artigo 136 da lei nº 127/2015 - Regime jurídico único dos servidores públicos do município de Itapuã do Oeste.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/221/projeto_03.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/221/projeto_03.pdf</t>
   </si>
   <si>
     <t>Modifica o titulo da subseção II, da Subseção IV e os art.s 73,74 da lei complementar n° 127/2015 - Regime Jurídico Único dos servidores públicos do município de Itapuã do Oeste.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/353/projeto_de_lei_legislativo_004.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/353/projeto_de_lei_legislativo_004.pdf</t>
   </si>
   <si>
     <t>"Fixa os Subsídios do Prefeito e do Vice-Prefeito do Município de Itapuã do Oeste RO para a Legislatura 2021/2024 e da outras providencias."</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/354/projeto_005_legislativo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/354/projeto_005_legislativo.pdf</t>
   </si>
   <si>
     <t>" Fixa os Subsídios dos secretários Municipais do Município de Itapuã do oeste RO para a Legislatura 2021/2024 e da outras providencias."</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/355/006_legislatura.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/355/006_legislatura.pdf</t>
   </si>
   <si>
     <t>"Estabelece normas para acesso e de permanência de pessoas em estabelecimentos comerciais e de Industriais no Município de Itapuã do Oeste, em razão da pandemia causada pelo COVID.19".</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/356/007_legislativo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/356/007_legislativo.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a facultatividade dos servidores Publico Municipal ativo, aposentado (inativo) E pensionista em aderir à determinação de Suspender todo o pagamento de Empréstimos consignado em folha salarial Enquanto vigente o decreto de Calamidade Publica e seus efeitos dentro do Município de Itapuã do Oeste e da outras providencias."</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>Márcia Teixeira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/357/projeto_de_lei_008.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/357/projeto_de_lei_008.pdf</t>
   </si>
   <si>
     <t>" Institui o Dia do Evangélico no Município de Itapuã do Oeste/RO. Lei Federal 9.093/1995 Art.2º São feriados religiosos os dias de guarda, declarados em lei municipal, de acordo com a tradição local e em numero não superior a quatro, neste a sexta-feira da Paixão."</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/358/projeto_de_lei_009.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/358/projeto_de_lei_009.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a criação e regulamentação do cargo de provimento efetivo de condutor de ambulância (CBO 7823-20 e da outras providencias."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2013,68 +2013,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/307/dejesus.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/308/itamar_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/309/dejesus_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/310/dejesus_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/311/itamar_02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/312/itamar_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/313/itamar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/314/rute.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/315/ivan.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/316/adinilson_01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/317/adinison_02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/191/projeto_de_lei_saude.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/192/projeto_de_lei_educacao.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/193/projeto_de_lei_obras.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/194/projeto_de_lei_saude_1.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/195/projeto_de_lei_osc.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/196/projeto_de_lei_educacao_1.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/197/projeto_07_saude_superavit_1.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/198/projeto_08-2020.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/199/projeto_09-2020.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/200/projeto_10-2020.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/201/proposta_alteracao_da_lei_complementar_130_-_pc_UAk9OK0.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/202/projeto_12-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/203/projeto_13-2020.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/204/proposta_alteracao_lei_complementar_no_129_-_pccs_saude.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/205/projeto_15_oficio_60.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/206/projeto_12_obras.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/207/projeto_13_obras.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/208/projeto_14_educacao.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/209/projeto_15_obras.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/210/projeto_16_obras.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/211/projeto_17_educacao.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/212/projeto_18_obras.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/213/projeto_19_obras.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/214/projeto_21_obras-_campo_de_futebol.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/215/projeto_20_obras-_ampliacao_da_camara.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/216/projeto_de_lei_contratacao_emergencial._2020_02.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/217/lei_complementar_mensagem_023.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/218/projeto_de_lei_-_remuneracao_conselho_tutelar_1.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/222/projeto_29_saude-_cozinha_hospitalar.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/223/projeto_24_saude.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/224/projeto_31_saude.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/225/projeto_032.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/227/projeto_33_saude_-_material_permanente.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/226/projeto_034.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/228/projeto_35_saude_-_incremento_pab_e_mac.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/229/projeto_no_036.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/231/projeto_37_revogacao_educacao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/232/projeto_38_educacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/233/projeto_39_educacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/234/projeto_40-_obras.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/236/projeto_41-_obras.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/237/parecer-021-ldo-43-ex-2020_2.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/238/projeto_44_revogacao_saude_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/239/projeto_45-obras.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/240/projeto_de_lei_doacao_46.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/241/projeto_047_corrigido.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/242/projeto_48.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/243/projeto_49.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/244/projeto_de_lei_n_50_-_recebimento_doacoes_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/245/projeto_de_lei_n_51-_nome_ponte.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/318/projeto_52_revogacao_saude_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/319/projeto_53_-substituido.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/320/projeto_de_lei_no_54_-_incentivo_financeiro_servidores_da_saude_-_covid-19_atualizado_3.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/321/projeto_55_saude_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/322/projeto_de_lei_n_56_-_nome_ubs_edson_cavalheiro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/323/projeto_de_lei_n_57_-_nome_ubs_jacir_boni.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/324/projeto_de_lei_n_58_-_nome_travessa_didacio_jose.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/325/projeto_de_lei_complementar_n_59_-_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/346/projeto_de_lei_n_60_de_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/326/projeto_-_61_revogacao_educ._semfaz.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/327/projeto_-_62_educacao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/328/projeto_63_saude.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/329/projeto_64_semtas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/330/projeto_65_obras.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/344/projeto_66_-_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/345/projeto_67-obras_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/347/projeto_68_saude_-_dedetizacao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/348/projeto_69_semtas-cestas_basicas..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/349/projeto_70_saude_-_dedetizacao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/363/projeto_071_saude_superavit_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/364/_projeto_de_lei_contratacao_emergencial._2020.._-_copia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/370/loa_atualizada_e_revisada.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/371/projeto_de_lei_operacao_de_credito_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/372/projeto_75._1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/378/subsidio_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/359/decreto_001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/360/decreto_002.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/361/decreto_003.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/362/projeto.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/255/autografo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/256/autografo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/257/autografo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/258/autografo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/259/autografo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/260/autografo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/261/autografo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/262/autografo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/263/autografo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/264/autografo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/266/autografo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/267/autografo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/268/autografo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/269/autografos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/270/autografos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/271/autografos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/272/autografos.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/273/autografos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/274/autografos.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/275/autografos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/276/autografos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/277/autografos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/278/autografos.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/279/autografos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/280/autografo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/281/autografo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/282/autografo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/283/autografo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/284/autografo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/285/autografo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/286/autografo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/287/autografo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/288/autografo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/289/autografo_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/290/autografo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/291/autografo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/292/autografo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/293/autografo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/294/autografo_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/295/autografo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/296/autografo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/297/autografos.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/298/autografos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/299/autografo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/300/autografo_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/301/autografo_1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/303/autografo_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/304/autografo_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/305/autografo_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/331/autografo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/332/autografo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/333/autografo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/334/autografo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/335/autografo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/336/autografo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/337/autografo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/338/autografo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/339/autografo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/340/autografo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/341/autografo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/342/autografo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/343/autografo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/350/autografo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/351/autografo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/352/autografo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/365/autografo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/366/autografo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/367/autografo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/368/autografo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/369/autografo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/373/autografo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/374/autografo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/375/autografo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/219/projeto_01.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/220/projeto_02.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/221/projeto_03.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/353/projeto_de_lei_legislativo_004.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/354/projeto_005_legislativo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/355/006_legislatura.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/356/007_legislativo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/357/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/358/projeto_de_lei_009.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/307/dejesus.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/308/itamar_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/309/dejesus_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/310/dejesus_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/311/itamar_02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/312/itamar_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/313/itamar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/314/rute.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/315/ivan.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/316/adinilson_01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/317/adinison_02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/191/projeto_de_lei_saude.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/192/projeto_de_lei_educacao.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/193/projeto_de_lei_obras.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/194/projeto_de_lei_saude_1.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/195/projeto_de_lei_osc.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/196/projeto_de_lei_educacao_1.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/197/projeto_07_saude_superavit_1.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/198/projeto_08-2020.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/199/projeto_09-2020.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/200/projeto_10-2020.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/201/proposta_alteracao_da_lei_complementar_130_-_pc_UAk9OK0.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/202/projeto_12-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/203/projeto_13-2020.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/204/proposta_alteracao_lei_complementar_no_129_-_pccs_saude.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/205/projeto_15_oficio_60.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/206/projeto_12_obras.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/207/projeto_13_obras.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/208/projeto_14_educacao.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/209/projeto_15_obras.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/210/projeto_16_obras.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/211/projeto_17_educacao.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/212/projeto_18_obras.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/213/projeto_19_obras.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/214/projeto_21_obras-_campo_de_futebol.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/215/projeto_20_obras-_ampliacao_da_camara.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/216/projeto_de_lei_contratacao_emergencial._2020_02.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/217/lei_complementar_mensagem_023.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/218/projeto_de_lei_-_remuneracao_conselho_tutelar_1.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/222/projeto_29_saude-_cozinha_hospitalar.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/223/projeto_24_saude.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/224/projeto_31_saude.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/225/projeto_032.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/227/projeto_33_saude_-_material_permanente.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/226/projeto_034.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/228/projeto_35_saude_-_incremento_pab_e_mac.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/229/projeto_no_036.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/231/projeto_37_revogacao_educacao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/232/projeto_38_educacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/233/projeto_39_educacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/234/projeto_40-_obras.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/236/projeto_41-_obras.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/237/parecer-021-ldo-43-ex-2020_2.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/238/projeto_44_revogacao_saude_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/239/projeto_45-obras.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/240/projeto_de_lei_doacao_46.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/241/projeto_047_corrigido.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/242/projeto_48.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/243/projeto_49.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/244/projeto_de_lei_n_50_-_recebimento_doacoes_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/245/projeto_de_lei_n_51-_nome_ponte.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/318/projeto_52_revogacao_saude_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/319/projeto_53_-substituido.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/320/projeto_de_lei_no_54_-_incentivo_financeiro_servidores_da_saude_-_covid-19_atualizado_3.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/321/projeto_55_saude_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/322/projeto_de_lei_n_56_-_nome_ubs_edson_cavalheiro.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/323/projeto_de_lei_n_57_-_nome_ubs_jacir_boni.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/324/projeto_de_lei_n_58_-_nome_travessa_didacio_jose.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/325/projeto_de_lei_complementar_n_59_-_comissao_especial.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/346/projeto_de_lei_n_60_de_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/326/projeto_-_61_revogacao_educ._semfaz.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/327/projeto_-_62_educacao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/328/projeto_63_saude.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/329/projeto_64_semtas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/330/projeto_65_obras.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/344/projeto_66_-_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/345/projeto_67-obras_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/347/projeto_68_saude_-_dedetizacao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/348/projeto_69_semtas-cestas_basicas..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/349/projeto_70_saude_-_dedetizacao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/363/projeto_071_saude_superavit_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/364/_projeto_de_lei_contratacao_emergencial._2020.._-_copia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/370/loa_atualizada_e_revisada.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/371/projeto_de_lei_operacao_de_credito_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_a_caixa_economica_federal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/372/projeto_75._1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/378/subsidio_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/359/decreto_001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/360/decreto_002.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/361/decreto_003.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/362/projeto.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/255/autografo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/256/autografo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/257/autografo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/258/autografo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/259/autografo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/260/autografo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/261/autografo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/262/autografo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/263/autografo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/264/autografo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/266/autografo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/267/autografo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/268/autografo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/269/autografos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/270/autografos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/271/autografos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/272/autografos.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/273/autografos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/274/autografos.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/275/autografos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/276/autografos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/277/autografos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/278/autografos.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/279/autografos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/280/autografo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/281/autografo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/282/autografo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/283/autografo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/284/autografo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/285/autografo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/286/autografo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/287/autografo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/288/autografo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/289/autografo_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/290/autografo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/291/autografo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/292/autografo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/293/autografo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/294/autografo_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/295/autografo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/296/autografo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/297/autografos.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/298/autografos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/299/autografo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/300/autografo_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/301/autografo_1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/303/autografo_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/304/autografo_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/305/autografo_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/331/autografo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/332/autografo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/333/autografo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/334/autografo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/335/autografo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/336/autografo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/337/autografo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/338/autografo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/339/autografo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/340/autografo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/341/autografo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/342/autografo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/343/autografo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/350/autografo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/351/autografo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/352/autografo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/365/autografo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/366/autografo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/367/autografo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/368/autografo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/369/autografo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/373/autografo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/374/autografo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/375/autografo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/219/projeto_01.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/220/projeto_02.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/221/projeto_03.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/353/projeto_de_lei_legislativo_004.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/354/projeto_005_legislativo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/355/006_legislatura.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/356/007_legislativo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/357/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/358/projeto_de_lei_009.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H176"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="224.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="223.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>