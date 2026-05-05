--- v0 (2025-12-11)
+++ v1 (2026-05-05)
@@ -54,901 +54,901 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>i</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adnilson Alves Vieira</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Solicitação de providências quanto a criação de um Projeto de Lei que estabeleça no município um REFIS</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Dejesus Aparecido Ramos</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/143/indicacao_no_002_-_dejesus.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/143/indicacao_no_002_-_dejesus.pdf</t>
   </si>
   <si>
     <t>Solicitação para colocar manilha na vala em frente ao portão da escola Sossego da Mamãe, na Rua Ana Ferreira, e reduzido a saída das crianças pelo portão dos fundos.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/142/cmio-indicacao_003_2019-_dejesus_ap._ramos.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/142/cmio-indicacao_003_2019-_dejesus_ap._ramos.pdf</t>
   </si>
   <si>
     <t>Solicitação de equipe da obra para arrumar a ponte da linha 637.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_v.dejesus.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_v.dejesus.pdf</t>
   </si>
   <si>
     <t>Solicitação de reparo do banheiro da Feira Municipal.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ailton José da Silva</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/306/ailton.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/306/ailton.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja criado um campo de vôlei com iluminação adequada.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Itapuã do Oeste - PMIO</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_01-2019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_01-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/22/projeto_de_lei_002-2019.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/22/projeto_de_lei_002-2019.docx</t>
   </si>
   <si>
     <t>- Dispõe sobre a abertura de crédito adicional especial no orçamento de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/32/projeto_de_lei_2019_atualizada.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/32/projeto_de_lei_2019_atualizada.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a realizar contratação temporária de profissionais para atender ás necessidades emergenciais das secretarias municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/50/proj._lei_004-2019_digitalizado.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/50/proj._lei_004-2019_digitalizado.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providências.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/61/projeto_05.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/61/projeto_05.pdf</t>
   </si>
   <si>
     <t>- Abre no orçamento vigente crédito adicional especial e da outras providências.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/81/06_-_projeto_de_lei_006-2019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/81/06_-_projeto_de_lei_006-2019.pdf</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/86/projeto_007_2019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/86/projeto_007_2019.pdf</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/92/projeto_de_lei__no008-2019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/92/projeto_de_lei__no008-2019.pdf</t>
   </si>
   <si>
     <t>Institui a "ficha limpa municipal" na nomeação de servidores a cargos comissionados no âmbito da administração direta, autárquica e Fundacional do Poder Executivo e do Poder Legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/94/projeto_de_lei_no_009-2019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/94/projeto_de_lei_no_009-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do parágrafo único  da lei municipal n° 600/2017 de 10 de fevereiro de 2017, que trata da contratação de prestação de serviço autônomo de profissional médico em regime de plantão, no hospital municipal e nas unidades básicas de saúde do município, em regime emergencial por excepcional interesse publico, e dá outras providências”</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/119/projeto_de_lei_n_011-_2019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/119/projeto_de_lei_n_011-_2019.pdf</t>
   </si>
   <si>
     <t>Cria o Voluntariado ao serviço público do Município de Itapuã do Oeste-RO, e dá outras</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/120/projeto_de_lei_no_012-2019_.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/120/projeto_de_lei_no_012-2019_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento de 2019 e dá outras providências</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_n_013-_2019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_n_013-_2019.pdf</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/122/projeto_14__word.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/122/projeto_14__word.pdf</t>
   </si>
   <si>
     <t>Abre no Orçamento vigente de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/133/projeto_de_lei_no_0015-2019_Garks0M.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/133/projeto_de_lei_no_0015-2019_Garks0M.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/136/ldo_-lei_municipal_com_anexos.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/136/ldo_-lei_municipal_com_anexos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE ITAPUÃ DO OESTE-RO, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2020 E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/137/menssagen_no_017-2019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/137/menssagen_no_017-2019.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar no orçamento vigente e da outras providências”</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/138/projeto_de_lei_no_018-19.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/138/projeto_de_lei_no_018-19.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providências</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/139/suplementacao_temp.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/139/suplementacao_temp.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/140/suplementacao_temp.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/140/suplementacao_temp.pdf</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/173/projeto_de_lei_21.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/173/projeto_de_lei_21.pdf</t>
   </si>
   <si>
     <t>“Abre no credito adicional suplementar no orçamento vigente e dá outras providências”</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/174/projeto_de_lei_22.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/174/projeto_de_lei_22.pdf</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/175/lei_no.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/175/lei_no.pdf</t>
   </si>
   <si>
     <t>“CRIA O PROGRAMA DE VERTICALIZAÇÃO DA PEQUENA PRODUÇÃO AGROPECUÁRIA DO MUNICIPIO DE ITAPUÃ DO OESTE/RO – PROVE, ESTABELECE NORMAS ESPECIAIS DE TRATAMENTO SIMPLIFICADO E DIFERENCIADO E DISPÕE SOBRE O TRATAMENTO TRIBUTÁRIO DISPENSADO À UNIDADE FAMILIAR DE PROCESSAMENTO AGROINDUSTRIAL DE ITAPUÃ – UFPA.”</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/176/prove_lei__2.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/176/prove_lei__2.pdf</t>
   </si>
   <si>
     <t>”Cria o Programa de Verticalização do Micro Empreendedor Individual do Município de Itapuã do Oeste/ RO – PROVE MEI estabelece normas especiais de tratamento simplificado e diferenciado e dispõe sobre o tratamento tributário dispensado á unidade de processamento da micro indústria de Itapuã - UPMI”.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/177/projeto_de_lei__inspencao_de_produtos.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/177/projeto_de_lei__inspencao_de_produtos.pdf</t>
   </si>
   <si>
     <t>‘’Dispõe sobre a inspeção e a fiscalização de produtos fabricados e comercializados e o termo de cooperação técnica e da outra providência. ‘’</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/178/lei_no.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/178/lei_no.pdf</t>
   </si>
   <si>
     <t>Altera o Art 5º §3º da lei nº 700 de 24 de Junho de 2019.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/179/projeto_de_lei_27.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/179/projeto_de_lei_27.pdf</t>
   </si>
   <si>
     <t>“Abre no Crédito Adicional Especial no orçamento vigente e dá outras providências”</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/180/projeto_de_lei_28.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/180/projeto_de_lei_28.pdf</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/182/projeto_29_1.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/182/projeto_29_1.docx</t>
   </si>
   <si>
     <t>Abre no Crédito Adicional Especial por Superávit Financeiro no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/183/proj.de_lei_complem._-_substituido.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/183/proj.de_lei_complem._-_substituido.docx</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 130 de 04 de maio de 2015, para definir o local de trabalho, e, para prever a gratificação por desempenho para os servidores municipais de educação e dá outras providências.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/184/projeto_de_lei__031_substituto.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/184/projeto_de_lei__031_substituto.docx</t>
   </si>
   <si>
     <t>Abre no credito adicional suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/185/projeto_de_lei_32.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/185/projeto_de_lei_32.docx</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/186/projeto_da_loa-2020-2.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/186/projeto_da_loa-2020-2.docx</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAPUÃ DO OESTE PARA O EXERCÍCIO FINANCEIRO DE 2020 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/187/projeto_de_lei_n_034.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/187/projeto_de_lei_n_034.pdf</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/188/projeto_de_lei_n_035.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/188/projeto_de_lei_n_035.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/189/projeto_32_camara_substituido.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/189/projeto_32_camara_substituido.pdf</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/190/projeto_de_lei_037.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/190/projeto_de_lei_037.docx</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/124/projeto_de_resolucao_n_001_2019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/124/projeto_de_resolucao_n_001_2019.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 110 da resolução n° 001/2010.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/125/projeto_de_resolucao_n_002_2019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/125/projeto_de_resolucao_n_002_2019.pdf</t>
   </si>
   <si>
     <t>Cria parágrafo único ao art. 167 da resolução n° 001/2010.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/126/projeto_de_resolucao_003-19___-_01_pg.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/126/projeto_de_resolucao_003-19___-_01_pg.pdf</t>
   </si>
   <si>
     <t>Da nova redação ao art.41 caput e dá outras providências.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/127/projeto_de_resolucao__004-2019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/127/projeto_de_resolucao__004-2019.pdf</t>
   </si>
   <si>
     <t>Disciplina o uso veículo da Câmara Municipal de Itapuã do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/135/projeto_de_resolucao_005-2019.doc</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/135/projeto_de_resolucao_005-2019.doc</t>
   </si>
   <si>
     <t>Autoriza fazer a transferência do Automóvel Chevrolet prisma 1.0, MTLT branco, 2013/2014, álcool/gasolina, placa NDQ6517, RENAVAN 598240942, Chassi 9BGHKS69B0EG209576, de propriedade da “Câmara Municipal de Itapuã do Oeste” ao Município de Itapuã do Oeste com ônus para suas expensas e dá outras providências.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/128/resolucao_ouvidoria_03_06_19_dr.joemar.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/128/resolucao_ouvidoria_03_06_19_dr.joemar.pdf</t>
   </si>
   <si>
     <t>Cria a Ouvidoria da Câmara Municipal de Itapuã do Oeste -RO e dá outras providências.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/130/decreto_legislativo_010-2019_lai.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/130/decreto_legislativo_010-2019_lai.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito do poder legislativo de Itapuã do oeste – ro, a lei federal nº 12.527, de 18 de novembro de 2011, que dispõe sobre o acesso a informações previsto no inciso XXXIII do caput do artigo 5°, no inciso ii § 3º do art. 37 e no § 2º do art. 216, todas da constituição federal.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autógrafo</t>
   </si>
   <si>
     <t>Câmara Municipal de Itapuã do Oeste - CMIO</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/146/autografo_01_projeto_de_lei_01.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/146/autografo_01_projeto_de_lei_01.docx</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/147/autogafo_02_projeto_de_lei_02.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/147/autogafo_02_projeto_de_lei_02.docx</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/148/autogafo_03_projeto_de_lei_03.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/148/autogafo_03_projeto_de_lei_03.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A REALIZAR COTRATAÇÃO TEMPORÁRIA DE PROFISSIONAIS PARA ATENDER ÁS NECESSIDADES EMERGENCIAIS DAS SECRETARIAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/149/autografo_04_projeto_de_lei_04.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/149/autografo_04_projeto_de_lei_04.docx</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/150/autografo_05_projeto_de_lei_05.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/150/autografo_05_projeto_de_lei_05.docx</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/151/autografo_06_projeto_de_lei_06.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/151/autografo_06_projeto_de_lei_06.docx</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/152/autografo_07_projeto_de_lei_07.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/152/autografo_07_projeto_de_lei_07.docx</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL _x000D_
  ESPECIAL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/153/autografo_09_projeto_de_lei_09.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/153/autografo_09_projeto_de_lei_09.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO DO PARÁGRAFO ÚNICO  DA LEI MUNICIPAL N° 600/2017 DE 10 DE FEVEREIRO DE 2017, QUE TRATA DA CONTRATAÇÃO DE PRESTAÇÃO DE SERVIÇO AUTÔNOMO DE PROFISSIONAL MÉDICO EM REGIME DE PLANTÃO, NO HOSPITAL MUNICIPAL E NAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO, EM REGIME EMERGENCIAL POR EXCEPCIONAL INTERESSE PUBLICO, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/154/autografo_11_projeto_de_lei_13.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/154/autografo_11_projeto_de_lei_13.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/155/autografo_12_projeto_de_lei_12.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/155/autografo_12_projeto_de_lei_12.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/156/autografo_13_projeto_de_lei_14.doc</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/156/autografo_13_projeto_de_lei_14.doc</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/157/autografo_14_projeto_de_lei_11.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/157/autografo_14_projeto_de_lei_11.docx</t>
   </si>
   <si>
     <t>Cria o Voluntariado ao serviço público do Município de Itapuã do Oeste – RO, e dá outras providencias.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/158/autografo_15_projeto_de_lei_15.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/158/autografo_15_projeto_de_lei_15.docx</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/159/autografo_16_projeto_de_lei_16.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/159/autografo_16_projeto_de_lei_16.docx</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/160/autografo_17_projeto_de_lei_17.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/160/autografo_17_projeto_de_lei_17.docx</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/161/autografo_18_projeto_de_lei_08.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/161/autografo_18_projeto_de_lei_08.docx</t>
   </si>
   <si>
     <t>INSTITUI A "FICHA LIMPA MUNICIPAL" NA NOMEAÇÃO DE SERVIDORES A CARGOS COMISSIONADOS NO ÂMBITO DA ADMINISTRAÇÃO DIRETA, AUTÁRQUICA E FUNDACIONAL DO PODER EXECUTIVO E DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/162/autografo_19_projeto_de_lei_18.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/162/autografo_19_projeto_de_lei_18.docx</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/163/autografo_20_projto_de_lei_19.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/163/autografo_20_projto_de_lei_19.docx</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/171/autografo_21_projeto_de_lei_20.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/171/autografo_21_projeto_de_lei_20.pdf</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/172/autografo_022-2019.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/172/autografo_022-2019.docx</t>
   </si>
   <si>
     <t>ABRE NO CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/164/autografo_23_projeto_de_lei_22.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/164/autografo_23_projeto_de_lei_22.docx</t>
   </si>
   <si>
     <t>ABRE NO CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/165/autografo_24_projeto_de_lei_27.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/165/autografo_24_projeto_de_lei_27.docx</t>
   </si>
   <si>
     <t>ABRE NO CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/166/autografo_25_projeto_de_lei_28.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/166/autografo_25_projeto_de_lei_28.docx</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/167/autografo_26_projeto_de_lei_23.doc</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/167/autografo_26_projeto_de_lei_23.doc</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE VERTICALIZAÇÃO DA PEQUENA PRODUÇÃO AGROPECUÁRIA DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO – PROVE, ESTABELECE NORMAS ESPECIAIS DE TRATAMENTO SIMPLIFICADO E DIFERENCIADO E DISPÕE SOBRE O TRATAMENTO TRIBUTÁRIO DISPENSADO À UNIDADE FAMILIAR DE PROCESSAMENTO AGROINDUSTRIAL DE ITAPUÃ – UFPA.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/168/autografo_27_projeto_de_lei_24.doc</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/168/autografo_27_projeto_de_lei_24.doc</t>
   </si>
   <si>
     <t>Cria o Programa de Verticalização do Micro Empreendedor Individual do Município de Itapuã do Oeste/ RO – PROVE MEI estabelece normas especiais de tratamento simplificado e diferenciado e dispõe sobre o tratamento tributário dispensado á unidade de processamento da micro indústria de Itapuã - UPMI.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/169/autografo_28_projeto_de_lei_25.doc</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/169/autografo_28_projeto_de_lei_25.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a inspeção e a fiscalização de produtos fabricados e comercializados e o termo de cooperação técnica e da outra providência.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/170/autografo_29_projeto_de_lei_26.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/170/autografo_29_projeto_de_lei_26.docx</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/246/autografo.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/246/autografo.docx</t>
   </si>
   <si>
     <t>“ABRE NO CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/247/autografo_031.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/247/autografo_031.docx</t>
   </si>
   <si>
     <t>“ABRE NO CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/248/autografo_032.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/248/autografo_032.docx</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/249/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/249/autografo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 130 DE 04 DE MAIO DE 2015, PARA PREVER A GRATIFICAÇÃO POR DESEMPENHO PARA OS SERVIDORES MUNICIPAIS DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/250/autografo.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/250/autografo.docx</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/251/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/251/autografo.pdf</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/252/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/252/autografo.pdf</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/253/autografo.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/253/autografo.pdf</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/254/autografo.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/254/autografo.docx</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>PELOA</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/132/projeto_de_emenda_a_lei_organica_no_001-2019.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/132/projeto_de_emenda_a_lei_organica_no_001-2019.pdf</t>
   </si>
   <si>
     <t>Revoga a Alínea “A” do inciso III do paragrafo 2º do art.11 da lei orgânica de Itapuã do oeste.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/129/projeto_de_lei_legislativo_n_01-2019-_corrigido.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/129/projeto_de_lei_legislativo_n_01-2019-_corrigido.docx</t>
   </si>
   <si>
     <t>Cria o paragrafo 3° no artigo 23 lei complementar de n° 095/1999, e da outras providências.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/131/projeto_de_lei_003-2019-_auxilio_saude_alimentos_4K2cUGI.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/131/projeto_de_lei_003-2019-_auxilio_saude_alimentos_4K2cUGI.pdf</t>
   </si>
   <si>
     <t>Institui o auxilio-alimentação e o auxilio-saúde aos servidores do poder legislativo do município de Itapuã do oeste –RO e dá outras providências.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/181/cmio_requerimento__001_dejesus_ap._ramos.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/181/cmio_requerimento__001_dejesus_ap._ramos.pdf</t>
   </si>
   <si>
     <t>Solicitação de documentos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1255,68 +1255,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/143/indicacao_no_002_-_dejesus.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/142/cmio-indicacao_003_2019-_dejesus_ap._ramos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_v.dejesus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/306/ailton.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_01-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/22/projeto_de_lei_002-2019.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/32/projeto_de_lei_2019_atualizada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/50/proj._lei_004-2019_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/61/projeto_05.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/81/06_-_projeto_de_lei_006-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/86/projeto_007_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/92/projeto_de_lei__no008-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/94/projeto_de_lei_no_009-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/119/projeto_de_lei_n_011-_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/120/projeto_de_lei_no_012-2019_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_n_013-_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/122/projeto_14__word.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/133/projeto_de_lei_no_0015-2019_Garks0M.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/136/ldo_-lei_municipal_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/137/menssagen_no_017-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/138/projeto_de_lei_no_018-19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/139/suplementacao_temp.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/140/suplementacao_temp.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/173/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/174/projeto_de_lei_22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/175/lei_no.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/176/prove_lei__2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/177/projeto_de_lei__inspencao_de_produtos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/178/lei_no.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/179/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/180/projeto_de_lei_28.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/182/projeto_29_1.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/183/proj.de_lei_complem._-_substituido.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/184/projeto_de_lei__031_substituto.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/185/projeto_de_lei_32.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/186/projeto_da_loa-2020-2.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/187/projeto_de_lei_n_034.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/188/projeto_de_lei_n_035.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/189/projeto_32_camara_substituido.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/190/projeto_de_lei_037.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/124/projeto_de_resolucao_n_001_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/125/projeto_de_resolucao_n_002_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/126/projeto_de_resolucao_003-19___-_01_pg.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/127/projeto_de_resolucao__004-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/135/projeto_de_resolucao_005-2019.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/128/resolucao_ouvidoria_03_06_19_dr.joemar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/130/decreto_legislativo_010-2019_lai.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/146/autografo_01_projeto_de_lei_01.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/147/autogafo_02_projeto_de_lei_02.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/148/autogafo_03_projeto_de_lei_03.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/149/autografo_04_projeto_de_lei_04.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/150/autografo_05_projeto_de_lei_05.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/151/autografo_06_projeto_de_lei_06.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/152/autografo_07_projeto_de_lei_07.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/153/autografo_09_projeto_de_lei_09.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/154/autografo_11_projeto_de_lei_13.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/155/autografo_12_projeto_de_lei_12.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/156/autografo_13_projeto_de_lei_14.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/157/autografo_14_projeto_de_lei_11.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/158/autografo_15_projeto_de_lei_15.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/159/autografo_16_projeto_de_lei_16.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/160/autografo_17_projeto_de_lei_17.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/161/autografo_18_projeto_de_lei_08.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/162/autografo_19_projeto_de_lei_18.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/163/autografo_20_projto_de_lei_19.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/171/autografo_21_projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/172/autografo_022-2019.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/164/autografo_23_projeto_de_lei_22.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/165/autografo_24_projeto_de_lei_27.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/166/autografo_25_projeto_de_lei_28.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/167/autografo_26_projeto_de_lei_23.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/168/autografo_27_projeto_de_lei_24.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/169/autografo_28_projeto_de_lei_25.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/170/autografo_29_projeto_de_lei_26.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/246/autografo.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/247/autografo_031.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/248/autografo_032.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/249/autografo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/250/autografo.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/251/autografo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/252/autografo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/253/autografo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/254/autografo.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/132/projeto_de_emenda_a_lei_organica_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/129/projeto_de_lei_legislativo_n_01-2019-_corrigido.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/131/projeto_de_lei_003-2019-_auxilio_saude_alimentos_4K2cUGI.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/181/cmio_requerimento__001_dejesus_ap._ramos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/143/indicacao_no_002_-_dejesus.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/142/cmio-indicacao_003_2019-_dejesus_ap._ramos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_v.dejesus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/306/ailton.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_01-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/22/projeto_de_lei_002-2019.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/32/projeto_de_lei_2019_atualizada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/50/proj._lei_004-2019_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/61/projeto_05.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/81/06_-_projeto_de_lei_006-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/86/projeto_007_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/92/projeto_de_lei__no008-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/94/projeto_de_lei_no_009-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/119/projeto_de_lei_n_011-_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/120/projeto_de_lei_no_012-2019_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_n_013-_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/122/projeto_14__word.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/133/projeto_de_lei_no_0015-2019_Garks0M.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/136/ldo_-lei_municipal_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/137/menssagen_no_017-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/138/projeto_de_lei_no_018-19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/139/suplementacao_temp.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/140/suplementacao_temp.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/173/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/174/projeto_de_lei_22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/175/lei_no.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/176/prove_lei__2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/177/projeto_de_lei__inspencao_de_produtos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/178/lei_no.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/179/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/180/projeto_de_lei_28.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/182/projeto_29_1.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/183/proj.de_lei_complem._-_substituido.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/184/projeto_de_lei__031_substituto.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/185/projeto_de_lei_32.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/186/projeto_da_loa-2020-2.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/187/projeto_de_lei_n_034.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/188/projeto_de_lei_n_035.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/189/projeto_32_camara_substituido.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/190/projeto_de_lei_037.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/124/projeto_de_resolucao_n_001_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/125/projeto_de_resolucao_n_002_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/126/projeto_de_resolucao_003-19___-_01_pg.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/127/projeto_de_resolucao__004-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/135/projeto_de_resolucao_005-2019.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/128/resolucao_ouvidoria_03_06_19_dr.joemar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/130/decreto_legislativo_010-2019_lai.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/146/autografo_01_projeto_de_lei_01.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/147/autogafo_02_projeto_de_lei_02.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/148/autogafo_03_projeto_de_lei_03.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/149/autografo_04_projeto_de_lei_04.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/150/autografo_05_projeto_de_lei_05.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/151/autografo_06_projeto_de_lei_06.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/152/autografo_07_projeto_de_lei_07.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/153/autografo_09_projeto_de_lei_09.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/154/autografo_11_projeto_de_lei_13.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/155/autografo_12_projeto_de_lei_12.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/156/autografo_13_projeto_de_lei_14.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/157/autografo_14_projeto_de_lei_11.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/158/autografo_15_projeto_de_lei_15.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/159/autografo_16_projeto_de_lei_16.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/160/autografo_17_projeto_de_lei_17.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/161/autografo_18_projeto_de_lei_08.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/162/autografo_19_projeto_de_lei_18.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/163/autografo_20_projto_de_lei_19.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/171/autografo_21_projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/172/autografo_022-2019.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/164/autografo_23_projeto_de_lei_22.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/165/autografo_24_projeto_de_lei_27.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/166/autografo_25_projeto_de_lei_28.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/167/autografo_26_projeto_de_lei_23.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/168/autografo_27_projeto_de_lei_24.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/169/autografo_28_projeto_de_lei_25.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/170/autografo_29_projeto_de_lei_26.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/246/autografo.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/247/autografo_031.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/248/autografo_032.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/249/autografo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/250/autografo.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/251/autografo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/252/autografo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/253/autografo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/254/autografo.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/132/projeto_de_emenda_a_lei_organica_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/129/projeto_de_lei_legislativo_n_01-2019-_corrigido.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/131/projeto_de_lei_003-2019-_auxilio_saude_alimentos_4K2cUGI.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/181/cmio_requerimento__001_dejesus_ap._ramos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>