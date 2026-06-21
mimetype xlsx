--- v1 (2026-05-05)
+++ v2 (2026-06-21)
@@ -10,933 +10,936 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="685" uniqueCount="299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="685" uniqueCount="300">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
-    <t>141</t>
+    <t>146</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>i</t>
-[...14 lines deleted...]
-    <t>143</t>
+    <t>AUT</t>
+  </si>
+  <si>
+    <t>Autógrafo</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Itapuã do Oeste - CMIO</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/146/autografo_01_projeto_de_lei_01.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>147</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>Dejesus Aparecido Ramos</t>
-[...8 lines deleted...]
-    <t>142</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/147/autogafo_02_projeto_de_lei_02.docx</t>
+  </si>
+  <si>
+    <t>148</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/142/cmio-indicacao_003_2019-_dejesus_ap._ramos.pdf</t>
-[...5 lines deleted...]
-    <t>134</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/148/autogafo_03_projeto_de_lei_03.docx</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO A REALIZAR COTRATAÇÃO TEMPORÁRIA DE PROFISSIONAIS PARA ATENDER ÁS NECESSIDADES EMERGENCIAIS DAS SECRETARIAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>149</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_v.dejesus.pdf</t>
-[...5 lines deleted...]
-    <t>306</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/149/autografo_04_projeto_de_lei_04.docx</t>
+  </si>
+  <si>
+    <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>150</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>Ailton José da Silva</t>
-[...59 lines deleted...]
-    <t>81</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/150/autografo_05_projeto_de_lei_05.docx</t>
+  </si>
+  <si>
+    <t>151</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/81/06_-_projeto_de_lei_006-2019.pdf</t>
-[...2 lines deleted...]
-    <t>86</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/151/autografo_06_projeto_de_lei_06.docx</t>
+  </si>
+  <si>
+    <t>152</t>
   </si>
   <si>
     <t>7</t>
-  </si>
-[...448 lines deleted...]
-    <t>152</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/152/autografo_07_projeto_de_lei_07.docx</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL _x000D_
  ESPECIAL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
+    <t>9</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/153/autografo_09_projeto_de_lei_09.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO DO PARÁGRAFO ÚNICO  DA LEI MUNICIPAL N° 600/2017 DE 10 DE FEVEREIRO DE 2017, QUE TRATA DA CONTRATAÇÃO DE PRESTAÇÃO DE SERVIÇO AUTÔNOMO DE PROFISSIONAL MÉDICO EM REGIME DE PLANTÃO, NO HOSPITAL MUNICIPAL E NAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO, EM REGIME EMERGENCIAL POR EXCEPCIONAL INTERESSE PUBLICO, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
+    <t>11</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/154/autografo_11_projeto_de_lei_13.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
+    <t>12</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/155/autografo_12_projeto_de_lei_12.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
+    <t>13</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/156/autografo_13_projeto_de_lei_14.doc</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
+    <t>14</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/157/autografo_14_projeto_de_lei_11.docx</t>
   </si>
   <si>
     <t>Cria o Voluntariado ao serviço público do Município de Itapuã do Oeste – RO, e dá outras providencias.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
+    <t>15</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/158/autografo_15_projeto_de_lei_15.docx</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
+    <t>16</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/159/autografo_16_projeto_de_lei_16.docx</t>
   </si>
   <si>
+    <t>“DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE ITAPUÃ DO OESTE-RO, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2020 E DA OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
     <t>160</t>
   </si>
   <si>
+    <t>17</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/160/autografo_17_projeto_de_lei_17.docx</t>
   </si>
   <si>
+    <t>“Dispõe sobre abertura de crédito adicional suplementar no orçamento vigente e da outras providências”</t>
+  </si>
+  <si>
     <t>161</t>
   </si>
   <si>
+    <t>18</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/161/autografo_18_projeto_de_lei_08.docx</t>
   </si>
   <si>
     <t>INSTITUI A "FICHA LIMPA MUNICIPAL" NA NOMEAÇÃO DE SERVIDORES A CARGOS COMISSIONADOS NO ÂMBITO DA ADMINISTRAÇÃO DIRETA, AUTÁRQUICA E FUNDACIONAL DO PODER EXECUTIVO E DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
+    <t>19</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/162/autografo_19_projeto_de_lei_18.docx</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
+    <t>20</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/163/autografo_20_projto_de_lei_19.docx</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
+    <t>21</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/171/autografo_21_projeto_de_lei_20.pdf</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
+    <t>22</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/172/autografo_022-2019.docx</t>
   </si>
   <si>
     <t>ABRE NO CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
+    <t>23</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/164/autografo_23_projeto_de_lei_22.docx</t>
   </si>
   <si>
     <t>ABRE NO CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
+    <t>24</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/165/autografo_24_projeto_de_lei_27.docx</t>
   </si>
   <si>
     <t>ABRE NO CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
+    <t>25</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/166/autografo_25_projeto_de_lei_28.docx</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
+    <t>26</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/167/autografo_26_projeto_de_lei_23.doc</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE VERTICALIZAÇÃO DA PEQUENA PRODUÇÃO AGROPECUÁRIA DO MUNICÍPIO DE ITAPUÃ DO OESTE/RO – PROVE, ESTABELECE NORMAS ESPECIAIS DE TRATAMENTO SIMPLIFICADO E DIFERENCIADO E DISPÕE SOBRE O TRATAMENTO TRIBUTÁRIO DISPENSADO À UNIDADE FAMILIAR DE PROCESSAMENTO AGROINDUSTRIAL DE ITAPUÃ – UFPA.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
+    <t>27</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/168/autografo_27_projeto_de_lei_24.doc</t>
   </si>
   <si>
     <t>Cria o Programa de Verticalização do Micro Empreendedor Individual do Município de Itapuã do Oeste/ RO – PROVE MEI estabelece normas especiais de tratamento simplificado e diferenciado e dispõe sobre o tratamento tributário dispensado á unidade de processamento da micro indústria de Itapuã - UPMI.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
+    <t>28</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/169/autografo_28_projeto_de_lei_25.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a inspeção e a fiscalização de produtos fabricados e comercializados e o termo de cooperação técnica e da outra providência.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
+    <t>29</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/170/autografo_29_projeto_de_lei_26.docx</t>
   </si>
   <si>
+    <t>Altera o Art 5º §3º da lei nº 700 de 24 de Junho de 2019.</t>
+  </si>
+  <si>
     <t>246</t>
   </si>
   <si>
+    <t>30</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/246/autografo.docx</t>
   </si>
   <si>
     <t>“ABRE NO CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
+    <t>31</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/247/autografo_031.docx</t>
   </si>
   <si>
     <t>“ABRE NO CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
+    <t>32</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/248/autografo_032.docx</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
+    <t>33</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/249/autografo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 130 DE 04 DE MAIO DE 2015, PARA PREVER A GRATIFICAÇÃO POR DESEMPENHO PARA OS SERVIDORES MUNICIPAIS DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
+    <t>34</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/250/autografo.docx</t>
   </si>
   <si>
+    <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ITAPUÃ DO OESTE PARA O EXERCÍCIO FINANCEIRO DE 2020 E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>251</t>
   </si>
   <si>
+    <t>35</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/251/autografo.pdf</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
+    <t>36</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/252/autografo.pdf</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
+    <t>37</t>
+  </si>
+  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/253/autografo.pdf</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/254/autografo.docx</t>
   </si>
   <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>i</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Adnilson Alves Vieira</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Solicitação de providências quanto a criação de um Projeto de Lei que estabeleça no município um REFIS</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>Dejesus Aparecido Ramos</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/143/indicacao_no_002_-_dejesus.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para colocar manilha na vala em frente ao portão da escola Sossego da Mamãe, na Rua Ana Ferreira, e reduzido a saída das crianças pelo portão dos fundos.</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/142/cmio-indicacao_003_2019-_dejesus_ap._ramos.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de equipe da obra para arrumar a ponte da linha 637.</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_v.dejesus.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de reparo do banheiro da Feira Municipal.</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>Ailton José da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/306/ailton.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para que seja criado um campo de vôlei com iluminação adequada.</t>
+  </si>
+  <si>
     <t>132</t>
   </si>
   <si>
     <t>PELOA</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/132/projeto_de_emenda_a_lei_organica_no_001-2019.pdf</t>
   </si>
   <si>
     <t>Revoga a Alínea “A” do inciso III do paragrafo 2º do art.11 da lei orgânica de Itapuã do oeste.</t>
   </si>
   <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/130/decreto_legislativo_010-2019_lai.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta, no âmbito do poder legislativo de Itapuã do oeste – ro, a lei federal nº 12.527, de 18 de novembro de 2011, que dispõe sobre o acesso a informações previsto no inciso XXXIII do caput do artigo 5°, no inciso ii § 3º do art. 37 e no § 2º do art. 216, todas da constituição federal.</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
+  </si>
+  <si>
+    <t>Prefeitura Municipal de Itapuã do Oeste - PMIO</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_01-2019.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de crédito adicional especial no orçamento de 2019 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/22/projeto_de_lei_002-2019.docx</t>
+  </si>
+  <si>
+    <t>- Dispõe sobre a abertura de crédito adicional especial no orçamento de 2019 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/32/projeto_de_lei_2019_atualizada.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o poder executivo a realizar contratação temporária de profissionais para atender ás necessidades emergenciais das secretarias municipais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/50/proj._lei_004-2019_digitalizado.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional especial e da outras providências.</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/61/projeto_05.pdf</t>
+  </si>
+  <si>
+    <t>- Abre no orçamento vigente crédito adicional especial e da outras providências.</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/81/06_-_projeto_de_lei_006-2019.pdf</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/86/projeto_007_2019.pdf</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/92/projeto_de_lei__no008-2019.pdf</t>
+  </si>
+  <si>
+    <t>Institui a "ficha limpa municipal" na nomeação de servidores a cargos comissionados no âmbito da administração direta, autárquica e Fundacional do Poder Executivo e do Poder Legislativo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/94/projeto_de_lei_no_009-2019.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração do parágrafo único  da lei municipal n° 600/2017 de 10 de fevereiro de 2017, que trata da contratação de prestação de serviço autônomo de profissional médico em regime de plantão, no hospital municipal e nas unidades básicas de saúde do município, em regime emergencial por excepcional interesse publico, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/119/projeto_de_lei_n_011-_2019.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Voluntariado ao serviço público do Município de Itapuã do Oeste-RO, e dá outras</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/120/projeto_de_lei_no_012-2019_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de crédito adicional especial no orçamento de 2019 e dá outras providências</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_n_013-_2019.pdf</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/122/projeto_14__word.pdf</t>
+  </si>
+  <si>
+    <t>Abre no Orçamento vigente de crédito adicional suplementar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/133/projeto_de_lei_no_0015-2019_Garks0M.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional suplementar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/136/ldo_-lei_municipal_com_anexos.pdf</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/137/menssagen_no_017-2019.pdf</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/138/projeto_de_lei_no_018-19.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional especial e da outras providências</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/139/suplementacao_temp.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/140/suplementacao_temp.pdf</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/173/projeto_de_lei_21.pdf</t>
+  </si>
+  <si>
+    <t>“Abre no credito adicional suplementar no orçamento vigente e dá outras providências”</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/174/projeto_de_lei_22.pdf</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/175/lei_no.pdf</t>
+  </si>
+  <si>
+    <t>“CRIA O PROGRAMA DE VERTICALIZAÇÃO DA PEQUENA PRODUÇÃO AGROPECUÁRIA DO MUNICIPIO DE ITAPUÃ DO OESTE/RO – PROVE, ESTABELECE NORMAS ESPECIAIS DE TRATAMENTO SIMPLIFICADO E DIFERENCIADO E DISPÕE SOBRE O TRATAMENTO TRIBUTÁRIO DISPENSADO À UNIDADE FAMILIAR DE PROCESSAMENTO AGROINDUSTRIAL DE ITAPUÃ – UFPA.”</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/176/prove_lei__2.pdf</t>
+  </si>
+  <si>
+    <t>”Cria o Programa de Verticalização do Micro Empreendedor Individual do Município de Itapuã do Oeste/ RO – PROVE MEI estabelece normas especiais de tratamento simplificado e diferenciado e dispõe sobre o tratamento tributário dispensado á unidade de processamento da micro indústria de Itapuã - UPMI”.</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/177/projeto_de_lei__inspencao_de_produtos.pdf</t>
+  </si>
+  <si>
+    <t>‘’Dispõe sobre a inspeção e a fiscalização de produtos fabricados e comercializados e o termo de cooperação técnica e da outra providência. ‘’</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/178/lei_no.pdf</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/179/projeto_de_lei_27.pdf</t>
+  </si>
+  <si>
+    <t>“Abre no Crédito Adicional Especial no orçamento vigente e dá outras providências”</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/180/projeto_de_lei_28.pdf</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/182/projeto_29_1.docx</t>
+  </si>
+  <si>
+    <t>Abre no Crédito Adicional Especial por Superávit Financeiro no orçamento vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/183/proj.de_lei_complem._-_substituido.docx</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Complementar nº 130 de 04 de maio de 2015, para definir o local de trabalho, e, para prever a gratificação por desempenho para os servidores municipais de educação e dá outras providências.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/184/projeto_de_lei__031_substituto.docx</t>
+  </si>
+  <si>
+    <t>Abre no credito adicional suplementar no orçamento vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/185/projeto_de_lei_32.docx</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/186/projeto_da_loa-2020-2.docx</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/187/projeto_de_lei_n_034.pdf</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/188/projeto_de_lei_n_035.docx</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/189/projeto_32_camara_substituido.pdf</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/190/projeto_de_lei_037.docx</t>
+  </si>
+  <si>
     <t>129</t>
   </si>
   <si>
+    <t>PLL</t>
+  </si>
+  <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/129/projeto_de_lei_legislativo_n_01-2019-_corrigido.docx</t>
   </si>
   <si>
     <t>Cria o paragrafo 3° no artigo 23 lei complementar de n° 095/1999, e da outras providências.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/131/projeto_de_lei_003-2019-_auxilio_saude_alimentos_4K2cUGI.pdf</t>
   </si>
   <si>
     <t>Institui o auxilio-alimentação e o auxilio-saúde aos servidores do poder legislativo do município de Itapuã do oeste –RO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/124/projeto_de_resolucao_n_001_2019.pdf</t>
+  </si>
+  <si>
+    <t>Dá nova redação ao art. 110 da resolução n° 001/2010.</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/125/projeto_de_resolucao_n_002_2019.pdf</t>
+  </si>
+  <si>
+    <t>Cria parágrafo único ao art. 167 da resolução n° 001/2010.</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/126/projeto_de_resolucao_003-19___-_01_pg.pdf</t>
+  </si>
+  <si>
+    <t>Da nova redação ao art.41 caput e dá outras providências.</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/127/projeto_de_resolucao__004-2019.pdf</t>
+  </si>
+  <si>
+    <t>Disciplina o uso veículo da Câmara Municipal de Itapuã do Oeste e dá outras providências.</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/135/projeto_de_resolucao_005-2019.doc</t>
+  </si>
+  <si>
+    <t>Autoriza fazer a transferência do Automóvel Chevrolet prisma 1.0, MTLT branco, 2013/2014, álcool/gasolina, placa NDQ6517, RENAVAN 598240942, Chassi 9BGHKS69B0EG209576, de propriedade da “Câmara Municipal de Itapuã do Oeste” ao Município de Itapuã do Oeste com ônus para suas expensas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/128/resolucao_ouvidoria_03_06_19_dr.joemar.pdf</t>
+  </si>
+  <si>
+    <t>Cria a Ouvidoria da Câmara Municipal de Itapuã do Oeste -RO e dá outras providências.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/181/cmio_requerimento__001_dejesus_ap._ramos.pdf</t>
   </si>
   <si>
     <t>Solicitação de documentos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1255,51 +1258,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/143/indicacao_no_002_-_dejesus.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/142/cmio-indicacao_003_2019-_dejesus_ap._ramos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_v.dejesus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/306/ailton.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_01-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/22/projeto_de_lei_002-2019.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/32/projeto_de_lei_2019_atualizada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/50/proj._lei_004-2019_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/61/projeto_05.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/81/06_-_projeto_de_lei_006-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/86/projeto_007_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/92/projeto_de_lei__no008-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/94/projeto_de_lei_no_009-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/119/projeto_de_lei_n_011-_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/120/projeto_de_lei_no_012-2019_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_n_013-_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/122/projeto_14__word.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/133/projeto_de_lei_no_0015-2019_Garks0M.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/136/ldo_-lei_municipal_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/137/menssagen_no_017-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/138/projeto_de_lei_no_018-19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/139/suplementacao_temp.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/140/suplementacao_temp.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/173/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/174/projeto_de_lei_22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/175/lei_no.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/176/prove_lei__2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/177/projeto_de_lei__inspencao_de_produtos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/178/lei_no.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/179/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/180/projeto_de_lei_28.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/182/projeto_29_1.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/183/proj.de_lei_complem._-_substituido.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/184/projeto_de_lei__031_substituto.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/185/projeto_de_lei_32.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/186/projeto_da_loa-2020-2.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/187/projeto_de_lei_n_034.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/188/projeto_de_lei_n_035.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/189/projeto_32_camara_substituido.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/190/projeto_de_lei_037.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/124/projeto_de_resolucao_n_001_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/125/projeto_de_resolucao_n_002_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/126/projeto_de_resolucao_003-19___-_01_pg.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/127/projeto_de_resolucao__004-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/135/projeto_de_resolucao_005-2019.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/128/resolucao_ouvidoria_03_06_19_dr.joemar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/130/decreto_legislativo_010-2019_lai.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/146/autografo_01_projeto_de_lei_01.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/147/autogafo_02_projeto_de_lei_02.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/148/autogafo_03_projeto_de_lei_03.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/149/autografo_04_projeto_de_lei_04.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/150/autografo_05_projeto_de_lei_05.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/151/autografo_06_projeto_de_lei_06.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/152/autografo_07_projeto_de_lei_07.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/153/autografo_09_projeto_de_lei_09.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/154/autografo_11_projeto_de_lei_13.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/155/autografo_12_projeto_de_lei_12.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/156/autografo_13_projeto_de_lei_14.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/157/autografo_14_projeto_de_lei_11.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/158/autografo_15_projeto_de_lei_15.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/159/autografo_16_projeto_de_lei_16.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/160/autografo_17_projeto_de_lei_17.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/161/autografo_18_projeto_de_lei_08.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/162/autografo_19_projeto_de_lei_18.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/163/autografo_20_projto_de_lei_19.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/171/autografo_21_projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/172/autografo_022-2019.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/164/autografo_23_projeto_de_lei_22.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/165/autografo_24_projeto_de_lei_27.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/166/autografo_25_projeto_de_lei_28.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/167/autografo_26_projeto_de_lei_23.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/168/autografo_27_projeto_de_lei_24.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/169/autografo_28_projeto_de_lei_25.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/170/autografo_29_projeto_de_lei_26.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/246/autografo.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/247/autografo_031.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/248/autografo_032.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/249/autografo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/250/autografo.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/251/autografo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/252/autografo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/253/autografo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/254/autografo.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/132/projeto_de_emenda_a_lei_organica_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/129/projeto_de_lei_legislativo_n_01-2019-_corrigido.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/131/projeto_de_lei_003-2019-_auxilio_saude_alimentos_4K2cUGI.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/181/cmio_requerimento__001_dejesus_ap._ramos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/146/autografo_01_projeto_de_lei_01.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/147/autogafo_02_projeto_de_lei_02.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/148/autogafo_03_projeto_de_lei_03.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/149/autografo_04_projeto_de_lei_04.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/150/autografo_05_projeto_de_lei_05.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/151/autografo_06_projeto_de_lei_06.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/152/autografo_07_projeto_de_lei_07.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/153/autografo_09_projeto_de_lei_09.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/154/autografo_11_projeto_de_lei_13.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/155/autografo_12_projeto_de_lei_12.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/156/autografo_13_projeto_de_lei_14.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/157/autografo_14_projeto_de_lei_11.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/158/autografo_15_projeto_de_lei_15.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/159/autografo_16_projeto_de_lei_16.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/160/autografo_17_projeto_de_lei_17.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/161/autografo_18_projeto_de_lei_08.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/162/autografo_19_projeto_de_lei_18.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/163/autografo_20_projto_de_lei_19.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/171/autografo_21_projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/172/autografo_022-2019.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/164/autografo_23_projeto_de_lei_22.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/165/autografo_24_projeto_de_lei_27.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/166/autografo_25_projeto_de_lei_28.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/167/autografo_26_projeto_de_lei_23.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/168/autografo_27_projeto_de_lei_24.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/169/autografo_28_projeto_de_lei_25.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/170/autografo_29_projeto_de_lei_26.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/246/autografo.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/247/autografo_031.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/248/autografo_032.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/249/autografo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/250/autografo.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/251/autografo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/252/autografo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/253/autografo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/254/autografo.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/143/indicacao_no_002_-_dejesus.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/142/cmio-indicacao_003_2019-_dejesus_ap._ramos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/134/indicacao_v.dejesus.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/306/ailton.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/132/projeto_de_emenda_a_lei_organica_no_001-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/130/decreto_legislativo_010-2019_lai.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/2/projeto_de_lei_01-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/22/projeto_de_lei_002-2019.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/32/projeto_de_lei_2019_atualizada.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/50/proj._lei_004-2019_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/61/projeto_05.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/81/06_-_projeto_de_lei_006-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/86/projeto_007_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/92/projeto_de_lei__no008-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/94/projeto_de_lei_no_009-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/119/projeto_de_lei_n_011-_2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/120/projeto_de_lei_no_012-2019_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/121/projeto_de_lei_n_013-_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/122/projeto_14__word.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/133/projeto_de_lei_no_0015-2019_Garks0M.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/136/ldo_-lei_municipal_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/137/menssagen_no_017-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/138/projeto_de_lei_no_018-19.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/139/suplementacao_temp.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/140/suplementacao_temp.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/173/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/174/projeto_de_lei_22.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/175/lei_no.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/176/prove_lei__2.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/177/projeto_de_lei__inspencao_de_produtos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/178/lei_no.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/179/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/180/projeto_de_lei_28.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/182/projeto_29_1.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/183/proj.de_lei_complem._-_substituido.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/184/projeto_de_lei__031_substituto.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/185/projeto_de_lei_32.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/186/projeto_da_loa-2020-2.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/187/projeto_de_lei_n_034.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/188/projeto_de_lei_n_035.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/189/projeto_32_camara_substituido.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/190/projeto_de_lei_037.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/129/projeto_de_lei_legislativo_n_01-2019-_corrigido.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/131/projeto_de_lei_003-2019-_auxilio_saude_alimentos_4K2cUGI.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/124/projeto_de_resolucao_n_001_2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/125/projeto_de_resolucao_n_002_2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/126/projeto_de_resolucao_003-19___-_01_pg.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/127/projeto_de_resolucao__004-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/135/projeto_de_resolucao_005-2019.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/128/resolucao_ouvidoria_03_06_19_dr.joemar.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/181/cmio_requerimento__001_dejesus_ap._ramos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="133" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -1345,2212 +1348,2212 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="G8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H11" t="s">
         <v>48</v>
-      </c>
-[...16 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H12" t="s">
         <v>52</v>
-      </c>
-[...10 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>54</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D13" t="s">
-[...5 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>58</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H14" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>61</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>65</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>69</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D17" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>73</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>72</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>76</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D19" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B20" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>82</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H21" t="s">
         <v>84</v>
-      </c>
-[...19 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>86</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H22" t="s">
         <v>88</v>
-      </c>
-[...16 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>89</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>90</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H23" t="s">
         <v>92</v>
-      </c>
-[...16 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D24" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>35</v>
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="H24" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D25" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>35</v>
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="H25" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>101</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H26" t="s">
         <v>103</v>
-      </c>
-[...19 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>104</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>105</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H27" t="s">
         <v>107</v>
-      </c>
-[...19 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>108</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
         <v>109</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D28" t="s">
-[...8 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
         <v>113</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D29" t="s">
-[...8 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>116</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>117</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="D30" t="s">
-[...8 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>120</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>121</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D31" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H31" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>123</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>124</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="H32" t="s">
         <v>126</v>
-      </c>
-[...13 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>127</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>128</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="H33" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>131</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
         <v>132</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="D34" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>135</v>
+        <v>119</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>135</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B35" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H35" t="s">
-        <v>139</v>
+        <v>44</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="D36" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="H36" t="s">
-        <v>143</v>
+        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>42</v>
+        <v>141</v>
       </c>
       <c r="D37" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="H37" t="s">
-        <v>143</v>
+        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>143</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" t="s">
+        <v>144</v>
+      </c>
+      <c r="E38" t="s">
+        <v>145</v>
+      </c>
+      <c r="F38" t="s">
         <v>146</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="G38" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="D38" t="s">
-[...8 lines deleted...]
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>149</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>17</v>
+      </c>
+      <c r="D39" t="s">
+        <v>144</v>
+      </c>
+      <c r="E39" t="s">
+        <v>145</v>
+      </c>
+      <c r="F39" t="s">
         <v>150</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="G39" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="D39" t="s">
-[...8 lines deleted...]
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>153</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
+        <v>20</v>
+      </c>
+      <c r="D40" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" t="s">
+        <v>145</v>
+      </c>
+      <c r="F40" t="s">
+        <v>150</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="D40" t="s">
-[...8 lines deleted...]
-      <c r="G40" s="1" t="s">
+      <c r="H40" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>156</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>24</v>
+      </c>
+      <c r="D41" t="s">
+        <v>144</v>
+      </c>
+      <c r="E41" t="s">
+        <v>145</v>
+      </c>
+      <c r="F41" t="s">
+        <v>150</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="H41" t="s">
         <v>158</v>
-      </c>
-[...13 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>159</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>28</v>
+      </c>
+      <c r="D42" t="s">
+        <v>144</v>
+      </c>
+      <c r="E42" t="s">
+        <v>145</v>
+      </c>
+      <c r="F42" t="s">
         <v>160</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="G42" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="D42" t="s">
-[...8 lines deleted...]
-      <c r="G42" s="1" t="s">
+      <c r="H42" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>163</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>10</v>
       </c>
       <c r="D43" t="s">
         <v>164</v>
       </c>
       <c r="E43" t="s">
         <v>165</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>166</v>
       </c>
       <c r="H43" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>168</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D44" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="E44" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="H44" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>171</v>
+        <v>17</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D45" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="E45" t="s">
-        <v>165</v>
+        <v>174</v>
+      </c>
+      <c r="F45" t="s">
+        <v>175</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="H45" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>82</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>17</v>
+      </c>
+      <c r="D46" t="s">
+        <v>173</v>
+      </c>
+      <c r="E46" t="s">
         <v>174</v>
       </c>
-      <c r="B46" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G46" s="1" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="H46" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D47" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="E47" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="H47" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="D48" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="E48" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="H48" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D49" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="E49" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H49" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>188</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D50" t="s">
+        <v>173</v>
+      </c>
+      <c r="E50" t="s">
+        <v>174</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="E50" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H50" t="s">
-        <v>156</v>
+        <v>184</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="D51" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="E51" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="F51" t="s">
+        <v>174</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="G51" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H51" t="s">
-        <v>156</v>
+        <v>184</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>192</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>193</v>
+      </c>
+      <c r="D52" t="s">
+        <v>173</v>
+      </c>
+      <c r="E52" t="s">
+        <v>174</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H52" t="s">
         <v>195</v>
-      </c>
-[...19 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>196</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53" t="s">
+        <v>173</v>
+      </c>
+      <c r="E53" t="s">
+        <v>174</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H53" t="s">
         <v>198</v>
-      </c>
-[...19 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>199</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54" t="s">
+        <v>173</v>
+      </c>
+      <c r="E54" t="s">
+        <v>174</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H54" t="s">
         <v>201</v>
-      </c>
-[...19 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>202</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>46</v>
+      </c>
+      <c r="D55" t="s">
+        <v>173</v>
+      </c>
+      <c r="E55" t="s">
+        <v>174</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="B55" t="s">
-[...14 lines deleted...]
-      <c r="G55" s="1" t="s">
+      <c r="H55" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>205</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D56" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="E56" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>174</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>206</v>
       </c>
       <c r="H56" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>207</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>54</v>
+      </c>
+      <c r="D57" t="s">
+        <v>173</v>
+      </c>
+      <c r="E57" t="s">
+        <v>174</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="B57" t="s">
-[...14 lines deleted...]
-      <c r="G57" s="1" t="s">
+      <c r="H57" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>210</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>58</v>
+      </c>
+      <c r="D58" t="s">
+        <v>173</v>
+      </c>
+      <c r="E58" t="s">
+        <v>174</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="B58" t="s">
-[...14 lines deleted...]
-      <c r="G58" s="1" t="s">
+      <c r="H58" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>213</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>61</v>
+      </c>
+      <c r="D59" t="s">
+        <v>173</v>
+      </c>
+      <c r="E59" t="s">
+        <v>174</v>
+      </c>
+      <c r="F59" t="s">
+        <v>175</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="B59" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H59" t="s">
-        <v>216</v>
+        <v>63</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="D60" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="E60" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>174</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="H60" t="s">
-        <v>219</v>
+        <v>67</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="D61" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="E61" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>174</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="H61" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="D62" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="E62" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>174</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="H62" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="D63" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="E63" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>174</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="H63" t="s">
-        <v>87</v>
+        <v>222</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>225</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>79</v>
+      </c>
+      <c r="D64" t="s">
+        <v>173</v>
+      </c>
+      <c r="E64" t="s">
+        <v>174</v>
+      </c>
+      <c r="F64" t="s">
+        <v>175</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H64" t="s">
         <v>227</v>
-      </c>
-[...19 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>228</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>82</v>
+      </c>
+      <c r="D65" t="s">
+        <v>173</v>
+      </c>
+      <c r="E65" t="s">
+        <v>174</v>
+      </c>
+      <c r="F65" t="s">
+        <v>175</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="B65" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H65" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>230</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>86</v>
+      </c>
+      <c r="D66" t="s">
+        <v>173</v>
+      </c>
+      <c r="E66" t="s">
+        <v>174</v>
+      </c>
+      <c r="F66" t="s">
+        <v>175</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H66" t="s">
         <v>232</v>
-      </c>
-[...19 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>233</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>90</v>
+      </c>
+      <c r="D67" t="s">
+        <v>173</v>
+      </c>
+      <c r="E67" t="s">
+        <v>174</v>
+      </c>
+      <c r="F67" t="s">
+        <v>175</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="B67" t="s">
-[...14 lines deleted...]
-      <c r="G67" s="1" t="s">
+      <c r="H67" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>236</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="D68" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="E68" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="F68" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>237</v>
       </c>
       <c r="H68" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>39</v>
+        <v>97</v>
       </c>
       <c r="D69" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="E69" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="F69" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H69" t="s">
-        <v>240</v>
+        <v>111</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>241</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="D70" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="E70" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="F70" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H70" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>244</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="D71" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="E71" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="F71" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>245</v>
       </c>
       <c r="H71" t="s">
-        <v>246</v>
+        <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>246</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>109</v>
+      </c>
+      <c r="D72" t="s">
+        <v>173</v>
+      </c>
+      <c r="E72" t="s">
+        <v>174</v>
+      </c>
+      <c r="F72" t="s">
+        <v>175</v>
+      </c>
+      <c r="G72" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="B72" t="s">
-[...14 lines deleted...]
-      <c r="G72" s="1" t="s">
+      <c r="H72" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>249</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="D73" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="E73" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="F73" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>250</v>
       </c>
       <c r="H73" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>252</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="D74" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="E74" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="F74" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>253</v>
       </c>
       <c r="H74" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>255</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D75" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="E75" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="F75" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>256</v>
       </c>
       <c r="H75" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>257</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>124</v>
+      </c>
+      <c r="D76" t="s">
+        <v>173</v>
+      </c>
+      <c r="E76" t="s">
+        <v>174</v>
+      </c>
+      <c r="F76" t="s">
+        <v>175</v>
+      </c>
+      <c r="G76" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="B76" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H76" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>259</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>128</v>
+      </c>
+      <c r="D77" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" t="s">
+        <v>174</v>
+      </c>
+      <c r="F77" t="s">
+        <v>175</v>
+      </c>
+      <c r="G77" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="B77" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H77" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="D78" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="E78" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="F78" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="H78" t="s">
-        <v>265</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>42</v>
+        <v>135</v>
       </c>
       <c r="D79" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="E79" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="F79" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="H79" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="D80" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="E80" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="F80" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="H80" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>267</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" t="s">
+        <v>268</v>
+      </c>
+      <c r="E81" t="s">
+        <v>269</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H81" t="s">
         <v>271</v>
-      </c>
-[...19 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>272</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>20</v>
+      </c>
+      <c r="D82" t="s">
+        <v>268</v>
+      </c>
+      <c r="E82" t="s">
+        <v>269</v>
+      </c>
+      <c r="G82" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="B82" t="s">
-[...14 lines deleted...]
-      <c r="G82" s="1" t="s">
+      <c r="H82" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>275</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>158</v>
+        <v>10</v>
       </c>
       <c r="D83" t="s">
-        <v>189</v>
+        <v>276</v>
       </c>
       <c r="E83" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>277</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="H83" t="s">
-        <v>213</v>
+        <v>279</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>280</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>17</v>
+      </c>
+      <c r="D84" t="s">
+        <v>276</v>
+      </c>
+      <c r="E84" t="s">
         <v>277</v>
       </c>
-      <c r="B84" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G84" s="1" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="H84" t="s">
-        <v>265</v>
+        <v>282</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>280</v>
+        <v>20</v>
       </c>
       <c r="D85" t="s">
-        <v>189</v>
+        <v>276</v>
       </c>
       <c r="E85" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>277</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="H85" t="s">
-        <v>265</v>
+        <v>285</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D86" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="E86" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="H86" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D87" t="s">
-        <v>34</v>
+        <v>276</v>
       </c>
       <c r="E87" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="H87" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="D88" t="s">
-        <v>34</v>
+        <v>276</v>
       </c>
       <c r="E88" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="H88" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>10</v>
       </c>
       <c r="D89" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E89" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F89" t="s">
-        <v>18</v>
+        <v>150</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H89" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>