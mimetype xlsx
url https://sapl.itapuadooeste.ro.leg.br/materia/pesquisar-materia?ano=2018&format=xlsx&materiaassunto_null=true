--- v1 (2026-03-21)
+++ v2 (2026-06-21)
@@ -57,131 +57,152 @@
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>i</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dejesus Aparecido Ramos</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/1/indicacao_no_001-18_gab-dar.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Poder Executivo de aumento da altura do aterro do Igarapé conhecido por Lagoa Preta.</t>
   </si>
   <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Itamar José Felix</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/7/projeto_de_decreto_legislativo_no_001-2018.docx</t>
+  </si>
+  <si>
+    <t>Concede título de cidadão honorário itapuense ao senhor pr. Isaias de Oliveira.</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/8/projeto_decreto_legisl02-18-contas2016-joaotesta.doc</t>
+  </si>
+  <si>
+    <t>Aprecia e julga as Contas do Município de Itapuã do Oeste-RO exercício 2016 sob a responsabilidade do Senhor João Adalberto Testa - Prefeito do Municipal; Robson Almeida de Oliveira controlador interno do Município; e Marcles Marques de Oliveira contador do Município e dá outras providências.</t>
+  </si>
+  <si>
     <t>3</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Itapuã do Oeste - PMIO</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/3/projeto_no_001-2018.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/4/projeto_de_lei_no_002-2018.docx</t>
   </si>
   <si>
     <t>Institui o fundo municipal de educação e dá outras providências.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/5/projeto_de_lei_complementar_n003-2018.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do sistema de controle interno no município de Itapuã do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/6/projeto_de_lei_no_004-2018.docx</t>
   </si>
   <si>
     <t>Institui o programa de incentivo ao estágio no âmbito da administração direta e indireta municipal e dá outras providências.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/9/projeto_de_lei_no_005-2018.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/10/projeto_de_lei_no006-2018.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/11/projeto_de_lei_no_007-2018.pdf</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/12/projeto_de_lei_no_008-2018.docx</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/13/projeto_de_lei_no_009-2018.docx</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/14/projeto_de_lei_no_010-2018.docx</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_lei_n_011-2018.docx</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>16</t>
@@ -484,71 +505,50 @@
     <t>58</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/58/projeto_de_lei_no_051-18.docx</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da lei 638/2017 que dispõe sobre Tratamento Diferenciado para micro e pequena empresa no âmbito do Município e dá outras providências.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/59/projeto_de_lei_no_052-18.docx</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da lei 639/2017 que dispõe sobre taxas municipais no âmbito do Município e dá outras providências.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_lei_no_053-18.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Corregedoria e Ouvidoria no âmbito do município de Itapuã do Oeste RO e dá outras providencias.</t>
-  </si>
-[...19 lines deleted...]
-    <t>Aprecia e julga as Contas do Município de Itapuã do Oeste-RO exercício 2016 sob a responsabilidade do Senhor João Adalberto Testa - Prefeito do Municipal; Robson Almeida de Oliveira controlador interno do Município; e Marcles Marques de Oliveira contador do Município e dá outras providências.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>Regimento Interno</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/418/regimento_interno_atual_atualizado_14.11.2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAPUÃ DO OESTE/RO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -867,51 +867,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/1/indicacao_no_001-18_gab-dar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/3/projeto_no_001-2018.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/4/projeto_de_lei_no_002-2018.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/5/projeto_de_lei_complementar_n003-2018.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/6/projeto_de_lei_no_004-2018.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/9/projeto_de_lei_no_005-2018.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/10/projeto_de_lei_no006-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/11/projeto_de_lei_no_007-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/12/projeto_de_lei_no_008-2018.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/13/projeto_de_lei_no_009-2018.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/14/projeto_de_lei_no_010-2018.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_lei_n_011-2018.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/16/projeto_de_lei_no_012-2018.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/17/projeto_de_lei_no_013-2018.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/18/projeto_de_lei_no_014-2018.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/19/projeto_de_lei_no_015-2018.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/20/projeto_de_lei_complementar_no016-2018.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/21/projeto_de_lei_no_017-2018.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/23/projeto_de_lei_no_018-2018.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/24/projeto_de_lei_n_019-2018.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_de_lei_no_020-2018.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/26/projeto_de_lei_no_021-2018.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/27/projeto_de_lei_no_022-2018.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/28/projeto_n_o_023-2018.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_no_024-2018.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_de_lei_no_025-2018.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_complementar_no_026-2018.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/33/029.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/34/pl28.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_no_029-2018.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_ordinaria_-_proafem_-_2018_1_-_copia.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/37/32-projeto.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/38/projeto_33.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/40/projeto_no_034-18.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_no_035-18.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/42/projeto_no_036-18.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/43/projeto_no_037-18.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/44/projeto_de_lei_no_038-18.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/45/projeto_de_lei_no_039-18.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/46/projeto_de_lei_no_040-18.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/47/projeto_de_lei_no_041-2018.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/48/projeto_de_lei_no_042-2018.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/49/projeto_de_lei_municipal_no_00000_-_loa_-_2019.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/51/projeto_de_lei_no_044-18.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/52/51.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/53/projeto_de_lei_contratacao_emergencial._2017_-_saude_001.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/54/_projeto_de_lei_contratacao_emergencial._2017.._-_copia.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/55/projeto_de_lei_no_048-18.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/56/projeto_de_lei_no_049-18.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei_no_050-18.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/58/projeto_de_lei_no_051-18.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/59/projeto_de_lei_no_052-18.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_lei_no_053-18.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/7/projeto_de_decreto_legislativo_no_001-2018.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/8/projeto_decreto_legisl02-18-contas2016-joaotesta.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/418/regimento_interno_atual_atualizado_14.11.2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/1/indicacao_no_001-18_gab-dar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/7/projeto_de_decreto_legislativo_no_001-2018.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/8/projeto_decreto_legisl02-18-contas2016-joaotesta.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/3/projeto_no_001-2018.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/4/projeto_de_lei_no_002-2018.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/5/projeto_de_lei_complementar_n003-2018.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/6/projeto_de_lei_no_004-2018.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/9/projeto_de_lei_no_005-2018.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/10/projeto_de_lei_no006-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/11/projeto_de_lei_no_007-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/12/projeto_de_lei_no_008-2018.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/13/projeto_de_lei_no_009-2018.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/14/projeto_de_lei_no_010-2018.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/15/projeto_de_lei_n_011-2018.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/16/projeto_de_lei_no_012-2018.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/17/projeto_de_lei_no_013-2018.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/18/projeto_de_lei_no_014-2018.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/19/projeto_de_lei_no_015-2018.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/20/projeto_de_lei_complementar_no016-2018.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/21/projeto_de_lei_no_017-2018.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/23/projeto_de_lei_no_018-2018.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/24/projeto_de_lei_n_019-2018.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_de_lei_no_020-2018.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/26/projeto_de_lei_no_021-2018.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/27/projeto_de_lei_no_022-2018.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/28/projeto_n_o_023-2018.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_no_024-2018.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/30/projeto_de_lei_no_025-2018.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_complementar_no_026-2018.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/33/029.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/34/pl28.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/35/projeto_de_lei_no_029-2018.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/36/projeto_de_lei_ordinaria_-_proafem_-_2018_1_-_copia.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/37/32-projeto.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/38/projeto_33.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/40/projeto_no_034-18.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_no_035-18.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/42/projeto_no_036-18.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/43/projeto_no_037-18.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/44/projeto_de_lei_no_038-18.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/45/projeto_de_lei_no_039-18.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/46/projeto_de_lei_no_040-18.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/47/projeto_de_lei_no_041-2018.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/48/projeto_de_lei_no_042-2018.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/49/projeto_de_lei_municipal_no_00000_-_loa_-_2019.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/51/projeto_de_lei_no_044-18.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/52/51.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/53/projeto_de_lei_contratacao_emergencial._2017_-_saude_001.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/54/_projeto_de_lei_contratacao_emergencial._2017.._-_copia.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/55/projeto_de_lei_no_048-18.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/56/projeto_de_lei_no_049-18.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/57/projeto_de_lei_no_050-18.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/58/projeto_de_lei_no_051-18.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/59/projeto_de_lei_no_052-18.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_lei_no_053-18.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/418/regimento_interno_atual_atualizado_14.11.2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="133.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -1000,1412 +1000,1412 @@
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F5" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F6" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="H7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H9" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="H10" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="D11" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F11" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="H11" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F12" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="H12" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F13" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H13" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F14" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H14" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F15" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H15" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F16" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G16" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H16" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F17" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F18" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F19" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H19" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F20" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F21" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H21" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F22" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H22" t="s">
-        <v>20</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E23" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F23" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="H23" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F24" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H24" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E25" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F25" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H25" t="s">
-        <v>81</v>
+        <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="D26" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F26" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H26" t="s">
-        <v>84</v>
+        <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D27" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E27" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F27" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H27" t="s">
-        <v>36</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D28" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E28" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F28" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H28" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D29" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E29" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F29" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H29" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D30" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E30" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F30" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H30" t="s">
-        <v>36</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D31" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F31" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="H31" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D32" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F32" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="H32" t="s">
-        <v>98</v>
+        <v>45</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D33" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E33" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F33" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H33" t="s">
-        <v>101</v>
+        <v>45</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="D34" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F34" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H34" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="D35" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E35" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F35" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H35" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="D36" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E36" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F36" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G36" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H36" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D37" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E37" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F37" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H37" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D38" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F38" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H38" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D39" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E39" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F39" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="H39" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D40" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E40" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F40" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H40" t="s">
-        <v>101</v>
+        <v>118</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>121</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>106</v>
+      </c>
+      <c r="D41" t="s">
+        <v>26</v>
+      </c>
+      <c r="E41" t="s">
+        <v>27</v>
+      </c>
+      <c r="F41" t="s">
+        <v>28</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H41" t="s">
         <v>118</v>
-      </c>
-[...19 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D42" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F42" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="H42" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D43" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F43" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="H43" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D44" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F44" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="H44" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D45" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E45" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F45" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="H45" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D46" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E46" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F46" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H46" t="s">
-        <v>111</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D47" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E47" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F47" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="H47" t="s">
-        <v>101</v>
+        <v>136</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D48" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E48" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F48" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="H48" t="s">
-        <v>136</v>
+        <v>118</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D49" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E49" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F49" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H49" t="s">
-        <v>139</v>
+        <v>108</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D50" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E50" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F50" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H50" t="s">
-        <v>101</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D51" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F51" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H51" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>146</v>
+        <v>131</v>
       </c>
       <c r="D52" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F52" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H52" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>149</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="D53" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E53" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F53" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>150</v>
       </c>
       <c r="H53" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>152</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>132</v>
+        <v>153</v>
       </c>
       <c r="D54" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E54" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F54" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H54" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D55" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E55" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F55" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="H55" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>38</v>
+        <v>159</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>8</v>
+        <v>139</v>
       </c>
       <c r="D56" t="s">
-        <v>158</v>
+        <v>26</v>
       </c>
       <c r="E56" t="s">
-        <v>159</v>
+        <v>27</v>
       </c>
       <c r="F56" t="s">
+        <v>28</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="G56" s="1" t="s">
+      <c r="H56" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>22</v>
+        <v>141</v>
       </c>
       <c r="D57" t="s">
-        <v>158</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
-        <v>159</v>
+        <v>27</v>
       </c>
       <c r="F57" t="s">
-        <v>160</v>
+        <v>28</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>163</v>
       </c>
       <c r="H57" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>165</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>8</v>
       </c>
       <c r="D58" t="s">
         <v>166</v>
       </c>
       <c r="E58" t="s">
         <v>167</v>
       </c>
       <c r="G58" s="1" t="s">