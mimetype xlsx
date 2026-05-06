--- v0 (2025-12-11)
+++ v1 (2026-05-06)
@@ -54,636 +54,636 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Itapuã do Oeste - PMIO</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/62/projeto_de_lei_contratacao_emergencial._2017_-_sa_qODWHWp.doc</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/62/projeto_de_lei_contratacao_emergencial._2017_-_sa_qODWHWp.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de prestação de serviço autônomo de profissional médico em regime de plantão, no hospital municipal e nas unidades básicas de saúde do município, em regime emergencial por excepcional interesse publico, e dá outras providências.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/63/parecer_projeto_de_lei_no_002-2017.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/63/parecer_projeto_de_lei_no_002-2017.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar contratação temporária de Profissionais para atender às necessidades emergenciais das Secretarias Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/64/projeto_-_lei_de_anistia_de_multas_e_juros.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/64/projeto_-_lei_de_anistia_de_multas_e_juros.docx</t>
   </si>
   <si>
     <t>Dispõe sobre Parcelamento especial e redução de multas e juros de mora incidentes sobre débitos de qualquer natureza devidos à Fazenda Municipal de Itapuã D’Oeste RO, na forma e condições que especifica.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/65/projeto_-_lei_complementar_alteracao_ctm.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/65/projeto_-_lei_complementar_alteracao_ctm.docx</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do código tributário municipal do município de Itapuã do Oeste – RO e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/66/projeto_-_lei_regularizacao_fundiaria.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/66/projeto_-_lei_regularizacao_fundiaria.docx</t>
   </si>
   <si>
     <t>Dispõe regularização fundiária de área urbana no âmbito do município e expedição do Título de Domínio e da outras providencias.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/67/projeto_-_lei_rpv.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/67/projeto_-_lei_rpv.docx</t>
   </si>
   <si>
     <t>Fixa o valor para pagamento de Obrigações de Pequeno Valor RPV, decorrentes de decisões judiciais, nos termos do Art. 100, parágrafos 3° e 4° da Constituição Federal.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/68/projeto_-_lei_regularizacao_edificacao.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/68/projeto_-_lei_regularizacao_edificacao.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a redução de taxas para regularização de edificação e emissão do habite-se, para as construções edificadas e não regularizadas até 31/12/2012.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/69/projeto_-_inclusao_de_orcamento_conssecao_florestal.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/69/projeto_-_inclusao_de_orcamento_conssecao_florestal.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/70/projeto_de_lei_no009-2017_medicamento__alambrado.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/70/projeto_de_lei_no009-2017_medicamento__alambrado.docx</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/71/projeto_de_lei_no010-2017_reprogramacao_orcament_rqJVNK9.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/71/projeto_de_lei_no010-2017_reprogramacao_orcament_rqJVNK9.docx</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/73/projeto_de_lei.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/73/projeto_de_lei.docx</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) no Município de Itapuã do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/74/projeto_no_012-17.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/74/projeto_no_012-17.docx</t>
   </si>
   <si>
     <t>Dispõe sobre à abertura de crédito adicional especial por superávit financeiro/ recursos vinculado.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/75/projeto_no_013-17.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/75/projeto_no_013-17.docx</t>
   </si>
   <si>
     <t>Dispõe Sobre Política Municipal de Saneamento Básico de Itapuã do Oeste - RO e dá outras providências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/76/projeto_de_lei_complementar_no_014-17.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/76/projeto_de_lei_complementar_no_014-17.docx</t>
   </si>
   <si>
     <t>Modifica o título da Subseção II, da Subseção IV e os arts. 73, 74, da Lei da Complementar nº. 127/2015 – Regime Jurídico Único dos Servidores Públicos do Município de Itapuã do Oeste.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Patrícia Serrão de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/77/projeto_de_lei_complementar_no015-17.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/77/projeto_de_lei_complementar_no015-17.docx</t>
   </si>
   <si>
     <t>Modifica o título da Subseção I o art. 69 da Lei da Complementar nº. 127/2015 – Regime Jurídico Único dos Servidores Públicos do Município de Itapuã do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/78/projeto_de_lei_complementar_no_016-17.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/78/projeto_de_lei_complementar_no_016-17.docx</t>
   </si>
   <si>
     <t>Modifica o artigo 136 da Lei nº. 127/2015 – Regime Jurídico Único dos Servidores Públicos do Município de Itapuã do Oeste.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/80/projeto_no_017-17.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/80/projeto_no_017-17.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Promover Expansão do Perímetro Urbano, Como de Especial Interesse Social, para fins de Regularização Urbanística e Fundiária, Destinado ao Setor industrial e dá outras providências.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/82/projeto_superavt..docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/82/projeto_superavt..docx</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/83/projeto_019-2017.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/83/projeto_019-2017.docx</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/84/projeto_020-2017.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/84/projeto_020-2017.docx</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/85/projeto_021-2017.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/85/projeto_021-2017.docx</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/87/projeto_022-2017.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/87/projeto_022-2017.docx</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/88/projeto_de_lei_municipal_no.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/88/projeto_de_lei_municipal_no.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a lei de diretrizes orçamentárias do município de Itapuã do Oeste - RO, referente ao exercício financeiro de 2018 e da outras providencias.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/89/projeto_n_o_024-17_conveio_der_2017.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/89/projeto_n_o_024-17_conveio_der_2017.docx</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/90/projeto_no_025-17_diarias.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/90/projeto_no_025-17_diarias.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias e passagens no âmbito da administração pública do município de Itapuã do Oeste – RO</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/95/projeto_de_lei_no_026-2017.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/95/projeto_de_lei_no_026-2017.docx</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/96/projeto_de_lei_no_027-2017.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/96/projeto_de_lei_no_027-2017.docx</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/97/projeto_de_lei_no_028-2017.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/97/projeto_de_lei_no_028-2017.docx</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/98/projeto_de_lei_no_029-17.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/98/projeto_de_lei_no_029-17.docx</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/100/projeto_de_lei_no_030-17.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/100/projeto_de_lei_no_030-17.docx</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/101/projeto_de_lei_no_031-17.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/101/projeto_de_lei_no_031-17.docx</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/102/projeto_de_lei_no_032-2017.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/102/projeto_de_lei_no_032-2017.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Art. 1º da lei municipal nº 602 de fevereiro de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/105/projeto_de_lei_no_033-17.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/105/projeto_de_lei_no_033-17.docx</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal ratificar o contrato do consórcio intermunicipal da região centro leste de rondônia-cimcero, originado do protocolo de intenções subscrito em 10 de setembro de 2009, bem como de sua 1ª alteração e a participação do municípiode itapuã do oeste-ro, no cimcero – consórcio intermunicipal da região centro leste de rondônia, através de assinatura de contratos de programa e contratos de rateio, para gestão associada, aderindo total ou parcialmente aos programas de gestão associada disponibilizados pela entidade, e dá outras providências.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/106/projeto_de_lei_no_034-17.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/106/projeto_de_lei_no_034-17.docx</t>
   </si>
   <si>
     <t>Dispõe sobre à abertura de crédito adicional especial no orçamento de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/108/projeto_de_lei_municipal_no_00000_-_loa_-_2018.doc</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/108/projeto_de_lei_municipal_no_00000_-_loa_-_2018.doc</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Itapuã do Oeste – RO para o exercício financeiro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/109/projeto_de_lei__ppa_2018-2021.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/109/projeto_de_lei__ppa_2018-2021.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o plano plurianual para o quadriênio 2018/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/110/proj_no_037-2017.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/110/proj_no_037-2017.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o imposto sobre a transmissão inter vivos, por ato oneroso – ITBI e dá outras providências.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/111/proj_no_038-2017.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/111/proj_no_038-2017.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o imposto sobre a propriedade territorial e predial urbana e dá outras providências.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/112/proj_no_039-2017.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/112/proj_no_039-2017.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a contribuição de melhoria – CM e dá outras providências.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/113/proj_no_040-2017.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/113/proj_no_040-2017.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a contribuição de custeio da iluminação pública e dá outras providências.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/114/proj_no_041-2017.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/114/proj_no_041-2017.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o imposto sobre serviços de qualquer natureza - ISSQN e dá outras providências.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/115/proj_no_042-2017.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/115/proj_no_042-2017.docx</t>
   </si>
   <si>
     <t>Institui o novo Código Tributário do Município de Itapuã do Oeste – RO.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/116/proj_no_043-2017.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/116/proj_no_043-2017.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de benefícios eventuais no âmbito da política de assistência social do município de Itapuã do Oeste – RO e dá outras providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/117/proj_no_044-2017.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/117/proj_no_044-2017.docx</t>
   </si>
   <si>
     <t>Institui o tratamento diferenciado e favorecido a ser dispensado à microempresa e à empresa de pequeno porte no âmbito do município e dá outras providências.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/118/proj_no_045-2017.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/118/proj_no_045-2017.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as taxas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Itamar José Felix</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/72/projeto_de_resolucao_no_001-2017.doc</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/72/projeto_de_resolucao_no_001-2017.doc</t>
   </si>
   <si>
     <t>Dá Nova redação ao §2º do At. 95 da resolução nº 001/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Câmara Municipal de Itapuã do Oeste - CMIO</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/79/projeto_de_resolucao_n_002-2017.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/79/projeto_de_resolucao_n_002-2017.pdf</t>
   </si>
   <si>
     <t>Cria o parágrafo único ao Art. 105 da resolução nº 001/2010 (RI) e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/93/projeto_de_resolucao_no_003-2017.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/93/projeto_de_resolucao_no_003-2017.pdf</t>
   </si>
   <si>
     <t>Dá baixa no patrimônio dos bens inservíveis nos termos e moldes do relatório anexo em 23 (vinte e três) laudas 02 (duas) do relatório exclusivo e 21 (vinte e uma) de fotos e dá outras providências.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/107/projeto_de_resolucao_no_004-2017.pdf</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/107/projeto_de_resolucao_no_004-2017.pdf</t>
   </si>
   <si>
     <t>Dá baixa no patrimônio dos bens inservíveis de nº 053, 0087, 094, 104,b 111, 307, 245, 249, 246, 346, 341, 446, 494, 402, 311, 283, 447, 445 e 444, e dá outras providências.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>PELOA</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Dejesus Aparecido Ramos</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre emenda a Lei Orgânica do Município de Itapuã do Oeste – RO.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/91/projeto_de_lei_no_001-2017_legislativo.docx</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/91/projeto_de_lei_no_001-2017_legislativo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para desconto de prestações em folha de pagamento, e dá outras providencias.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de sacolas plásticas biodegradáveis para o acondicionamento de produtos e mercadorias a serem utilizadas nos estabelecimentos comerciais em todo o município de Itapuã do Oeste – RO.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Márcia Teixeira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/103/projeto_de_lei_004-17_leg.doc</t>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/103/projeto_de_lei_004-17_leg.doc</t>
   </si>
   <si>
     <t>Cria no município de Itapuã do Oeste-RO, o programa escola aberta, para promover o sistema inclusivo de extensão universitária pública e privadas, conforme preconiza a lei 9394/96 – art. 43, VII – art. 44, III, IV, – art. 50,  que atenda cursos livres, modulares, educação a distância e semipresenciais que tenham caráter de interiorização, escolarização e inclusão social.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -990,68 +990,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/62/projeto_de_lei_contratacao_emergencial._2017_-_sa_qODWHWp.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/63/parecer_projeto_de_lei_no_002-2017.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/64/projeto_-_lei_de_anistia_de_multas_e_juros.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/65/projeto_-_lei_complementar_alteracao_ctm.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/66/projeto_-_lei_regularizacao_fundiaria.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/67/projeto_-_lei_rpv.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/68/projeto_-_lei_regularizacao_edificacao.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/69/projeto_-_inclusao_de_orcamento_conssecao_florestal.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/70/projeto_de_lei_no009-2017_medicamento__alambrado.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/71/projeto_de_lei_no010-2017_reprogramacao_orcament_rqJVNK9.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/73/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/74/projeto_no_012-17.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/75/projeto_no_013-17.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/76/projeto_de_lei_complementar_no_014-17.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/77/projeto_de_lei_complementar_no015-17.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/78/projeto_de_lei_complementar_no_016-17.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/80/projeto_no_017-17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/82/projeto_superavt..docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/83/projeto_019-2017.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/84/projeto_020-2017.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/85/projeto_021-2017.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/87/projeto_022-2017.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/88/projeto_de_lei_municipal_no.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/89/projeto_n_o_024-17_conveio_der_2017.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/90/projeto_no_025-17_diarias.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/95/projeto_de_lei_no_026-2017.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/96/projeto_de_lei_no_027-2017.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/97/projeto_de_lei_no_028-2017.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/98/projeto_de_lei_no_029-17.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/100/projeto_de_lei_no_030-17.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/101/projeto_de_lei_no_031-17.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/102/projeto_de_lei_no_032-2017.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/105/projeto_de_lei_no_033-17.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/106/projeto_de_lei_no_034-17.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/108/projeto_de_lei_municipal_no_00000_-_loa_-_2018.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/109/projeto_de_lei__ppa_2018-2021.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/110/proj_no_037-2017.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/111/proj_no_038-2017.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/112/proj_no_039-2017.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/113/proj_no_040-2017.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/114/proj_no_041-2017.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/115/proj_no_042-2017.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/116/proj_no_043-2017.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/117/proj_no_044-2017.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/118/proj_no_045-2017.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/72/projeto_de_resolucao_no_001-2017.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/79/projeto_de_resolucao_n_002-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/93/projeto_de_resolucao_no_003-2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/107/projeto_de_resolucao_no_004-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/91/projeto_de_lei_no_001-2017_legislativo.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/103/projeto_de_lei_004-17_leg.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/62/projeto_de_lei_contratacao_emergencial._2017_-_sa_qODWHWp.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/63/parecer_projeto_de_lei_no_002-2017.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/64/projeto_-_lei_de_anistia_de_multas_e_juros.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/65/projeto_-_lei_complementar_alteracao_ctm.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/66/projeto_-_lei_regularizacao_fundiaria.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/67/projeto_-_lei_rpv.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/68/projeto_-_lei_regularizacao_edificacao.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/69/projeto_-_inclusao_de_orcamento_conssecao_florestal.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/70/projeto_de_lei_no009-2017_medicamento__alambrado.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/71/projeto_de_lei_no010-2017_reprogramacao_orcament_rqJVNK9.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/73/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/74/projeto_no_012-17.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/75/projeto_no_013-17.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/76/projeto_de_lei_complementar_no_014-17.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/77/projeto_de_lei_complementar_no015-17.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/78/projeto_de_lei_complementar_no_016-17.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/80/projeto_no_017-17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/82/projeto_superavt..docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/83/projeto_019-2017.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/84/projeto_020-2017.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/85/projeto_021-2017.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/87/projeto_022-2017.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/88/projeto_de_lei_municipal_no.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/89/projeto_n_o_024-17_conveio_der_2017.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/90/projeto_no_025-17_diarias.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/95/projeto_de_lei_no_026-2017.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/96/projeto_de_lei_no_027-2017.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/97/projeto_de_lei_no_028-2017.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/98/projeto_de_lei_no_029-17.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/100/projeto_de_lei_no_030-17.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/101/projeto_de_lei_no_031-17.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/102/projeto_de_lei_no_032-2017.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/105/projeto_de_lei_no_033-17.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/106/projeto_de_lei_no_034-17.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/108/projeto_de_lei_municipal_no_00000_-_loa_-_2018.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/109/projeto_de_lei__ppa_2018-2021.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/110/proj_no_037-2017.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/111/proj_no_038-2017.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/112/proj_no_039-2017.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/113/proj_no_040-2017.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/114/proj_no_041-2017.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/115/proj_no_042-2017.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/116/proj_no_043-2017.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/117/proj_no_044-2017.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/118/proj_no_045-2017.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/72/projeto_de_resolucao_no_001-2017.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/79/projeto_de_resolucao_n_002-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/93/projeto_de_resolucao_no_003-2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/107/projeto_de_resolucao_no_004-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/91/projeto_de_lei_no_001-2017_legislativo.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/103/projeto_de_lei_004-17_leg.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>