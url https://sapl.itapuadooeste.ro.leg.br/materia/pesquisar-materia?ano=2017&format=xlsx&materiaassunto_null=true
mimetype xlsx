--- v1 (2026-05-06)
+++ v2 (2026-06-20)
@@ -10,82 +10,103 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="432" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="432" uniqueCount="212">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>PELOA</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda a Lei Orgânica</t>
+  </si>
+  <si>
+    <t>Dejesus Aparecido Ramos</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Dispõe sobre emenda a Lei Orgânica do Município de Itapuã do Oeste – RO.</t>
+  </si>
+  <si>
     <t>62</t>
   </si>
   <si>
-    <t>2017</t>
-[...1 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Itapuã do Oeste - PMIO</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/62/projeto_de_lei_contratacao_emergencial._2017_-_sa_qODWHWp.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de prestação de serviço autônomo de profissional médico em regime de plantão, no hospital municipal e nas unidades básicas de saúde do município, em regime emergencial por excepcional interesse publico, e dá outras providências.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/63/parecer_projeto_de_lei_no_002-2017.docx</t>
@@ -165,53 +186,50 @@
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/70/projeto_de_lei_no009-2017_medicamento__alambrado.docx</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/71/projeto_de_lei_no010-2017_reprogramacao_orcament_rqJVNK9.docx</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/73/projeto_de_lei.docx</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) no Município de Itapuã do Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/74/projeto_no_012-17.docx</t>
   </si>
   <si>
     <t>Dispõe sobre à abertura de crédito adicional especial por superávit financeiro/ recursos vinculado.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/75/projeto_no_013-17.docx</t>
@@ -549,144 +567,129 @@
   <si>
     <t>117</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/117/proj_no_044-2017.docx</t>
   </si>
   <si>
     <t>Institui o tratamento diferenciado e favorecido a ser dispensado à microempresa e à empresa de pequeno porte no âmbito do município e dá outras providências.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/118/proj_no_045-2017.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as taxas municipais e dá outras providências.</t>
   </si>
   <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/91/projeto_de_lei_no_001-2017_legislativo.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para desconto de prestações em folha de pagamento, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o uso de sacolas plásticas biodegradáveis para o acondicionamento de produtos e mercadorias a serem utilizadas nos estabelecimentos comerciais em todo o município de Itapuã do Oeste – RO.</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>Márcia Teixeira dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/103/projeto_de_lei_004-17_leg.doc</t>
+  </si>
+  <si>
+    <t>Cria no município de Itapuã do Oeste-RO, o programa escola aberta, para promover o sistema inclusivo de extensão universitária pública e privadas, conforme preconiza a lei 9394/96 – art. 43, VII – art. 44, III, IV, – art. 50,  que atenda cursos livres, modulares, educação a distância e semipresenciais que tenham caráter de interiorização, escolarização e inclusão social.</t>
+  </si>
+  <si>
     <t>72</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Itamar José Felix</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/72/projeto_de_resolucao_no_001-2017.doc</t>
   </si>
   <si>
     <t>Dá Nova redação ao §2º do At. 95 da resolução nº 001/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Câmara Municipal de Itapuã do Oeste - CMIO</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/79/projeto_de_resolucao_n_002-2017.pdf</t>
   </si>
   <si>
     <t>Cria o parágrafo único ao Art. 105 da resolução nº 001/2010 (RI) e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/93/projeto_de_resolucao_no_003-2017.pdf</t>
   </si>
   <si>
     <t>Dá baixa no patrimônio dos bens inservíveis nos termos e moldes do relatório anexo em 23 (vinte e três) laudas 02 (duas) do relatório exclusivo e 21 (vinte e uma) de fotos e dá outras providências.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/107/projeto_de_resolucao_no_004-2017.pdf</t>
   </si>
   <si>
     <t>Dá baixa no patrimônio dos bens inservíveis de nº 053, 0087, 094, 104,b 111, 307, 245, 249, 246, 346, 341, 446, 494, 402, 311, 283, 447, 445 e 444, e dá outras providências.</t>
-  </si>
-[...46 lines deleted...]
-    <t>Cria no município de Itapuã do Oeste-RO, o programa escola aberta, para promover o sistema inclusivo de extensão universitária pública e privadas, conforme preconiza a lei 9394/96 – art. 43, VII – art. 44, III, IV, – art. 50,  que atenda cursos livres, modulares, educação a distância e semipresenciais que tenham caráter de interiorização, escolarização e inclusão social.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -990,51 +993,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/62/projeto_de_lei_contratacao_emergencial._2017_-_sa_qODWHWp.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/63/parecer_projeto_de_lei_no_002-2017.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/64/projeto_-_lei_de_anistia_de_multas_e_juros.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/65/projeto_-_lei_complementar_alteracao_ctm.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/66/projeto_-_lei_regularizacao_fundiaria.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/67/projeto_-_lei_rpv.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/68/projeto_-_lei_regularizacao_edificacao.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/69/projeto_-_inclusao_de_orcamento_conssecao_florestal.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/70/projeto_de_lei_no009-2017_medicamento__alambrado.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/71/projeto_de_lei_no010-2017_reprogramacao_orcament_rqJVNK9.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/73/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/74/projeto_no_012-17.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/75/projeto_no_013-17.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/76/projeto_de_lei_complementar_no_014-17.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/77/projeto_de_lei_complementar_no015-17.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/78/projeto_de_lei_complementar_no_016-17.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/80/projeto_no_017-17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/82/projeto_superavt..docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/83/projeto_019-2017.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/84/projeto_020-2017.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/85/projeto_021-2017.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/87/projeto_022-2017.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/88/projeto_de_lei_municipal_no.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/89/projeto_n_o_024-17_conveio_der_2017.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/90/projeto_no_025-17_diarias.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/95/projeto_de_lei_no_026-2017.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/96/projeto_de_lei_no_027-2017.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/97/projeto_de_lei_no_028-2017.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/98/projeto_de_lei_no_029-17.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/100/projeto_de_lei_no_030-17.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/101/projeto_de_lei_no_031-17.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/102/projeto_de_lei_no_032-2017.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/105/projeto_de_lei_no_033-17.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/106/projeto_de_lei_no_034-17.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/108/projeto_de_lei_municipal_no_00000_-_loa_-_2018.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/109/projeto_de_lei__ppa_2018-2021.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/110/proj_no_037-2017.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/111/proj_no_038-2017.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/112/proj_no_039-2017.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/113/proj_no_040-2017.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/114/proj_no_041-2017.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/115/proj_no_042-2017.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/116/proj_no_043-2017.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/117/proj_no_044-2017.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/118/proj_no_045-2017.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/72/projeto_de_resolucao_no_001-2017.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/79/projeto_de_resolucao_n_002-2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/93/projeto_de_resolucao_no_003-2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/107/projeto_de_resolucao_no_004-2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/91/projeto_de_lei_no_001-2017_legislativo.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/103/projeto_de_lei_004-17_leg.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/62/projeto_de_lei_contratacao_emergencial._2017_-_sa_qODWHWp.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/63/parecer_projeto_de_lei_no_002-2017.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/64/projeto_-_lei_de_anistia_de_multas_e_juros.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/65/projeto_-_lei_complementar_alteracao_ctm.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/66/projeto_-_lei_regularizacao_fundiaria.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/67/projeto_-_lei_rpv.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/68/projeto_-_lei_regularizacao_edificacao.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/69/projeto_-_inclusao_de_orcamento_conssecao_florestal.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/70/projeto_de_lei_no009-2017_medicamento__alambrado.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/71/projeto_de_lei_no010-2017_reprogramacao_orcament_rqJVNK9.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/73/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/74/projeto_no_012-17.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/75/projeto_no_013-17.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/76/projeto_de_lei_complementar_no_014-17.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/77/projeto_de_lei_complementar_no015-17.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/78/projeto_de_lei_complementar_no_016-17.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/80/projeto_no_017-17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/82/projeto_superavt..docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/83/projeto_019-2017.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/84/projeto_020-2017.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/85/projeto_021-2017.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/87/projeto_022-2017.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/88/projeto_de_lei_municipal_no.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/89/projeto_n_o_024-17_conveio_der_2017.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/90/projeto_no_025-17_diarias.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/95/projeto_de_lei_no_026-2017.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/96/projeto_de_lei_no_027-2017.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/97/projeto_de_lei_no_028-2017.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/98/projeto_de_lei_no_029-17.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/100/projeto_de_lei_no_030-17.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/101/projeto_de_lei_no_031-17.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/102/projeto_de_lei_no_032-2017.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/105/projeto_de_lei_no_033-17.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/106/projeto_de_lei_no_034-17.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/108/projeto_de_lei_municipal_no_00000_-_loa_-_2018.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/109/projeto_de_lei__ppa_2018-2021.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/110/proj_no_037-2017.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/111/proj_no_038-2017.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/112/proj_no_039-2017.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/113/proj_no_040-2017.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/114/proj_no_041-2017.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/115/proj_no_042-2017.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/116/proj_no_043-2017.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/117/proj_no_044-2017.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/118/proj_no_045-2017.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/91/projeto_de_lei_no_001-2017_legislativo.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/103/projeto_de_lei_004-17_leg.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/72/projeto_de_resolucao_no_001-2017.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/79/projeto_de_resolucao_n_002-2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/93/projeto_de_resolucao_no_003-2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapuadooeste.ro.leg.br/media/sapl/public/materialegislativa/2017/107/projeto_de_resolucao_no_004-2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="135.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -1074,1389 +1077,1389 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H12" t="s">
         <v>50</v>
-      </c>
-[...19 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H14" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F16" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F17" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H18" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H19" t="s">
-        <v>43</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="H20" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="H21" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="H22" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="H23" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H24" t="s">
-        <v>97</v>
+        <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H25" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="H26" t="s">
-        <v>104</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H27" t="s">
-        <v>43</v>
+        <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H28" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H29" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H30" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="H31" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="H32" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="H33" t="s">
-        <v>126</v>
+        <v>50</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="H34" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="H35" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H36" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E37" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="H37" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H38" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E39" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="H39" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D40" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H40" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D41" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H41" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="H42" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D43" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="H43" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="H44" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D45" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="H45" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="H46" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>10</v>
+        <v>182</v>
       </c>
       <c r="D47" t="s">
-        <v>180</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
-        <v>181</v>
+        <v>19</v>
       </c>
       <c r="F47" t="s">
-        <v>182</v>
+        <v>20</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>183</v>
       </c>
       <c r="H47" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>185</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>17</v>
       </c>
       <c r="D48" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="E48" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="F48" t="s">
-        <v>186</v>
+        <v>13</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H48" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D49" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="E49" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="F49" t="s">
-        <v>186</v>
+        <v>74</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>190</v>
+        <v>14</v>
       </c>
       <c r="H49" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>192</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D50" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="E50" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="F50" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H50" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="D51" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E51" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F51" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H51" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
+        <v>197</v>
       </c>
       <c r="E52" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="F52" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H52" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D53" t="s">
-        <v>11</v>
+        <v>197</v>
       </c>
       <c r="E53" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="F53" t="s">
-        <v>68</v>
+        <v>203</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="H53" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D54" t="s">
-        <v>11</v>
+        <v>197</v>
       </c>
       <c r="E54" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="F54" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="H54" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>